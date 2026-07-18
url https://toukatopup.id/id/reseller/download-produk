--- v1 (2026-05-16)
+++ v2 (2026-07-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2418">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -638,53 +638,50 @@
   <si>
     <t>go100</t>
   </si>
   <si>
     <t>GO PAY</t>
   </si>
   <si>
     <t>go50</t>
   </si>
   <si>
     <t>hotrod3g10d</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>Aktivasi Voucher XTRA HotRod Special 3 GB 10 Hari</t>
   </si>
   <si>
     <t>i10</t>
   </si>
   <si>
     <t>INDOSAT</t>
   </si>
   <si>
-    <t>i20</t>
-[...1 lines deleted...]
-  <si>
     <t>i25</t>
   </si>
   <si>
     <t>i30</t>
   </si>
   <si>
     <t>i5</t>
   </si>
   <si>
     <t>i50</t>
   </si>
   <si>
     <t>mb1</t>
   </si>
   <si>
     <t xml:space="preserve"> Membership Bulanan</t>
   </si>
   <si>
     <t>ml10</t>
   </si>
   <si>
     <t>MOBILE LEGENDS</t>
   </si>
   <si>
     <t>10 Diamond</t>
@@ -719,56 +716,50 @@
   <si>
     <t xml:space="preserve"> Mingguan + 20 Diamond</t>
   </si>
   <si>
     <t>mm50</t>
   </si>
   <si>
     <t xml:space="preserve"> Mingguan + 50 Diamond</t>
   </si>
   <si>
     <t>mm70</t>
   </si>
   <si>
     <t xml:space="preserve"> Mingguan + 70 Diamond</t>
   </si>
   <si>
     <t>ovo100</t>
   </si>
   <si>
     <t>OVO</t>
   </si>
   <si>
     <t>ovo50</t>
   </si>
   <si>
-    <t>ovocek</t>
-[...4 lines deleted...]
-  <si>
     <t>pertagas20</t>
   </si>
   <si>
     <t>Pertamina Gas</t>
   </si>
   <si>
     <t>Pertagas 20.000</t>
   </si>
   <si>
     <t>pln100</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>PLN 100.000</t>
   </si>
   <si>
     <t>pre30620016</t>
   </si>
   <si>
     <t xml:space="preserve"> Mingguan + 140 Diamond</t>
   </si>
   <si>
     <t>pre30620017</t>
@@ -833,125 +824,107 @@
   <si>
     <t>pre30620027</t>
   </si>
   <si>
     <t xml:space="preserve"> Bulanan + 355 Diamond</t>
   </si>
   <si>
     <t>pre30620028</t>
   </si>
   <si>
     <t xml:space="preserve"> Bulanan + 520 Diamond</t>
   </si>
   <si>
     <t>pre30620036</t>
   </si>
   <si>
     <t xml:space="preserve"> BP Card</t>
   </si>
   <si>
     <t>pre30620038</t>
   </si>
   <si>
     <t xml:space="preserve"> Membership Mingguan x3</t>
   </si>
   <si>
-    <t>pre30622381</t>
+    <t>pre30622382</t>
   </si>
   <si>
     <t>Honor of Kings</t>
   </si>
   <si>
-    <t>8 Tokens</t>
-[...4 lines deleted...]
-  <si>
     <t>16 Tokens</t>
   </si>
   <si>
-    <t>pre30622383</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622384</t>
   </si>
   <si>
     <t>80 Tokens</t>
   </si>
   <si>
     <t>pre30622385</t>
   </si>
   <si>
     <t>240 Tokens</t>
   </si>
   <si>
     <t>pre30622386</t>
   </si>
   <si>
     <t>400 Tokens</t>
   </si>
   <si>
     <t>pre30622387</t>
   </si>
   <si>
     <t>560 Tokens</t>
   </si>
   <si>
     <t>pre30622388</t>
   </si>
   <si>
     <t>800 Tokens</t>
   </si>
   <si>
     <t>pre30622389</t>
   </si>
   <si>
     <t>1.200 Tokens</t>
   </si>
   <si>
     <t>pre30622390</t>
   </si>
   <si>
     <t>2.400 Tokens</t>
   </si>
   <si>
     <t>pre30622391</t>
   </si>
   <si>
     <t>4.000 Tokens</t>
   </si>
   <si>
-    <t>pre30622392</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622394</t>
   </si>
   <si>
     <t>Blood Strike</t>
   </si>
   <si>
     <t>100 Gold</t>
   </si>
   <si>
     <t>pre30622395</t>
   </si>
   <si>
     <t>200 Gold</t>
   </si>
   <si>
     <t>pre30622396</t>
   </si>
   <si>
     <t>300 Gold</t>
   </si>
   <si>
     <t>pre30622397</t>
   </si>
   <si>
     <t>400 Gold</t>
@@ -1466,56 +1439,50 @@
   <si>
     <t>pre30622503</t>
   </si>
   <si>
     <t>800 CP</t>
   </si>
   <si>
     <t>pre30622504</t>
   </si>
   <si>
     <t>859 CP</t>
   </si>
   <si>
     <t>pre30622505</t>
   </si>
   <si>
     <t>1024 CP</t>
   </si>
   <si>
     <t>pre30622506</t>
   </si>
   <si>
     <t>1056 CP</t>
   </si>
   <si>
-    <t>pre30622507</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622508</t>
   </si>
   <si>
     <t>1288 CP</t>
   </si>
   <si>
     <t>pre30622509</t>
   </si>
   <si>
     <t>1373 CP</t>
   </si>
   <si>
     <t>pre30622510</t>
   </si>
   <si>
     <t>1584 CP</t>
   </si>
   <si>
     <t>pre30622511</t>
   </si>
   <si>
     <t>1675 CP</t>
   </si>
   <si>
     <t>pre30622512</t>
@@ -1652,56 +1619,50 @@
   <si>
     <t>6480 Spirals</t>
   </si>
   <si>
     <t>pre30622548</t>
   </si>
   <si>
     <t>PLN 10.000</t>
   </si>
   <si>
     <t>pre30622551</t>
   </si>
   <si>
     <t>PLN 25.000</t>
   </si>
   <si>
     <t>pre30622557</t>
   </si>
   <si>
     <t>MANDIRI E-TOLL</t>
   </si>
   <si>
     <t>E-Toll 10.000</t>
   </si>
   <si>
-    <t>pre30622558</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622559</t>
   </si>
   <si>
     <t>E-Toll 20.000</t>
   </si>
   <si>
     <t>pre30622560</t>
   </si>
   <si>
     <t>E-Toll 25.000</t>
   </si>
   <si>
     <t>pre30622561</t>
   </si>
   <si>
     <t>E-Toll 30.000</t>
   </si>
   <si>
     <t>pre30622562</t>
   </si>
   <si>
     <t>E-Toll 35.000</t>
   </si>
   <si>
     <t>pre30622563</t>
@@ -1955,113 +1916,95 @@
   <si>
     <t>pre30622650</t>
   </si>
   <si>
     <t>pre30622651</t>
   </si>
   <si>
     <t>pre30622652</t>
   </si>
   <si>
     <t>pre30622653</t>
   </si>
   <si>
     <t>pre30622654</t>
   </si>
   <si>
     <t>pre30622655</t>
   </si>
   <si>
     <t>pre30622656</t>
   </si>
   <si>
     <t>pre30622657</t>
   </si>
   <si>
-    <t>pre30622658</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622660</t>
   </si>
   <si>
     <t>pre30622661</t>
   </si>
   <si>
     <t>pre30622662</t>
   </si>
   <si>
     <t>pre30622663</t>
   </si>
   <si>
     <t>pre30622664</t>
   </si>
   <si>
     <t>pre30622665</t>
   </si>
   <si>
     <t>pre30622666</t>
   </si>
   <si>
     <t>pre30622667</t>
   </si>
   <si>
     <t>pre30622668</t>
   </si>
   <si>
     <t>pre30622669</t>
   </si>
   <si>
     <t>pre30622670</t>
   </si>
   <si>
     <t>1.000.000</t>
   </si>
   <si>
-    <t>pre30622671</t>
+    <t>pre30622672</t>
   </si>
   <si>
     <t>Lords Mobile</t>
   </si>
   <si>
-    <t>39 Diamonds</t>
-[...4 lines deleted...]
-  <si>
     <t>67 Diamonds</t>
   </si>
   <si>
-    <t>pre30622673</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622674</t>
   </si>
   <si>
     <t>100 Diamonds</t>
   </si>
   <si>
     <t>pre30622675</t>
   </si>
   <si>
     <t>134 Diamonds</t>
   </si>
   <si>
     <t>pre30622676</t>
   </si>
   <si>
     <t>195 Diamonds</t>
   </si>
   <si>
     <t>pre30622677</t>
   </si>
   <si>
     <t>pre30622678</t>
   </si>
   <si>
     <t>200 Diamonds</t>
@@ -2402,80 +2345,62 @@
   <si>
     <t>3000 Diamonds</t>
   </si>
   <si>
     <t>pre30622738</t>
   </si>
   <si>
     <t>LifeAfter Credits</t>
   </si>
   <si>
     <t>25 Credits</t>
   </si>
   <si>
     <t>pre30622739</t>
   </si>
   <si>
     <t>65 Credits</t>
   </si>
   <si>
     <t>pre30622740</t>
   </si>
   <si>
     <t>81 Credits</t>
   </si>
   <si>
-    <t>pre30622741</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622742</t>
   </si>
   <si>
     <t>330 Credits</t>
   </si>
   <si>
-    <t>pre30622743</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622744</t>
   </si>
   <si>
     <t>558 Credits</t>
   </si>
   <si>
-    <t>pre30622746</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622747</t>
   </si>
   <si>
     <t>2268 Credits</t>
   </si>
   <si>
     <t>pre30622748</t>
   </si>
   <si>
     <t>3468 Credits</t>
   </si>
   <si>
     <t>pre30622749</t>
   </si>
   <si>
     <t>5768 Credits</t>
   </si>
   <si>
     <t>pre30622750</t>
   </si>
   <si>
     <t>7768 Credits</t>
   </si>
   <si>
     <t>pre30622751</t>
@@ -2909,68 +2834,50 @@
   <si>
     <t>pre30622826</t>
   </si>
   <si>
     <t>980+110 Genesis Crystals</t>
   </si>
   <si>
     <t>pre30622827</t>
   </si>
   <si>
     <t>1980+260 Genesis Crystals</t>
   </si>
   <si>
     <t>pre30622828</t>
   </si>
   <si>
     <t>3280+600 Genesis Crystals</t>
   </si>
   <si>
     <t>pre30622829</t>
   </si>
   <si>
     <t>6480+1600 Genesis Crystals</t>
   </si>
   <si>
-    <t>pre30622830</t>
-[...16 lines deleted...]
-  <si>
     <t>pre30622833</t>
   </si>
   <si>
     <t>6480+1600 Genesis Crystals (4x)</t>
   </si>
   <si>
     <t>pre30622834</t>
   </si>
   <si>
     <t>League of Legends Wild Rift</t>
   </si>
   <si>
     <t>105 Wild Cores</t>
   </si>
   <si>
     <t>pre30622837</t>
   </si>
   <si>
     <t>350 Wild Cores</t>
   </si>
   <si>
     <t>pre30622838</t>
   </si>
   <si>
     <t>420 Wild Cores</t>
@@ -3110,65 +3017,59 @@
   <si>
     <t>pre30622879</t>
   </si>
   <si>
     <t>pre30622880</t>
   </si>
   <si>
     <t>pre30622881</t>
   </si>
   <si>
     <t>pre30622882</t>
   </si>
   <si>
     <t>pre30622883</t>
   </si>
   <si>
     <t>pre30622884</t>
   </si>
   <si>
     <t>pre30622885</t>
   </si>
   <si>
     <t>pre30622887</t>
   </si>
   <si>
-    <t>pre30622888</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622889</t>
   </si>
   <si>
     <t>pre30622890</t>
   </si>
   <si>
     <t>pre30622891</t>
   </si>
   <si>
-    <t>pre30622892</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622893</t>
   </si>
   <si>
     <t>pre30622905</t>
   </si>
   <si>
     <t>SMARTFREN</t>
   </si>
   <si>
     <t>pre30622906</t>
   </si>
   <si>
     <t>pre30622907</t>
   </si>
   <si>
     <t>pre30622908</t>
   </si>
   <si>
     <t>pre30622909</t>
   </si>
   <si>
     <t>pre3062291</t>
   </si>
   <si>
     <t>pre30622910</t>
@@ -3176,92 +3077,83 @@
   <si>
     <t>pre30622911</t>
   </si>
   <si>
     <t>pre30622912</t>
   </si>
   <si>
     <t>pre30622913</t>
   </si>
   <si>
     <t>pre30622914</t>
   </si>
   <si>
     <t>pre30622916</t>
   </si>
   <si>
     <t>pre30622917</t>
   </si>
   <si>
     <t>pre30622918</t>
   </si>
   <si>
     <t>pre30622919</t>
   </si>
   <si>
-    <t>pre30622920</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622926</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
     <t>Three 50.000</t>
   </si>
   <si>
     <t>pre30622927</t>
   </si>
   <si>
     <t>Three 75.000</t>
   </si>
   <si>
     <t>pre30622928</t>
   </si>
   <si>
     <t>Three 100.000</t>
   </si>
   <si>
     <t>pre30622929</t>
   </si>
   <si>
     <t>Three 150.000</t>
   </si>
   <si>
     <t>pre30622930</t>
   </si>
   <si>
     <t>Three 200.000</t>
   </si>
   <si>
-    <t>pre30622931</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622932</t>
   </si>
   <si>
     <t>Three 400.000</t>
   </si>
   <si>
     <t>pre30622933</t>
   </si>
   <si>
     <t>Three 500.000</t>
   </si>
   <si>
     <t>pre30622934</t>
   </si>
   <si>
     <t>Three 1.000.000</t>
   </si>
   <si>
     <t>pre30622937</t>
   </si>
   <si>
     <t>pre30622938</t>
   </si>
   <si>
     <t>pre30622939</t>
@@ -3395,53 +3287,50 @@
   <si>
     <t>pre30623050</t>
   </si>
   <si>
     <t>pre30623051</t>
   </si>
   <si>
     <t>pre30623052</t>
   </si>
   <si>
     <t>pre30623053</t>
   </si>
   <si>
     <t>pre30623054</t>
   </si>
   <si>
     <t>pre30623055</t>
   </si>
   <si>
     <t>pre30623056</t>
   </si>
   <si>
     <t>pre30623057</t>
   </si>
   <si>
-    <t>pre30623058</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30623059</t>
   </si>
   <si>
     <t>pre30623060</t>
   </si>
   <si>
     <t>TIX ID</t>
   </si>
   <si>
     <t>pre30623061</t>
   </si>
   <si>
     <t>pre30623062</t>
   </si>
   <si>
     <t>pre30623063</t>
   </si>
   <si>
     <t>pre30623064</t>
   </si>
   <si>
     <t>pre30623065</t>
   </si>
   <si>
     <t>pre30623066</t>
@@ -3560,125 +3449,95 @@
   <si>
     <t>pre30623164</t>
   </si>
   <si>
     <t>PLN 5.000</t>
   </si>
   <si>
     <t>pre30623166</t>
   </si>
   <si>
     <t>PLN 15.000</t>
   </si>
   <si>
     <t>pre30623167</t>
   </si>
   <si>
     <t>PLN 20.000</t>
   </si>
   <si>
     <t>pre30623169</t>
   </si>
   <si>
     <t>PLN 50.000</t>
   </si>
   <si>
-    <t>pre30623171</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623172</t>
   </si>
   <si>
     <t>PLN 500.000</t>
   </si>
   <si>
-    <t>pre30623173</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623396</t>
   </si>
   <si>
     <t>Steam Wallet (IDR)</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 6.000</t>
   </si>
   <si>
     <t>pre30623397</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 8.000</t>
   </si>
   <si>
     <t>pre30623398</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 12.000</t>
   </si>
   <si>
-    <t>pre30623399</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623400</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 60.000</t>
   </si>
   <si>
-    <t>pre30623401</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623402</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 120.000</t>
   </si>
   <si>
     <t>pre30623403</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 250.000</t>
   </si>
   <si>
-    <t>pre30623404</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623405</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 600.000</t>
   </si>
   <si>
     <t>pre30623424</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 5.000 </t>
   </si>
   <si>
     <t>pre30623425</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 10.000 </t>
   </si>
   <si>
     <t>pre30623426</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 20.000 </t>
@@ -4079,56 +3938,50 @@
   <si>
     <t>pre30623652</t>
   </si>
   <si>
     <t>4394 Diamond</t>
   </si>
   <si>
     <t>pre30623653</t>
   </si>
   <si>
     <t>3 Diamond</t>
   </si>
   <si>
     <t>pre30623654</t>
   </si>
   <si>
     <t>28 Diamond</t>
   </si>
   <si>
     <t>pre30623655</t>
   </si>
   <si>
     <t>44 Diamond</t>
   </si>
   <si>
-    <t>pre30623656</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623657</t>
   </si>
   <si>
     <t>36 Diamond</t>
   </si>
   <si>
     <t>pre30623658</t>
   </si>
   <si>
     <t>59 Diamond</t>
   </si>
   <si>
     <t>pre30623659</t>
   </si>
   <si>
     <t>70 Diamond</t>
   </si>
   <si>
     <t>pre30623660</t>
   </si>
   <si>
     <t>86 Diamond</t>
   </si>
   <si>
     <t>pre30623661</t>
@@ -4250,68 +4103,50 @@
   <si>
     <t>2578 Diamond</t>
   </si>
   <si>
     <t>pre30623681</t>
   </si>
   <si>
     <t>2976 Diamond</t>
   </si>
   <si>
     <t>pre30623682</t>
   </si>
   <si>
     <t>3453 Diamond</t>
   </si>
   <si>
     <t>pre30623687</t>
   </si>
   <si>
     <t>PUBG MOBILE</t>
   </si>
   <si>
     <t>64800 UC</t>
   </si>
   <si>
-    <t>pre30623688</t>
-[...16 lines deleted...]
-  <si>
     <t>pre30623691</t>
   </si>
   <si>
     <t>16200 UC</t>
   </si>
   <si>
     <t>pre30623692</t>
   </si>
   <si>
     <t>11950 UC</t>
   </si>
   <si>
     <t>pre30623693</t>
   </si>
   <si>
     <t>9000 UC</t>
   </si>
   <si>
     <t>pre30623694</t>
   </si>
   <si>
     <t>120 UC</t>
   </si>
   <si>
     <t>pre30623695</t>
@@ -4451,80 +4286,68 @@
   <si>
     <t>pre30623718</t>
   </si>
   <si>
     <t>900 Gems</t>
   </si>
   <si>
     <t>pre30623719</t>
   </si>
   <si>
     <t>120 Tokens</t>
   </si>
   <si>
     <t>pre30623720</t>
   </si>
   <si>
     <t>1.800 Gems</t>
   </si>
   <si>
     <t>pre30623721</t>
   </si>
   <si>
     <t>1.600 Gems dan 75 Tokens</t>
   </si>
   <si>
-    <t>pre30623722</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623723</t>
   </si>
   <si>
     <t>5.000 Gems dan 275 Tokens</t>
   </si>
   <si>
     <t>pre30623724</t>
   </si>
   <si>
     <t>15.000 Gems</t>
   </si>
   <si>
     <t>pre30623725</t>
   </si>
   <si>
     <t>1.300 Tokens</t>
   </si>
   <si>
-    <t>pre30623726</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623727</t>
   </si>
   <si>
     <t>Honkai Impact 3</t>
   </si>
   <si>
     <t>Honkai Impact 3 Monthly Card</t>
   </si>
   <si>
     <t>pre30623729</t>
   </si>
   <si>
     <t>Metal Slug Awakening</t>
   </si>
   <si>
     <t>60 Ruby</t>
   </si>
   <si>
     <t>pre30623730</t>
   </si>
   <si>
     <t>310 Ruby</t>
   </si>
   <si>
     <t>pre30623731</t>
@@ -4607,62 +4430,50 @@
   <si>
     <t>1 Year Subscription Token</t>
   </si>
   <si>
     <t>pre30623744</t>
   </si>
   <si>
     <t>PUBG New State Mobile</t>
   </si>
   <si>
     <t>300 NC</t>
   </si>
   <si>
     <t>pre30623745</t>
   </si>
   <si>
     <t>1.500 + 80 NC</t>
   </si>
   <si>
     <t>pre30623746</t>
   </si>
   <si>
     <t>3.600 + 250 NC</t>
   </si>
   <si>
-    <t>pre30623748</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30623750</t>
   </si>
   <si>
     <t>League of Legends PC</t>
   </si>
   <si>
     <t>575 RP</t>
   </si>
   <si>
     <t>pre30623751</t>
   </si>
   <si>
     <t>1.380 RP</t>
   </si>
   <si>
     <t>pre30623752</t>
   </si>
   <si>
     <t>2.800 RP</t>
   </si>
   <si>
     <t>pre30623753</t>
   </si>
   <si>
     <t>4.500 RP</t>
@@ -5249,80 +5060,62 @@
   <si>
     <t>50+5 Gold</t>
   </si>
   <si>
     <t>pre30623849</t>
   </si>
   <si>
     <t>300+30 Gold</t>
   </si>
   <si>
     <t>pre30623850</t>
   </si>
   <si>
     <t>1.000+100 Gold</t>
   </si>
   <si>
     <t>pre30623851</t>
   </si>
   <si>
     <t>Marvel Rivals</t>
   </si>
   <si>
     <t>100 Lattices</t>
   </si>
   <si>
-    <t>pre30623852</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623853</t>
   </si>
   <si>
     <t>1.000 Lattices</t>
   </si>
   <si>
     <t>pre30623854</t>
   </si>
   <si>
     <t>2.180 Lattices</t>
   </si>
   <si>
-    <t>pre30623855</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30623857</t>
   </si>
   <si>
     <t>T3 Arena</t>
   </si>
   <si>
     <t>15 T-Gems</t>
   </si>
   <si>
     <t>pre30623858</t>
   </si>
   <si>
     <t>80 T-Gems</t>
   </si>
   <si>
     <t>pre30623859</t>
   </si>
   <si>
     <t>165 T-Gems</t>
   </si>
   <si>
     <t>pre30623860</t>
   </si>
   <si>
     <t>275 T-Gems</t>
@@ -5756,56 +5549,50 @@
   <si>
     <t>pre30623967</t>
   </si>
   <si>
     <t>700 Eggy Coins + 57 Bonus</t>
   </si>
   <si>
     <t>pre30623968</t>
   </si>
   <si>
     <t>1.380 Eggy Coins + 144 Bonus</t>
   </si>
   <si>
     <t>pre30623969</t>
   </si>
   <si>
     <t>2.080 Eggy Coins + 216 Bonus</t>
   </si>
   <si>
     <t>pre30623970</t>
   </si>
   <si>
     <t>3.450 Eggy Coins + 423 Bonus</t>
   </si>
   <si>
-    <t>pre30623971</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623983</t>
   </si>
   <si>
     <t>Dragonheir Silent Gods</t>
   </si>
   <si>
     <t>70 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30623984</t>
   </si>
   <si>
     <t>350 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30623985</t>
   </si>
   <si>
     <t>700 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30623986</t>
   </si>
   <si>
     <t>1.050 Dragon Crystals</t>
@@ -5951,74 +5738,56 @@
   <si>
     <t>pre30624014</t>
   </si>
   <si>
     <t>Global 325 UC</t>
   </si>
   <si>
     <t>pre30624015</t>
   </si>
   <si>
     <t>Global 340 UC</t>
   </si>
   <si>
     <t>pre30624016</t>
   </si>
   <si>
     <t>Global 385 UC</t>
   </si>
   <si>
     <t>pre30624017</t>
   </si>
   <si>
     <t>Global 445 UC</t>
   </si>
   <si>
-    <t>pre30624018</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30624019</t>
   </si>
   <si>
     <t>Global 690 UC</t>
   </si>
   <si>
-    <t>pre30624020</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30624022</t>
   </si>
   <si>
     <t>Global 1.045 UC</t>
   </si>
   <si>
     <t>pre30624023</t>
   </si>
   <si>
     <t>Global 1.080 UC</t>
   </si>
   <si>
     <t>pre30624024</t>
   </si>
   <si>
     <t>Global 1.320 UC</t>
   </si>
   <si>
     <t>pre30624025</t>
   </si>
   <si>
     <t>Global 1.645 UC</t>
   </si>
   <si>
     <t>pre30624026</t>
@@ -6035,80 +5804,56 @@
   <si>
     <t>pre30624028</t>
   </si>
   <si>
     <t>Global 2.125 UC</t>
   </si>
   <si>
     <t>pre30624029</t>
   </si>
   <si>
     <t>Global 2.460 UC</t>
   </si>
   <si>
     <t>pre30624030</t>
   </si>
   <si>
     <t>Global 2.785 UC</t>
   </si>
   <si>
     <t>pre30624031</t>
   </si>
   <si>
     <t>Global 3.120 UC</t>
   </si>
   <si>
-    <t>pre30624032</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30624033</t>
   </si>
   <si>
     <t>Global 4.000 UC</t>
   </si>
   <si>
-    <t>pre30624034</t>
-[...16 lines deleted...]
-  <si>
     <t>pre30624037</t>
   </si>
   <si>
     <t>Global 6.310 UC</t>
   </si>
   <si>
     <t>pre30624038</t>
   </si>
   <si>
     <t>Global 6.970 UC</t>
   </si>
   <si>
     <t>pre30624039</t>
   </si>
   <si>
     <t>Global 8.100 UC</t>
   </si>
   <si>
     <t>pre30624040</t>
   </si>
   <si>
     <t>Global 8.400 UC</t>
   </si>
   <si>
     <t>pre30624041</t>
@@ -6137,74 +5882,56 @@
   <si>
     <t>pre30624045</t>
   </si>
   <si>
     <t>Global 24.300 UC</t>
   </si>
   <si>
     <t>pre30624046</t>
   </si>
   <si>
     <t>Global 32.400 UC</t>
   </si>
   <si>
     <t>pre30624047</t>
   </si>
   <si>
     <t>Global 40.500 UC</t>
   </si>
   <si>
     <t>pre30624048</t>
   </si>
   <si>
     <t>Global 81.000 UC</t>
   </si>
   <si>
-    <t>pre30624049</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30624052</t>
   </si>
   <si>
     <t>1500 + 300 UC Powered by Google Play</t>
   </si>
   <si>
-    <t>pre30624053</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30624054</t>
   </si>
   <si>
     <t>6000 + 2100 UC Powered by Google Play</t>
   </si>
   <si>
     <t>pre30624063</t>
   </si>
   <si>
     <t>Super Sus</t>
   </si>
   <si>
     <t>Super Pass Bundle</t>
   </si>
   <si>
     <t>pre30624064</t>
   </si>
   <si>
     <t>Super Pass</t>
   </si>
   <si>
     <t>pre30624065</t>
   </si>
   <si>
     <t>Super VIP Card</t>
@@ -6218,137 +5945,95 @@
   <si>
     <t>pre30624067</t>
   </si>
   <si>
     <t>Weekly Card</t>
   </si>
   <si>
     <t>pre30624070</t>
   </si>
   <si>
     <t>Ragnarok Premium</t>
   </si>
   <si>
     <t>pre30624071</t>
   </si>
   <si>
     <t>60 Diamond</t>
   </si>
   <si>
     <t>pre30624078</t>
   </si>
   <si>
     <t>6000 Diamond</t>
   </si>
   <si>
-    <t>pre30624079</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30624080</t>
   </si>
   <si>
     <t>Blessing of the Welkin Moon 2x</t>
   </si>
   <si>
     <t>pre30624081</t>
   </si>
   <si>
     <t>Blessing of the Welkin Moon 3x</t>
   </si>
   <si>
     <t>pre30624082</t>
   </si>
   <si>
     <t>Blessing of the Welkin Moon 4x</t>
   </si>
   <si>
     <t>pre30624083</t>
   </si>
   <si>
     <t>Blessing of the Welkin Moon 5x</t>
   </si>
   <si>
-    <t>pre30624084</t>
-[...11 lines deleted...]
-    <t>pre30659771</t>
+    <t>pre30659773</t>
   </si>
   <si>
     <t>Honkai Star Rail</t>
   </si>
   <si>
-    <t>60 Oneiric Shard</t>
-[...10 lines deleted...]
-  <si>
     <t>980+110 Oneiric Shard</t>
   </si>
   <si>
-    <t>pre30659774</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30659775</t>
   </si>
   <si>
     <t>1960+220 Oneiric Shard</t>
   </si>
   <si>
     <t>pre30659776</t>
   </si>
   <si>
     <t>1980+260 Oneiric Shard</t>
   </si>
   <si>
-    <t>pre30659777</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30659778</t>
   </si>
   <si>
     <t>6480+1600 Oneiric Shard</t>
   </si>
   <si>
     <t>pre30659779</t>
   </si>
   <si>
     <t>9.760+2.200 Oneiric Shard</t>
   </si>
   <si>
     <t>pre30659780</t>
   </si>
   <si>
     <t xml:space="preserve"> 6480+1600 Monochrome x2</t>
   </si>
   <si>
     <t>pre30659781</t>
   </si>
   <si>
     <t>6480+1600 Monochrome x3</t>
   </si>
   <si>
     <t>pre30659782</t>
@@ -6593,62 +6278,50 @@
   <si>
     <t>pre30660475</t>
   </si>
   <si>
     <t>900.000 Admin 1.000</t>
   </si>
   <si>
     <t>pre30660476</t>
   </si>
   <si>
     <t>1.000.000 Admin 1.000</t>
   </si>
   <si>
     <t>pre30660521</t>
   </si>
   <si>
     <t>Pertagas 50.000</t>
   </si>
   <si>
     <t>pre30660522</t>
   </si>
   <si>
     <t>Pertagas 100.000</t>
   </si>
   <si>
-    <t>pre30660523</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30685978</t>
   </si>
   <si>
     <t>300 Diamond</t>
   </si>
   <si>
     <t>pre30685979</t>
   </si>
   <si>
     <t>600 Diamond</t>
   </si>
   <si>
     <t>pre30685980</t>
   </si>
   <si>
     <t>1200 Diamond</t>
   </si>
   <si>
     <t>pre30685981</t>
   </si>
   <si>
     <t>1800 Diamond</t>
   </si>
   <si>
     <t>pre30686262</t>
@@ -6779,53 +6452,50 @@
   <si>
     <t>pre30686383</t>
   </si>
   <si>
     <t>Express Supply Pass 3x</t>
   </si>
   <si>
     <t>pre30686384</t>
   </si>
   <si>
     <t>Express Supply Pass 4x</t>
   </si>
   <si>
     <t>pre30686385</t>
   </si>
   <si>
     <t>Express Supply Pass 5x</t>
   </si>
   <si>
     <t>pre30686386</t>
   </si>
   <si>
     <t>All Pack Oneiric Shard</t>
   </si>
   <si>
-    <t>pre30686387</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30687228</t>
   </si>
   <si>
     <t>pre30687229</t>
   </si>
   <si>
     <t>pre30701263</t>
   </si>
   <si>
     <t>100 Goldstar</t>
   </si>
   <si>
     <t>pre30701264</t>
   </si>
   <si>
     <t>100+28 Goldstar</t>
   </si>
   <si>
     <t>pre30701265</t>
   </si>
   <si>
     <t>310 Goldstar</t>
   </si>
   <si>
     <t>pre30701266</t>
@@ -7076,53 +6746,50 @@
   <si>
     <t>s14</t>
   </si>
   <si>
     <t>s15</t>
   </si>
   <si>
     <t>s20</t>
   </si>
   <si>
     <t>s25</t>
   </si>
   <si>
     <t>s30</t>
   </si>
   <si>
     <t>s50</t>
   </si>
   <si>
     <t>shopee100</t>
   </si>
   <si>
     <t>shopee50</t>
   </si>
   <si>
-    <t>sm10</t>
-[...1 lines deleted...]
-  <si>
     <t>t10</t>
   </si>
   <si>
     <t>Three 10.000</t>
   </si>
   <si>
     <t>t20</t>
   </si>
   <si>
     <t>Three 20.000</t>
   </si>
   <si>
     <t>t5</t>
   </si>
   <si>
     <t>Three 5.000</t>
   </si>
   <si>
     <t>vax1</t>
   </si>
   <si>
     <t>Aktivasi Voucher 1 GB 1 Hari</t>
   </si>
   <si>
     <t>vax2</t>
@@ -7233,56 +6900,50 @@
     <t>pre31011837</t>
   </si>
   <si>
     <t>ff720</t>
   </si>
   <si>
     <t>720 Diamond</t>
   </si>
   <si>
     <t>pre31105529</t>
   </si>
   <si>
     <t>6.042 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105530</t>
   </si>
   <si>
     <t>2.398 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105531</t>
   </si>
   <si>
     <t>First Top Up 500+Bonus Diamonds (Filipina)</t>
-  </si>
-[...4 lines deleted...]
-    <t>570 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105533</t>
   </si>
   <si>
     <t>Monthly Epic Bundle (Filipina)</t>
   </si>
   <si>
     <t>pre31105534</t>
   </si>
   <si>
     <t>1.163 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105535</t>
   </si>
   <si>
     <t>336 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105536</t>
   </si>
   <si>
     <t>275 Diamonds (Filipina)</t>
   </si>
@@ -7958,140 +7619,140 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1333"/>
+  <dimension ref="A1:I1272"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H1333" sqref="H1333"/>
+      <selection activeCell="H1272" sqref="H1272"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1">
         <v>10.0</v>
       </c>
       <c r="E2" s="2">
-        <v>11655</v>
+        <v>11660</v>
       </c>
       <c r="F2" s="2">
-        <v>11544</v>
+        <v>11549</v>
       </c>
       <c r="G2" s="2">
-        <v>11433</v>
+        <v>11438</v>
       </c>
       <c r="H2" s="2">
-        <v>11211</v>
+        <v>11216</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1">
         <v>5.0</v>
       </c>
       <c r="E3" s="2">
-        <v>6164</v>
+        <v>6171</v>
       </c>
       <c r="F3" s="2">
-        <v>6105</v>
+        <v>6112</v>
       </c>
       <c r="G3" s="2">
-        <v>6046</v>
+        <v>6053</v>
       </c>
       <c r="H3" s="2">
-        <v>5929</v>
+        <v>5936</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1">
         <v>20.0</v>
       </c>
       <c r="E4" s="2">
         <v>21063</v>
       </c>
       <c r="F4" s="2">
         <v>20862</v>
       </c>
       <c r="G4" s="2">
@@ -8154,1858 +7815,1858 @@
       </c>
       <c r="G6" s="2">
         <v>6</v>
       </c>
       <c r="H6" s="2">
         <v>6</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2">
-        <v>1727</v>
+        <v>1670</v>
       </c>
       <c r="F7" s="2">
-        <v>1711</v>
+        <v>1654</v>
       </c>
       <c r="G7" s="2">
-        <v>1694</v>
+        <v>1638</v>
       </c>
       <c r="H7" s="2">
-        <v>1661</v>
+        <v>1606</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2">
-        <v>132095</v>
+        <v>128210</v>
       </c>
       <c r="F8" s="2">
-        <v>130837</v>
+        <v>126989</v>
       </c>
       <c r="G8" s="2">
-        <v>129579</v>
+        <v>125768</v>
       </c>
       <c r="H8" s="2">
-        <v>127063</v>
+        <v>123326</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2">
-        <v>139260</v>
+        <v>130071</v>
       </c>
       <c r="F9" s="2">
-        <v>137934</v>
+        <v>128832</v>
       </c>
       <c r="G9" s="2">
-        <v>136608</v>
+        <v>127593</v>
       </c>
       <c r="H9" s="2">
-        <v>133955</v>
+        <v>125116</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2">
-        <v>143118</v>
+        <v>132812</v>
       </c>
       <c r="F10" s="2">
-        <v>141755</v>
+        <v>131548</v>
       </c>
       <c r="G10" s="2">
-        <v>140392</v>
+        <v>130283</v>
       </c>
       <c r="H10" s="2">
-        <v>137666</v>
+        <v>127753</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2">
-        <v>149475</v>
+        <v>141219</v>
       </c>
       <c r="F11" s="2">
-        <v>148051</v>
+        <v>139874</v>
       </c>
       <c r="G11" s="2">
-        <v>146628</v>
+        <v>138529</v>
       </c>
       <c r="H11" s="2">
-        <v>143781</v>
+        <v>135839</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2">
-        <v>1901</v>
+        <v>1777</v>
       </c>
       <c r="F12" s="2">
-        <v>1882</v>
+        <v>1760</v>
       </c>
       <c r="G12" s="2">
-        <v>1864</v>
+        <v>1743</v>
       </c>
       <c r="H12" s="2">
-        <v>1828</v>
+        <v>1709</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2">
-        <v>16424</v>
+        <v>15518</v>
       </c>
       <c r="F13" s="2">
-        <v>16268</v>
+        <v>15370</v>
       </c>
       <c r="G13" s="2">
-        <v>16111</v>
+        <v>15222</v>
       </c>
       <c r="H13" s="2">
-        <v>15798</v>
+        <v>14927</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2">
-        <v>159842</v>
+        <v>151012</v>
       </c>
       <c r="F14" s="2">
-        <v>158319</v>
+        <v>149574</v>
       </c>
       <c r="G14" s="2">
-        <v>156797</v>
+        <v>148136</v>
       </c>
       <c r="H14" s="2">
-        <v>153752</v>
+        <v>145259</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2">
-        <v>161600</v>
+        <v>162540</v>
       </c>
       <c r="F15" s="2">
-        <v>160061</v>
+        <v>160992</v>
       </c>
       <c r="G15" s="2">
-        <v>158522</v>
+        <v>159444</v>
       </c>
       <c r="H15" s="2">
-        <v>155444</v>
+        <v>156348</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2">
-        <v>172494</v>
+        <v>160073</v>
       </c>
       <c r="F16" s="2">
-        <v>170851</v>
+        <v>158548</v>
       </c>
       <c r="G16" s="2">
-        <v>169208</v>
+        <v>157024</v>
       </c>
       <c r="H16" s="2">
-        <v>165923</v>
+        <v>153975</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2">
-        <v>18741</v>
+        <v>18594</v>
       </c>
       <c r="F17" s="2">
-        <v>18563</v>
+        <v>18417</v>
       </c>
       <c r="G17" s="2">
-        <v>18384</v>
+        <v>18240</v>
       </c>
       <c r="H17" s="2">
-        <v>18027</v>
+        <v>17886</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2">
-        <v>187940</v>
+        <v>177581</v>
       </c>
       <c r="F18" s="2">
-        <v>186150</v>
+        <v>175890</v>
       </c>
       <c r="G18" s="2">
-        <v>184360</v>
+        <v>174199</v>
       </c>
       <c r="H18" s="2">
-        <v>180780</v>
+        <v>170816</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2">
-        <v>1893495</v>
+        <v>1767306</v>
       </c>
       <c r="F19" s="2">
-        <v>1875462</v>
+        <v>1750475</v>
       </c>
       <c r="G19" s="2">
-        <v>1857429</v>
+        <v>1733643</v>
       </c>
       <c r="H19" s="2">
-        <v>1821362</v>
+        <v>1699980</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2">
         <v>196796</v>
       </c>
       <c r="F20" s="2">
         <v>194922</v>
       </c>
       <c r="G20" s="2">
         <v>193048</v>
       </c>
       <c r="H20" s="2">
         <v>189299</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="2">
-        <v>19743</v>
+        <v>19244</v>
       </c>
       <c r="F21" s="2">
-        <v>19555</v>
+        <v>19061</v>
       </c>
       <c r="G21" s="2">
-        <v>19367</v>
+        <v>18878</v>
       </c>
       <c r="H21" s="2">
-        <v>18991</v>
+        <v>18511</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="2">
-        <v>197695</v>
+        <v>184631</v>
       </c>
       <c r="F22" s="2">
-        <v>195812</v>
+        <v>182873</v>
       </c>
       <c r="G22" s="2">
-        <v>193929</v>
+        <v>181114</v>
       </c>
       <c r="H22" s="2">
-        <v>190164</v>
+        <v>177597</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2">
-        <v>207145</v>
+        <v>193451</v>
       </c>
       <c r="F23" s="2">
-        <v>205172</v>
+        <v>191609</v>
       </c>
       <c r="G23" s="2">
-        <v>203199</v>
+        <v>189766</v>
       </c>
       <c r="H23" s="2">
-        <v>199254</v>
+        <v>186081</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2">
-        <v>238061</v>
+        <v>239216</v>
       </c>
       <c r="F24" s="2">
-        <v>235794</v>
+        <v>236938</v>
       </c>
       <c r="G24" s="2">
-        <v>233527</v>
+        <v>234660</v>
       </c>
       <c r="H24" s="2">
-        <v>228992</v>
+        <v>230103</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="2">
-        <v>24329</v>
+        <v>24114</v>
       </c>
       <c r="F25" s="2">
-        <v>24097</v>
+        <v>23885</v>
       </c>
       <c r="G25" s="2">
-        <v>23865</v>
+        <v>23655</v>
       </c>
       <c r="H25" s="2">
-        <v>23402</v>
+        <v>23196</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="2">
-        <v>236429</v>
+        <v>220264</v>
       </c>
       <c r="F26" s="2">
-        <v>234177</v>
+        <v>218166</v>
       </c>
       <c r="G26" s="2">
-        <v>231925</v>
+        <v>216068</v>
       </c>
       <c r="H26" s="2">
-        <v>227422</v>
+        <v>211873</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="2">
-        <v>245726</v>
+        <v>229346</v>
       </c>
       <c r="F27" s="2">
-        <v>243386</v>
+        <v>227162</v>
       </c>
       <c r="G27" s="2">
-        <v>241046</v>
+        <v>224978</v>
       </c>
       <c r="H27" s="2">
-        <v>236365</v>
+        <v>220609</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E28" s="2">
-        <v>260228</v>
+        <v>241584</v>
       </c>
       <c r="F28" s="2">
-        <v>257749</v>
+        <v>239283</v>
       </c>
       <c r="G28" s="2">
-        <v>255271</v>
+        <v>236982</v>
       </c>
       <c r="H28" s="2">
-        <v>250314</v>
+        <v>232381</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="2">
-        <v>27296</v>
+        <v>26574</v>
       </c>
       <c r="F29" s="2">
-        <v>27036</v>
+        <v>26321</v>
       </c>
       <c r="G29" s="2">
-        <v>26776</v>
+        <v>26068</v>
       </c>
       <c r="H29" s="2">
-        <v>26256</v>
+        <v>25562</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="2">
-        <v>263130</v>
+        <v>245186</v>
       </c>
       <c r="F30" s="2">
-        <v>260624</v>
+        <v>242850</v>
       </c>
       <c r="G30" s="2">
-        <v>258118</v>
+        <v>240515</v>
       </c>
       <c r="H30" s="2">
-        <v>253106</v>
+        <v>235845</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E31" s="2">
-        <v>28143</v>
+        <v>27879</v>
       </c>
       <c r="F31" s="2">
-        <v>27875</v>
+        <v>27613</v>
       </c>
       <c r="G31" s="2">
-        <v>27607</v>
+        <v>27348</v>
       </c>
       <c r="H31" s="2">
-        <v>27071</v>
+        <v>26817</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E32" s="2">
-        <v>276678</v>
+        <v>258266</v>
       </c>
       <c r="F32" s="2">
-        <v>274043</v>
+        <v>255807</v>
       </c>
       <c r="G32" s="2">
-        <v>271408</v>
+        <v>253347</v>
       </c>
       <c r="H32" s="2">
-        <v>266138</v>
+        <v>248428</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E33" s="2">
         <v>276413</v>
       </c>
       <c r="F33" s="2">
         <v>273780</v>
       </c>
       <c r="G33" s="2">
         <v>271148</v>
       </c>
       <c r="H33" s="2">
         <v>265883</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="2">
-        <v>288531</v>
+        <v>280560</v>
       </c>
       <c r="F34" s="2">
-        <v>285783</v>
+        <v>277888</v>
       </c>
       <c r="G34" s="2">
-        <v>283035</v>
+        <v>275216</v>
       </c>
       <c r="H34" s="2">
-        <v>277539</v>
+        <v>269872</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="2">
-        <v>297376</v>
+        <v>294856</v>
       </c>
       <c r="F35" s="2">
-        <v>294544</v>
+        <v>292048</v>
       </c>
       <c r="G35" s="2">
-        <v>291711</v>
+        <v>289239</v>
       </c>
       <c r="H35" s="2">
-        <v>286047</v>
+        <v>283623</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E36" s="2">
-        <v>307635</v>
+        <v>285579</v>
       </c>
       <c r="F36" s="2">
-        <v>304705</v>
+        <v>282859</v>
       </c>
       <c r="G36" s="2">
-        <v>301776</v>
+        <v>280139</v>
       </c>
       <c r="H36" s="2">
-        <v>295916</v>
+        <v>274700</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E37" s="2">
-        <v>314624</v>
+        <v>292024</v>
       </c>
       <c r="F37" s="2">
-        <v>311628</v>
+        <v>289243</v>
       </c>
       <c r="G37" s="2">
-        <v>308631</v>
+        <v>286462</v>
       </c>
       <c r="H37" s="2">
-        <v>302638</v>
+        <v>280899</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="2">
-        <v>33582</v>
+        <v>33118</v>
       </c>
       <c r="F38" s="2">
-        <v>33262</v>
+        <v>32803</v>
       </c>
       <c r="G38" s="2">
-        <v>32942</v>
+        <v>32487</v>
       </c>
       <c r="H38" s="2">
-        <v>32303</v>
+        <v>31856</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E39" s="2">
-        <v>337710</v>
+        <v>315291</v>
       </c>
       <c r="F39" s="2">
-        <v>334494</v>
+        <v>312288</v>
       </c>
       <c r="G39" s="2">
-        <v>331278</v>
+        <v>309285</v>
       </c>
       <c r="H39" s="2">
-        <v>324845</v>
+        <v>303280</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E40" s="2">
-        <v>356055</v>
+        <v>350797</v>
       </c>
       <c r="F40" s="2">
-        <v>352664</v>
+        <v>347456</v>
       </c>
       <c r="G40" s="2">
-        <v>349273</v>
+        <v>344115</v>
       </c>
       <c r="H40" s="2">
-        <v>342491</v>
+        <v>337433</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E41" s="2">
-        <v>36918</v>
+        <v>36566</v>
       </c>
       <c r="F41" s="2">
-        <v>36566</v>
+        <v>36218</v>
       </c>
       <c r="G41" s="2">
-        <v>36215</v>
+        <v>35870</v>
       </c>
       <c r="H41" s="2">
-        <v>35512</v>
+        <v>35173</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E42" s="2">
-        <v>5192</v>
+        <v>4959</v>
       </c>
       <c r="F42" s="2">
-        <v>5143</v>
+        <v>4912</v>
       </c>
       <c r="G42" s="2">
-        <v>5093</v>
+        <v>4865</v>
       </c>
       <c r="H42" s="2">
-        <v>4994</v>
+        <v>4770</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E43" s="2">
-        <v>40758</v>
+        <v>40083</v>
       </c>
       <c r="F43" s="2">
-        <v>40370</v>
+        <v>39701</v>
       </c>
       <c r="G43" s="2">
-        <v>39982</v>
+        <v>39319</v>
       </c>
       <c r="H43" s="2">
-        <v>39205</v>
+        <v>38556</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E44" s="2">
-        <v>392969</v>
+        <v>364770</v>
       </c>
       <c r="F44" s="2">
-        <v>389226</v>
+        <v>361296</v>
       </c>
       <c r="G44" s="2">
-        <v>385484</v>
+        <v>357822</v>
       </c>
       <c r="H44" s="2">
-        <v>377999</v>
+        <v>350874</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E45" s="2">
-        <v>44780</v>
+        <v>41601</v>
       </c>
       <c r="F45" s="2">
-        <v>44354</v>
+        <v>41205</v>
       </c>
       <c r="G45" s="2">
-        <v>43927</v>
+        <v>40809</v>
       </c>
       <c r="H45" s="2">
-        <v>43074</v>
+        <v>40016</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E46" s="2">
         <v>424097</v>
       </c>
       <c r="F46" s="2">
         <v>420058</v>
       </c>
       <c r="G46" s="2">
         <v>416019</v>
       </c>
       <c r="H46" s="2">
         <v>407941</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E47" s="2">
-        <v>474600</v>
+        <v>441000</v>
       </c>
       <c r="F47" s="2">
-        <v>470080</v>
+        <v>436800</v>
       </c>
       <c r="G47" s="2">
-        <v>465560</v>
+        <v>432600</v>
       </c>
       <c r="H47" s="2">
-        <v>456520</v>
+        <v>424200</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E48" s="2">
-        <v>4494000</v>
+        <v>4599000</v>
       </c>
       <c r="F48" s="2">
-        <v>4451200</v>
+        <v>4555200</v>
       </c>
       <c r="G48" s="2">
-        <v>4408400</v>
+        <v>4511400</v>
       </c>
       <c r="H48" s="2">
-        <v>4322800</v>
+        <v>4423800</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E49" s="2">
-        <v>4567500</v>
+        <v>4667250</v>
       </c>
       <c r="F49" s="2">
-        <v>4524000</v>
+        <v>4622800</v>
       </c>
       <c r="G49" s="2">
-        <v>4480500</v>
+        <v>4578350</v>
       </c>
       <c r="H49" s="2">
-        <v>4393500</v>
+        <v>4489450</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E50" s="2">
         <v>50112</v>
       </c>
       <c r="F50" s="2">
         <v>49635</v>
       </c>
       <c r="G50" s="2">
         <v>49158</v>
       </c>
       <c r="H50" s="2">
         <v>48203</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E51" s="2">
-        <v>494895</v>
+        <v>461946</v>
       </c>
       <c r="F51" s="2">
-        <v>490182</v>
+        <v>457547</v>
       </c>
       <c r="G51" s="2">
-        <v>485469</v>
+        <v>453147</v>
       </c>
       <c r="H51" s="2">
-        <v>476042</v>
+        <v>444348</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E52" s="2">
-        <v>6594</v>
+        <v>6161</v>
       </c>
       <c r="F52" s="2">
-        <v>6531</v>
+        <v>6103</v>
       </c>
       <c r="G52" s="2">
-        <v>6468</v>
+        <v>6044</v>
       </c>
       <c r="H52" s="2">
-        <v>6343</v>
+        <v>5927</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E53" s="2">
-        <v>54390</v>
+        <v>54731</v>
       </c>
       <c r="F53" s="2">
-        <v>53872</v>
+        <v>54210</v>
       </c>
       <c r="G53" s="2">
-        <v>53354</v>
+        <v>53689</v>
       </c>
       <c r="H53" s="2">
-        <v>52318</v>
+        <v>52646</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E54" s="2">
-        <v>520644</v>
+        <v>485946</v>
       </c>
       <c r="F54" s="2">
-        <v>515685</v>
+        <v>481318</v>
       </c>
       <c r="G54" s="2">
-        <v>510727</v>
+        <v>476690</v>
       </c>
       <c r="H54" s="2">
-        <v>500810</v>
+        <v>467434</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E55" s="2">
-        <v>527578</v>
+        <v>492511</v>
       </c>
       <c r="F55" s="2">
-        <v>522553</v>
+        <v>487820</v>
       </c>
       <c r="G55" s="2">
-        <v>517529</v>
+        <v>483130</v>
       </c>
       <c r="H55" s="2">
-        <v>507480</v>
+        <v>473749</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E56" s="2">
-        <v>56812</v>
+        <v>53151</v>
       </c>
       <c r="F56" s="2">
-        <v>56271</v>
+        <v>52645</v>
       </c>
       <c r="G56" s="2">
-        <v>55730</v>
+        <v>52139</v>
       </c>
       <c r="H56" s="2">
-        <v>54648</v>
+        <v>51126</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E57" s="2">
-        <v>567026</v>
+        <v>529226</v>
       </c>
       <c r="F57" s="2">
-        <v>561626</v>
+        <v>524186</v>
       </c>
       <c r="G57" s="2">
-        <v>556226</v>
+        <v>519146</v>
       </c>
       <c r="H57" s="2">
-        <v>545425</v>
+        <v>509065</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E58" s="2">
-        <v>579950</v>
+        <v>551753</v>
       </c>
       <c r="F58" s="2">
-        <v>574426</v>
+        <v>546498</v>
       </c>
       <c r="G58" s="2">
-        <v>568903</v>
+        <v>541243</v>
       </c>
       <c r="H58" s="2">
-        <v>557856</v>
+        <v>530734</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E59" s="2">
-        <v>60155</v>
+        <v>60023</v>
       </c>
       <c r="F59" s="2">
-        <v>59582</v>
+        <v>59452</v>
       </c>
       <c r="G59" s="2">
-        <v>59009</v>
+        <v>58880</v>
       </c>
       <c r="H59" s="2">
-        <v>57863</v>
+        <v>57737</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E60" s="2">
         <v>603785</v>
       </c>
       <c r="F60" s="2">
         <v>598034</v>
       </c>
       <c r="G60" s="2">
         <v>592284</v>
       </c>
       <c r="H60" s="2">
         <v>580783</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E61" s="2">
-        <v>626325</v>
+        <v>592428</v>
       </c>
       <c r="F61" s="2">
-        <v>620360</v>
+        <v>586786</v>
       </c>
       <c r="G61" s="2">
-        <v>614395</v>
+        <v>581144</v>
       </c>
       <c r="H61" s="2">
-        <v>602465</v>
+        <v>569859</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E62" s="2">
-        <v>633262</v>
+        <v>591171</v>
       </c>
       <c r="F62" s="2">
-        <v>627231</v>
+        <v>585541</v>
       </c>
       <c r="G62" s="2">
-        <v>621200</v>
+        <v>579911</v>
       </c>
       <c r="H62" s="2">
-        <v>609138</v>
+        <v>568650</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E63" s="2">
         <v>64517</v>
       </c>
       <c r="F63" s="2">
         <v>63903</v>
       </c>
       <c r="G63" s="2">
         <v>63288</v>
       </c>
       <c r="H63" s="2">
         <v>62059</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E64" s="2">
-        <v>864</v>
+        <v>824</v>
       </c>
       <c r="F64" s="2">
-        <v>856</v>
+        <v>816</v>
       </c>
       <c r="G64" s="2">
-        <v>848</v>
+        <v>809</v>
       </c>
       <c r="H64" s="2">
-        <v>831</v>
+        <v>793</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E65" s="2">
         <v>66260</v>
       </c>
       <c r="F65" s="2">
         <v>65629</v>
       </c>
       <c r="G65" s="2">
         <v>64998</v>
       </c>
       <c r="H65" s="2">
         <v>63736</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E66" s="2">
-        <v>70413</v>
+        <v>63152</v>
       </c>
       <c r="F66" s="2">
-        <v>69742</v>
+        <v>62551</v>
       </c>
       <c r="G66" s="2">
-        <v>69072</v>
+        <v>61949</v>
       </c>
       <c r="H66" s="2">
-        <v>67731</v>
+        <v>60746</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E67" s="2">
-        <v>72391</v>
+        <v>70677</v>
       </c>
       <c r="F67" s="2">
-        <v>71702</v>
+        <v>70003</v>
       </c>
       <c r="G67" s="2">
-        <v>71012</v>
+        <v>69330</v>
       </c>
       <c r="H67" s="2">
-        <v>69633</v>
+        <v>67984</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E68" s="2">
-        <v>718303</v>
+        <v>684784</v>
       </c>
       <c r="F68" s="2">
-        <v>711462</v>
+        <v>678262</v>
       </c>
       <c r="G68" s="2">
-        <v>704621</v>
+        <v>671740</v>
       </c>
       <c r="H68" s="2">
-        <v>690939</v>
+        <v>658697</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E69" s="2">
-        <v>744807</v>
+        <v>741032</v>
       </c>
       <c r="F69" s="2">
-        <v>737714</v>
+        <v>733975</v>
       </c>
       <c r="G69" s="2">
-        <v>730620</v>
+        <v>726917</v>
       </c>
       <c r="H69" s="2">
-        <v>716433</v>
+        <v>712802</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E70" s="2">
         <v>78986</v>
       </c>
       <c r="F70" s="2">
         <v>78234</v>
       </c>
       <c r="G70" s="2">
@@ -10068,234 +9729,234 @@
       </c>
       <c r="G72" s="2">
         <v>82374</v>
       </c>
       <c r="H72" s="2">
         <v>80775</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E73" s="2">
-        <v>845408</v>
+        <v>800715</v>
       </c>
       <c r="F73" s="2">
-        <v>837356</v>
+        <v>793089</v>
       </c>
       <c r="G73" s="2">
-        <v>829305</v>
+        <v>785464</v>
       </c>
       <c r="H73" s="2">
-        <v>813202</v>
+        <v>770212</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E74" s="2">
-        <v>88879</v>
+        <v>82672</v>
       </c>
       <c r="F74" s="2">
-        <v>88033</v>
+        <v>81884</v>
       </c>
       <c r="G74" s="2">
-        <v>87186</v>
+        <v>81097</v>
       </c>
       <c r="H74" s="2">
-        <v>85493</v>
+        <v>79522</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E75" s="2">
         <v>847435</v>
       </c>
       <c r="F75" s="2">
         <v>839364</v>
       </c>
       <c r="G75" s="2">
         <v>831293</v>
       </c>
       <c r="H75" s="2">
         <v>815152</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E76" s="2">
-        <v>898645</v>
+        <v>854732</v>
       </c>
       <c r="F76" s="2">
-        <v>890086</v>
+        <v>846591</v>
       </c>
       <c r="G76" s="2">
-        <v>881528</v>
+        <v>838451</v>
       </c>
       <c r="H76" s="2">
-        <v>864411</v>
+        <v>822170</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E77" s="2">
-        <v>9390</v>
+        <v>8993</v>
       </c>
       <c r="F77" s="2">
-        <v>9301</v>
+        <v>8908</v>
       </c>
       <c r="G77" s="2">
-        <v>9211</v>
+        <v>8822</v>
       </c>
       <c r="H77" s="2">
-        <v>9032</v>
+        <v>8651</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E78" s="2">
-        <v>94316</v>
+        <v>87522</v>
       </c>
       <c r="F78" s="2">
-        <v>93418</v>
+        <v>86688</v>
       </c>
       <c r="G78" s="2">
-        <v>92520</v>
+        <v>85855</v>
       </c>
       <c r="H78" s="2">
-        <v>90723</v>
+        <v>84188</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E79" s="2">
-        <v>946761</v>
+        <v>883666</v>
       </c>
       <c r="F79" s="2">
-        <v>937744</v>
+        <v>875250</v>
       </c>
       <c r="G79" s="2">
-        <v>928727</v>
+        <v>866835</v>
       </c>
       <c r="H79" s="2">
-        <v>910694</v>
+        <v>850003</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E80" s="2">
         <v>908444</v>
       </c>
       <c r="F80" s="2">
         <v>899792</v>
       </c>
       <c r="G80" s="2">
@@ -10329,350 +9990,350 @@
       </c>
       <c r="G81" s="2">
         <v>9192776</v>
       </c>
       <c r="H81" s="2">
         <v>9014275</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E82" s="2">
-        <v>98820</v>
+        <v>99431</v>
       </c>
       <c r="F82" s="2">
-        <v>97879</v>
+        <v>98484</v>
       </c>
       <c r="G82" s="2">
-        <v>96937</v>
+        <v>97537</v>
       </c>
       <c r="H82" s="2">
-        <v>95055</v>
+        <v>95643</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E83" s="2">
-        <v>965663</v>
+        <v>918514</v>
       </c>
       <c r="F83" s="2">
-        <v>956466</v>
+        <v>909766</v>
       </c>
       <c r="G83" s="2">
-        <v>947269</v>
+        <v>901018</v>
       </c>
       <c r="H83" s="2">
-        <v>928876</v>
+        <v>883523</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E84" s="2">
-        <v>998338</v>
+        <v>945788</v>
       </c>
       <c r="F84" s="2">
-        <v>988830</v>
+        <v>936780</v>
       </c>
       <c r="G84" s="2">
-        <v>979322</v>
+        <v>927773</v>
       </c>
       <c r="H84" s="2">
-        <v>960306</v>
+        <v>909758</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E85" s="2">
-        <v>103672</v>
+        <v>104738</v>
       </c>
       <c r="F85" s="2">
-        <v>102684</v>
+        <v>103740</v>
       </c>
       <c r="G85" s="2">
-        <v>101697</v>
+        <v>102743</v>
       </c>
       <c r="H85" s="2">
-        <v>99722</v>
+        <v>100748</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E86" s="2">
-        <v>1038660</v>
+        <v>991016</v>
       </c>
       <c r="F86" s="2">
-        <v>1028768</v>
+        <v>981578</v>
       </c>
       <c r="G86" s="2">
-        <v>1018876</v>
+        <v>972140</v>
       </c>
       <c r="H86" s="2">
-        <v>999092</v>
+        <v>953263</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E87" s="2">
-        <v>108413</v>
+        <v>109935</v>
       </c>
       <c r="F87" s="2">
-        <v>107380</v>
+        <v>108888</v>
       </c>
       <c r="G87" s="2">
-        <v>106348</v>
+        <v>107841</v>
       </c>
       <c r="H87" s="2">
-        <v>104283</v>
+        <v>105747</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E88" s="2">
-        <v>113143</v>
+        <v>114293</v>
       </c>
       <c r="F88" s="2">
-        <v>112065</v>
+        <v>113204</v>
       </c>
       <c r="G88" s="2">
-        <v>110988</v>
+        <v>112116</v>
       </c>
       <c r="H88" s="2">
-        <v>108833</v>
+        <v>109939</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E89" s="2">
-        <v>1139171</v>
+        <v>1077326</v>
       </c>
       <c r="F89" s="2">
-        <v>1128322</v>
+        <v>1067066</v>
       </c>
       <c r="G89" s="2">
-        <v>1117473</v>
+        <v>1056806</v>
       </c>
       <c r="H89" s="2">
-        <v>1095774</v>
+        <v>1036285</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E90" s="2">
         <v>123816</v>
       </c>
       <c r="F90" s="2">
         <v>122637</v>
       </c>
       <c r="G90" s="2">
         <v>121458</v>
       </c>
       <c r="H90" s="2">
         <v>119099</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E91" s="2">
-        <v>1209712</v>
+        <v>1129191</v>
       </c>
       <c r="F91" s="2">
-        <v>1198191</v>
+        <v>1118437</v>
       </c>
       <c r="G91" s="2">
-        <v>1186670</v>
+        <v>1107683</v>
       </c>
       <c r="H91" s="2">
-        <v>1163628</v>
+        <v>1086174</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E92" s="2">
-        <v>1278118</v>
+        <v>1215034</v>
       </c>
       <c r="F92" s="2">
-        <v>1265945</v>
+        <v>1203462</v>
       </c>
       <c r="G92" s="2">
-        <v>1253773</v>
+        <v>1191890</v>
       </c>
       <c r="H92" s="2">
-        <v>1229428</v>
+        <v>1168747</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E93" s="2">
         <v>47801</v>
       </c>
       <c r="F93" s="2">
         <v>47346</v>
       </c>
       <c r="G93" s="2">
@@ -10764,35906 +10425,34137 @@
       </c>
       <c r="G96" s="2">
         <v>18954</v>
       </c>
       <c r="H96" s="2">
         <v>18586</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D97" s="1">
         <v>100.0</v>
       </c>
       <c r="E97" s="2">
-        <v>105341</v>
+        <v>105866</v>
       </c>
       <c r="F97" s="2">
-        <v>104338</v>
+        <v>104858</v>
       </c>
       <c r="G97" s="2">
-        <v>103335</v>
+        <v>103850</v>
       </c>
       <c r="H97" s="2">
-        <v>101328</v>
+        <v>101833</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D98" s="1">
         <v>50.0</v>
       </c>
       <c r="E98" s="2">
-        <v>53125</v>
+        <v>53209</v>
       </c>
       <c r="F98" s="2">
-        <v>52619</v>
+        <v>52702</v>
       </c>
       <c r="G98" s="2">
-        <v>52113</v>
+        <v>52195</v>
       </c>
       <c r="H98" s="2">
-        <v>51101</v>
+        <v>51182</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E99" s="2">
-        <v>19110</v>
+        <v>19236</v>
       </c>
       <c r="F99" s="2">
-        <v>18928</v>
+        <v>19053</v>
       </c>
       <c r="G99" s="2">
-        <v>18746</v>
+        <v>18870</v>
       </c>
       <c r="H99" s="2">
-        <v>18382</v>
+        <v>18503</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D100" s="1">
         <v>10.0</v>
       </c>
       <c r="E100" s="2">
         <v>10946</v>
       </c>
       <c r="F100" s="2">
         <v>10842</v>
       </c>
       <c r="G100" s="2">
         <v>10738</v>
       </c>
       <c r="H100" s="2">
         <v>10529</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D101" s="1">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="E101" s="2">
-        <v>20486</v>
+        <v>25867</v>
       </c>
       <c r="F101" s="2">
-        <v>20290</v>
+        <v>25620</v>
       </c>
       <c r="G101" s="2">
-        <v>20095</v>
+        <v>25374</v>
       </c>
       <c r="H101" s="2">
-        <v>19705</v>
+        <v>24881</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D102" s="1">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="E102" s="2">
-        <v>25316</v>
+        <v>31973</v>
       </c>
       <c r="F102" s="2">
-        <v>25074</v>
+        <v>31668</v>
       </c>
       <c r="G102" s="2">
-        <v>24833</v>
+        <v>31364</v>
       </c>
       <c r="H102" s="2">
-        <v>24351</v>
+        <v>30755</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D103" s="1">
-        <v>30.0</v>
+        <v>5.0</v>
       </c>
       <c r="E103" s="2">
-        <v>31448</v>
+        <v>5234</v>
       </c>
       <c r="F103" s="2">
-        <v>31148</v>
+        <v>5184</v>
       </c>
       <c r="G103" s="2">
-        <v>30849</v>
+        <v>5135</v>
       </c>
       <c r="H103" s="2">
-        <v>30250</v>
+        <v>5035</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D104" s="1">
-        <v>5.0</v>
+        <v>50.0</v>
       </c>
       <c r="E104" s="2">
-        <v>5234</v>
+        <v>50243</v>
       </c>
       <c r="F104" s="2">
-        <v>5184</v>
+        <v>49764</v>
       </c>
       <c r="G104" s="2">
-        <v>5135</v>
+        <v>49286</v>
       </c>
       <c r="H104" s="2">
-        <v>5035</v>
+        <v>48329</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>19</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>213</v>
       </c>
       <c r="E105" s="2">
-        <v>50269</v>
+        <v>81641</v>
       </c>
       <c r="F105" s="2">
-        <v>49790</v>
+        <v>80863</v>
       </c>
       <c r="G105" s="2">
-        <v>49311</v>
+        <v>80086</v>
       </c>
       <c r="H105" s="2">
-        <v>48354</v>
+        <v>78531</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E106" s="2">
-        <v>86413</v>
+        <v>2851</v>
       </c>
       <c r="F106" s="2">
-        <v>85590</v>
+        <v>2824</v>
       </c>
       <c r="G106" s="2">
-        <v>84767</v>
+        <v>2796</v>
       </c>
       <c r="H106" s="2">
-        <v>83121</v>
+        <v>2742</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E107" s="2">
-        <v>2851</v>
+        <v>3397</v>
       </c>
       <c r="F107" s="2">
-        <v>2824</v>
+        <v>3364</v>
       </c>
       <c r="G107" s="2">
-        <v>2796</v>
+        <v>3332</v>
       </c>
       <c r="H107" s="2">
-        <v>2742</v>
+        <v>3267</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E108" s="2">
-        <v>3397</v>
+        <v>1493</v>
       </c>
       <c r="F108" s="2">
-        <v>3364</v>
+        <v>1479</v>
       </c>
       <c r="G108" s="2">
-        <v>3332</v>
+        <v>1465</v>
       </c>
       <c r="H108" s="2">
-        <v>3267</v>
+        <v>1436</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E109" s="2">
-        <v>1493</v>
+        <v>28515</v>
       </c>
       <c r="F109" s="2">
-        <v>1479</v>
+        <v>28243</v>
       </c>
       <c r="G109" s="2">
-        <v>1465</v>
+        <v>27972</v>
       </c>
       <c r="H109" s="2">
-        <v>1436</v>
+        <v>27429</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>216</v>
+        <v>19</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E110" s="2">
-        <v>28292</v>
+        <v>27232</v>
       </c>
       <c r="F110" s="2">
-        <v>28023</v>
+        <v>26972</v>
       </c>
       <c r="G110" s="2">
-        <v>27753</v>
+        <v>26713</v>
       </c>
       <c r="H110" s="2">
-        <v>27214</v>
+        <v>26194</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E111" s="2">
-        <v>28823</v>
+        <v>30428</v>
       </c>
       <c r="F111" s="2">
-        <v>28548</v>
+        <v>30138</v>
       </c>
       <c r="G111" s="2">
-        <v>28274</v>
+        <v>29848</v>
       </c>
       <c r="H111" s="2">
-        <v>27725</v>
+        <v>29269</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E112" s="2">
-        <v>32357</v>
+        <v>33642</v>
       </c>
       <c r="F112" s="2">
-        <v>32049</v>
+        <v>33322</v>
       </c>
       <c r="G112" s="2">
-        <v>31740</v>
+        <v>33001</v>
       </c>
       <c r="H112" s="2">
-        <v>31124</v>
+        <v>32360</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E113" s="2">
-        <v>35779</v>
+        <v>35940</v>
       </c>
       <c r="F113" s="2">
-        <v>35438</v>
+        <v>35598</v>
       </c>
       <c r="G113" s="2">
-        <v>35097</v>
+        <v>35256</v>
       </c>
       <c r="H113" s="2">
-        <v>34416</v>
+        <v>34571</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>232</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0</v>
       </c>
       <c r="E114" s="2">
-        <v>38367</v>
+        <v>106496</v>
       </c>
       <c r="F114" s="2">
-        <v>38002</v>
+        <v>105482</v>
       </c>
       <c r="G114" s="2">
-        <v>37636</v>
+        <v>104468</v>
       </c>
       <c r="H114" s="2">
-        <v>36905</v>
+        <v>102439</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E115" s="2">
-        <v>106496</v>
+        <v>53235</v>
       </c>
       <c r="F115" s="2">
-        <v>105482</v>
+        <v>52728</v>
       </c>
       <c r="G115" s="2">
-        <v>104468</v>
+        <v>52221</v>
       </c>
       <c r="H115" s="2">
-        <v>102439</v>
+        <v>51207</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>235</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>236</v>
       </c>
       <c r="E116" s="2">
-        <v>53235</v>
+        <v>22575</v>
       </c>
       <c r="F116" s="2">
-        <v>52728</v>
+        <v>22360</v>
       </c>
       <c r="G116" s="2">
-        <v>52221</v>
+        <v>22145</v>
       </c>
       <c r="H116" s="2">
-        <v>51207</v>
+        <v>21715</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E117" s="2">
-        <v>7</v>
+        <v>106759</v>
       </c>
       <c r="F117" s="2">
-        <v>7</v>
+        <v>105742</v>
       </c>
       <c r="G117" s="2">
-        <v>7</v>
+        <v>104725</v>
       </c>
       <c r="H117" s="2">
-        <v>7</v>
+        <v>102692</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>238</v>
+        <v>19</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E118" s="2">
-        <v>22575</v>
+        <v>44750</v>
       </c>
       <c r="F118" s="2">
-        <v>22360</v>
+        <v>44324</v>
       </c>
       <c r="G118" s="2">
-        <v>22145</v>
+        <v>43898</v>
       </c>
       <c r="H118" s="2">
-        <v>21715</v>
+        <v>43045</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E119" s="2">
-        <v>106759</v>
+        <v>53559</v>
       </c>
       <c r="F119" s="2">
-        <v>105742</v>
+        <v>53049</v>
       </c>
       <c r="G119" s="2">
-        <v>104725</v>
+        <v>52539</v>
       </c>
       <c r="H119" s="2">
-        <v>102692</v>
+        <v>51519</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E120" s="2">
-        <v>47880</v>
+        <v>71178</v>
       </c>
       <c r="F120" s="2">
-        <v>47424</v>
+        <v>70501</v>
       </c>
       <c r="G120" s="2">
-        <v>46968</v>
+        <v>69823</v>
       </c>
       <c r="H120" s="2">
-        <v>46056</v>
+        <v>68467</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E121" s="2">
-        <v>57393</v>
+        <v>40153</v>
       </c>
       <c r="F121" s="2">
-        <v>56846</v>
+        <v>39771</v>
       </c>
       <c r="G121" s="2">
-        <v>56300</v>
+        <v>39388</v>
       </c>
       <c r="H121" s="2">
-        <v>55207</v>
+        <v>38623</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E122" s="2">
-        <v>76419</v>
+        <v>84636</v>
       </c>
       <c r="F122" s="2">
-        <v>75691</v>
+        <v>83830</v>
       </c>
       <c r="G122" s="2">
-        <v>74963</v>
+        <v>83024</v>
       </c>
       <c r="H122" s="2">
-        <v>73508</v>
+        <v>81412</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E123" s="2">
-        <v>42704</v>
+        <v>89922</v>
       </c>
       <c r="F123" s="2">
-        <v>42297</v>
+        <v>89066</v>
       </c>
       <c r="G123" s="2">
-        <v>41890</v>
+        <v>88209</v>
       </c>
       <c r="H123" s="2">
-        <v>41077</v>
+        <v>86496</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E124" s="2">
-        <v>90011</v>
+        <v>90149</v>
       </c>
       <c r="F124" s="2">
-        <v>89154</v>
+        <v>89290</v>
       </c>
       <c r="G124" s="2">
-        <v>88297</v>
+        <v>88432</v>
       </c>
       <c r="H124" s="2">
-        <v>86582</v>
+        <v>86715</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E125" s="2">
-        <v>92988</v>
+        <v>98958</v>
       </c>
       <c r="F125" s="2">
-        <v>92102</v>
+        <v>98016</v>
       </c>
       <c r="G125" s="2">
-        <v>91217</v>
+        <v>97073</v>
       </c>
       <c r="H125" s="2">
-        <v>89446</v>
+        <v>95188</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E126" s="2">
-        <v>96021</v>
+        <v>89570</v>
       </c>
       <c r="F126" s="2">
-        <v>95107</v>
+        <v>88717</v>
       </c>
       <c r="G126" s="2">
-        <v>94192</v>
+        <v>87864</v>
       </c>
       <c r="H126" s="2">
-        <v>92363</v>
+        <v>86158</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E127" s="2">
-        <v>105534</v>
+        <v>107768</v>
       </c>
       <c r="F127" s="2">
-        <v>104529</v>
+        <v>106741</v>
       </c>
       <c r="G127" s="2">
-        <v>103524</v>
+        <v>105715</v>
       </c>
       <c r="H127" s="2">
-        <v>101514</v>
+        <v>103662</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E128" s="2">
-        <v>94476</v>
+        <v>94360</v>
       </c>
       <c r="F128" s="2">
-        <v>93576</v>
+        <v>93462</v>
       </c>
       <c r="G128" s="2">
-        <v>92676</v>
+        <v>92563</v>
       </c>
       <c r="H128" s="2">
-        <v>90877</v>
+        <v>90766</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E129" s="2">
-        <v>115047</v>
+        <v>125387</v>
       </c>
       <c r="F129" s="2">
-        <v>113952</v>
+        <v>124193</v>
       </c>
       <c r="G129" s="2">
-        <v>112856</v>
+        <v>122998</v>
       </c>
       <c r="H129" s="2">
-        <v>110665</v>
+        <v>120610</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E130" s="2">
-        <v>97580</v>
+        <v>147218</v>
       </c>
       <c r="F130" s="2">
-        <v>96650</v>
+        <v>145816</v>
       </c>
       <c r="G130" s="2">
-        <v>95721</v>
+        <v>144414</v>
       </c>
       <c r="H130" s="2">
-        <v>93862</v>
+        <v>141610</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E131" s="2">
-        <v>134073</v>
+        <v>41220</v>
       </c>
       <c r="F131" s="2">
-        <v>132797</v>
+        <v>40827</v>
       </c>
       <c r="G131" s="2">
-        <v>131520</v>
+        <v>40435</v>
       </c>
       <c r="H131" s="2">
-        <v>128966</v>
+        <v>39650</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E132" s="2">
-        <v>157436</v>
+        <v>81641</v>
       </c>
       <c r="F132" s="2">
-        <v>155937</v>
+        <v>80863</v>
       </c>
       <c r="G132" s="2">
-        <v>154437</v>
+        <v>80086</v>
       </c>
       <c r="H132" s="2">
-        <v>151438</v>
+        <v>78531</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>19</v>
+        <v>271</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E133" s="2">
-        <v>41220</v>
+        <v>3123</v>
       </c>
       <c r="F133" s="2">
-        <v>40827</v>
+        <v>3093</v>
       </c>
       <c r="G133" s="2">
-        <v>40435</v>
+        <v>3063</v>
       </c>
       <c r="H133" s="2">
-        <v>39650</v>
+        <v>3004</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C134" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D134" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E134" s="2">
-        <v>86413</v>
+        <v>14711</v>
       </c>
       <c r="F134" s="2">
-        <v>85590</v>
+        <v>14570</v>
       </c>
       <c r="G134" s="2">
-        <v>84767</v>
+        <v>14430</v>
       </c>
       <c r="H134" s="2">
-        <v>83121</v>
+        <v>14150</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E135" s="2">
-        <v>1719</v>
+        <v>45297</v>
       </c>
       <c r="F135" s="2">
-        <v>1702</v>
+        <v>44866</v>
       </c>
       <c r="G135" s="2">
-        <v>1686</v>
+        <v>44434</v>
       </c>
       <c r="H135" s="2">
-        <v>1653</v>
+        <v>43571</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E136" s="2">
-        <v>3060</v>
+        <v>77359</v>
       </c>
       <c r="F136" s="2">
-        <v>3031</v>
+        <v>76622</v>
       </c>
       <c r="G136" s="2">
-        <v>3001</v>
+        <v>75885</v>
       </c>
       <c r="H136" s="2">
-        <v>2943</v>
+        <v>74412</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E137" s="2">
-        <v>6367</v>
+        <v>108364</v>
       </c>
       <c r="F137" s="2">
-        <v>6307</v>
+        <v>107332</v>
       </c>
       <c r="G137" s="2">
-        <v>6246</v>
+        <v>106300</v>
       </c>
       <c r="H137" s="2">
-        <v>6125</v>
+        <v>104236</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E138" s="2">
-        <v>14711</v>
+        <v>153750</v>
       </c>
       <c r="F138" s="2">
-        <v>14570</v>
+        <v>152286</v>
       </c>
       <c r="G138" s="2">
-        <v>14430</v>
+        <v>150822</v>
       </c>
       <c r="H138" s="2">
-        <v>14150</v>
+        <v>147893</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E139" s="2">
-        <v>44785</v>
+        <v>231958</v>
       </c>
       <c r="F139" s="2">
-        <v>44358</v>
+        <v>229748</v>
       </c>
       <c r="G139" s="2">
-        <v>43932</v>
+        <v>227539</v>
       </c>
       <c r="H139" s="2">
-        <v>43079</v>
+        <v>223121</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E140" s="2">
-        <v>75259</v>
+        <v>462551</v>
       </c>
       <c r="F140" s="2">
-        <v>74542</v>
+        <v>458146</v>
       </c>
       <c r="G140" s="2">
-        <v>73825</v>
+        <v>453741</v>
       </c>
       <c r="H140" s="2">
-        <v>72392</v>
+        <v>444930</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E141" s="2">
-        <v>103530</v>
+        <v>771251</v>
       </c>
       <c r="F141" s="2">
-        <v>102544</v>
+        <v>763906</v>
       </c>
       <c r="G141" s="2">
-        <v>101558</v>
+        <v>756561</v>
       </c>
       <c r="H141" s="2">
-        <v>99586</v>
+        <v>741870</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E142" s="2">
-        <v>147893</v>
+        <v>13646</v>
       </c>
       <c r="F142" s="2">
-        <v>146484</v>
+        <v>13516</v>
       </c>
       <c r="G142" s="2">
-        <v>145076</v>
+        <v>13386</v>
       </c>
       <c r="H142" s="2">
-        <v>142259</v>
+        <v>13126</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D143" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E143" s="2">
-        <v>223283</v>
+        <v>27959</v>
       </c>
       <c r="F143" s="2">
-        <v>221156</v>
+        <v>27693</v>
       </c>
       <c r="G143" s="2">
-        <v>219030</v>
+        <v>27427</v>
       </c>
       <c r="H143" s="2">
-        <v>214777</v>
+        <v>26894</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E144" s="2">
-        <v>446762</v>
+        <v>40699</v>
       </c>
       <c r="F144" s="2">
-        <v>442508</v>
+        <v>40311</v>
       </c>
       <c r="G144" s="2">
-        <v>438253</v>
+        <v>39924</v>
       </c>
       <c r="H144" s="2">
-        <v>429743</v>
+        <v>39149</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E145" s="2">
-        <v>744616</v>
+        <v>55917</v>
       </c>
       <c r="F145" s="2">
-        <v>737524</v>
+        <v>55384</v>
       </c>
       <c r="G145" s="2">
-        <v>730433</v>
+        <v>54852</v>
       </c>
       <c r="H145" s="2">
-        <v>716250</v>
+        <v>53787</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E146" s="2">
-        <v>1489206</v>
+        <v>83205</v>
       </c>
       <c r="F146" s="2">
-        <v>1475023</v>
+        <v>82413</v>
       </c>
       <c r="G146" s="2">
-        <v>1460840</v>
+        <v>81620</v>
       </c>
       <c r="H146" s="2">
-        <v>1432474</v>
+        <v>80035</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E147" s="2">
-        <v>12246</v>
+        <v>68015</v>
       </c>
       <c r="F147" s="2">
-        <v>12130</v>
+        <v>67367</v>
       </c>
       <c r="G147" s="2">
-        <v>12013</v>
+        <v>66719</v>
       </c>
       <c r="H147" s="2">
-        <v>11780</v>
+        <v>65424</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E148" s="2">
-        <v>24998</v>
+        <v>97855</v>
       </c>
       <c r="F148" s="2">
-        <v>24760</v>
+        <v>96923</v>
       </c>
       <c r="G148" s="2">
-        <v>24522</v>
+        <v>95991</v>
       </c>
       <c r="H148" s="2">
-        <v>24046</v>
+        <v>94127</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E149" s="2">
-        <v>36806</v>
+        <v>110931</v>
       </c>
       <c r="F149" s="2">
-        <v>36455</v>
+        <v>109875</v>
       </c>
       <c r="G149" s="2">
-        <v>36105</v>
+        <v>108818</v>
       </c>
       <c r="H149" s="2">
-        <v>35404</v>
+        <v>106705</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E150" s="2">
-        <v>49903</v>
+        <v>125813</v>
       </c>
       <c r="F150" s="2">
-        <v>49428</v>
+        <v>124615</v>
       </c>
       <c r="G150" s="2">
-        <v>48953</v>
+        <v>123417</v>
       </c>
       <c r="H150" s="2">
-        <v>48002</v>
+        <v>121020</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E151" s="2">
-        <v>74574</v>
+        <v>136031</v>
       </c>
       <c r="F151" s="2">
-        <v>73864</v>
+        <v>134735</v>
       </c>
       <c r="G151" s="2">
-        <v>73154</v>
+        <v>133440</v>
       </c>
       <c r="H151" s="2">
-        <v>71733</v>
+        <v>130849</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E152" s="2">
-        <v>61598</v>
+        <v>280268</v>
       </c>
       <c r="F152" s="2">
-        <v>61012</v>
+        <v>277599</v>
       </c>
       <c r="G152" s="2">
-        <v>60425</v>
+        <v>274930</v>
       </c>
       <c r="H152" s="2">
-        <v>59252</v>
+        <v>269591</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E153" s="2">
-        <v>87306</v>
+        <v>415914</v>
       </c>
       <c r="F153" s="2">
-        <v>86475</v>
+        <v>411953</v>
       </c>
       <c r="G153" s="2">
-        <v>85643</v>
+        <v>407992</v>
       </c>
       <c r="H153" s="2">
-        <v>83980</v>
+        <v>400070</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E154" s="2">
-        <v>99423</v>
+        <v>503652</v>
       </c>
       <c r="F154" s="2">
-        <v>98477</v>
+        <v>498856</v>
       </c>
       <c r="G154" s="2">
-        <v>97530</v>
+        <v>494059</v>
       </c>
       <c r="H154" s="2">
-        <v>95636</v>
+        <v>484466</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E155" s="2">
-        <v>112242</v>
+        <v>760743</v>
       </c>
       <c r="F155" s="2">
-        <v>111173</v>
+        <v>753498</v>
       </c>
       <c r="G155" s="2">
-        <v>110104</v>
+        <v>746253</v>
       </c>
       <c r="H155" s="2">
-        <v>107966</v>
+        <v>731762</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E156" s="2">
-        <v>123218</v>
+        <v>692062</v>
       </c>
       <c r="F156" s="2">
-        <v>122044</v>
+        <v>685471</v>
       </c>
       <c r="G156" s="2">
-        <v>120871</v>
+        <v>678880</v>
       </c>
       <c r="H156" s="2">
-        <v>118524</v>
+        <v>665698</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E157" s="2">
-        <v>248768</v>
+        <v>887545</v>
       </c>
       <c r="F157" s="2">
-        <v>246399</v>
+        <v>879092</v>
       </c>
       <c r="G157" s="2">
-        <v>244030</v>
+        <v>870639</v>
       </c>
       <c r="H157" s="2">
-        <v>239291</v>
+        <v>853734</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E158" s="2">
-        <v>371880</v>
+        <v>1014349</v>
       </c>
       <c r="F158" s="2">
-        <v>368338</v>
+        <v>1004689</v>
       </c>
       <c r="G158" s="2">
-        <v>364796</v>
+        <v>995028</v>
       </c>
       <c r="H158" s="2">
-        <v>357713</v>
+        <v>975707</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E159" s="2">
-        <v>472739</v>
+        <v>1132084</v>
       </c>
       <c r="F159" s="2">
-        <v>468237</v>
+        <v>1121302</v>
       </c>
       <c r="G159" s="2">
-        <v>463735</v>
+        <v>1110520</v>
       </c>
       <c r="H159" s="2">
-        <v>454730</v>
+        <v>1088957</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E160" s="2">
-        <v>708725</v>
+        <v>1386328</v>
       </c>
       <c r="F160" s="2">
-        <v>701975</v>
+        <v>1373124</v>
       </c>
       <c r="G160" s="2">
-        <v>695225</v>
+        <v>1359921</v>
       </c>
       <c r="H160" s="2">
-        <v>681726</v>
+        <v>1333515</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>299</v>
+        <v>329</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E161" s="2">
-        <v>618788</v>
+        <v>9198</v>
       </c>
       <c r="F161" s="2">
-        <v>612895</v>
+        <v>9110</v>
       </c>
       <c r="G161" s="2">
-        <v>607002</v>
+        <v>9023</v>
       </c>
       <c r="H161" s="2">
-        <v>595215</v>
+        <v>8848</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="C162" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E162" s="2">
-        <v>826839</v>
+        <v>18375</v>
       </c>
       <c r="F162" s="2">
-        <v>818965</v>
+        <v>18200</v>
       </c>
       <c r="G162" s="2">
-        <v>811090</v>
+        <v>18025</v>
       </c>
       <c r="H162" s="2">
-        <v>795341</v>
+        <v>17675</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>299</v>
+        <v>329</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E163" s="2">
-        <v>944858</v>
+        <v>45990</v>
       </c>
       <c r="F163" s="2">
-        <v>935860</v>
+        <v>45552</v>
       </c>
       <c r="G163" s="2">
-        <v>926861</v>
+        <v>45114</v>
       </c>
       <c r="H163" s="2">
-        <v>908864</v>
+        <v>44238</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>299</v>
+        <v>329</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E164" s="2">
-        <v>1062973</v>
+        <v>55397</v>
       </c>
       <c r="F164" s="2">
-        <v>1052849</v>
+        <v>54869</v>
       </c>
       <c r="G164" s="2">
-        <v>1042726</v>
+        <v>54342</v>
       </c>
       <c r="H164" s="2">
-        <v>1022479</v>
+        <v>53287</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>299</v>
+        <v>329</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E165" s="2">
-        <v>1242486</v>
+        <v>91901</v>
       </c>
       <c r="F165" s="2">
-        <v>1230653</v>
+        <v>91026</v>
       </c>
       <c r="G165" s="2">
-        <v>1218820</v>
+        <v>90151</v>
       </c>
       <c r="H165" s="2">
-        <v>1195153</v>
+        <v>88400</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E166" s="2">
-        <v>9198</v>
+        <v>119996</v>
       </c>
       <c r="F166" s="2">
-        <v>9110</v>
+        <v>118853</v>
       </c>
       <c r="G166" s="2">
-        <v>9023</v>
+        <v>117710</v>
       </c>
       <c r="H166" s="2">
-        <v>8848</v>
+        <v>115425</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E167" s="2">
-        <v>18438</v>
+        <v>183776</v>
       </c>
       <c r="F167" s="2">
-        <v>18262</v>
+        <v>182026</v>
       </c>
       <c r="G167" s="2">
-        <v>18087</v>
+        <v>180276</v>
       </c>
       <c r="H167" s="2">
-        <v>17736</v>
+        <v>176775</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E168" s="2">
-        <v>45990</v>
+        <v>230691</v>
       </c>
       <c r="F168" s="2">
-        <v>45552</v>
+        <v>228494</v>
       </c>
       <c r="G168" s="2">
-        <v>45114</v>
+        <v>226297</v>
       </c>
       <c r="H168" s="2">
-        <v>44238</v>
+        <v>221903</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E169" s="2">
-        <v>55397</v>
+        <v>267776</v>
       </c>
       <c r="F169" s="2">
-        <v>54869</v>
+        <v>265226</v>
       </c>
       <c r="G169" s="2">
-        <v>54342</v>
+        <v>262676</v>
       </c>
       <c r="H169" s="2">
-        <v>53287</v>
+        <v>257575</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E170" s="2">
-        <v>91901</v>
+        <v>350706</v>
       </c>
       <c r="F170" s="2">
-        <v>91026</v>
+        <v>347366</v>
       </c>
       <c r="G170" s="2">
-        <v>90151</v>
+        <v>344026</v>
       </c>
       <c r="H170" s="2">
-        <v>88400</v>
+        <v>337346</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E171" s="2">
-        <v>119996</v>
+        <v>459375</v>
       </c>
       <c r="F171" s="2">
-        <v>118853</v>
+        <v>455000</v>
       </c>
       <c r="G171" s="2">
-        <v>117710</v>
+        <v>450625</v>
       </c>
       <c r="H171" s="2">
-        <v>115425</v>
+        <v>441875</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E172" s="2">
-        <v>183776</v>
+        <v>553731</v>
       </c>
       <c r="F172" s="2">
-        <v>182026</v>
+        <v>548458</v>
       </c>
       <c r="G172" s="2">
-        <v>180276</v>
+        <v>543184</v>
       </c>
       <c r="H172" s="2">
-        <v>176775</v>
+        <v>532637</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E173" s="2">
-        <v>230691</v>
+        <v>15264</v>
       </c>
       <c r="F173" s="2">
-        <v>228494</v>
+        <v>15118</v>
       </c>
       <c r="G173" s="2">
-        <v>226297</v>
+        <v>14973</v>
       </c>
       <c r="H173" s="2">
-        <v>221903</v>
+        <v>14682</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="C174" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E174" s="2">
-        <v>267776</v>
+        <v>29786</v>
       </c>
       <c r="F174" s="2">
-        <v>265226</v>
+        <v>29503</v>
       </c>
       <c r="G174" s="2">
-        <v>262676</v>
+        <v>29219</v>
       </c>
       <c r="H174" s="2">
-        <v>257575</v>
+        <v>28652</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E175" s="2">
-        <v>350706</v>
+        <v>43547</v>
       </c>
       <c r="F175" s="2">
-        <v>347366</v>
+        <v>43132</v>
       </c>
       <c r="G175" s="2">
-        <v>344026</v>
+        <v>42717</v>
       </c>
       <c r="H175" s="2">
-        <v>337346</v>
+        <v>41888</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E176" s="2">
-        <v>460950</v>
+        <v>59869</v>
       </c>
       <c r="F176" s="2">
-        <v>456560</v>
+        <v>59299</v>
       </c>
       <c r="G176" s="2">
-        <v>452170</v>
+        <v>58729</v>
       </c>
       <c r="H176" s="2">
-        <v>443390</v>
+        <v>57588</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E177" s="2">
-        <v>553731</v>
+        <v>74985</v>
       </c>
       <c r="F177" s="2">
-        <v>548458</v>
+        <v>74271</v>
       </c>
       <c r="G177" s="2">
-        <v>543184</v>
+        <v>73556</v>
       </c>
       <c r="H177" s="2">
-        <v>532637</v>
+        <v>72128</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E178" s="2">
-        <v>15264</v>
+        <v>153401</v>
       </c>
       <c r="F178" s="2">
-        <v>15118</v>
+        <v>151940</v>
       </c>
       <c r="G178" s="2">
-        <v>14973</v>
+        <v>150479</v>
       </c>
       <c r="H178" s="2">
-        <v>14682</v>
+        <v>147557</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E179" s="2">
-        <v>29786</v>
+        <v>291086</v>
       </c>
       <c r="F179" s="2">
-        <v>29503</v>
+        <v>288314</v>
       </c>
       <c r="G179" s="2">
-        <v>29219</v>
+        <v>285542</v>
       </c>
       <c r="H179" s="2">
-        <v>28652</v>
+        <v>279997</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E180" s="2">
-        <v>43547</v>
+        <v>748329</v>
       </c>
       <c r="F180" s="2">
-        <v>43132</v>
+        <v>741202</v>
       </c>
       <c r="G180" s="2">
-        <v>42717</v>
+        <v>734075</v>
       </c>
       <c r="H180" s="2">
-        <v>41888</v>
+        <v>719821</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E181" s="2">
-        <v>59869</v>
+        <v>722164</v>
       </c>
       <c r="F181" s="2">
-        <v>59299</v>
+        <v>715286</v>
       </c>
       <c r="G181" s="2">
-        <v>58729</v>
+        <v>708408</v>
       </c>
       <c r="H181" s="2">
-        <v>57588</v>
+        <v>694653</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E182" s="2">
-        <v>74524</v>
+        <v>1449152</v>
       </c>
       <c r="F182" s="2">
-        <v>73814</v>
+        <v>1435351</v>
       </c>
       <c r="G182" s="2">
-        <v>73104</v>
+        <v>1421549</v>
       </c>
       <c r="H182" s="2">
-        <v>71685</v>
+        <v>1393946</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E183" s="2">
-        <v>146417</v>
+        <v>2991556</v>
       </c>
       <c r="F183" s="2">
-        <v>145023</v>
+        <v>2963065</v>
       </c>
       <c r="G183" s="2">
-        <v>143628</v>
+        <v>2934574</v>
       </c>
       <c r="H183" s="2">
-        <v>140839</v>
+        <v>2877592</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E184" s="2">
-        <v>288451</v>
+        <v>7111500</v>
       </c>
       <c r="F184" s="2">
-        <v>285704</v>
+        <v>7043771</v>
       </c>
       <c r="G184" s="2">
-        <v>282956</v>
+        <v>6976043</v>
       </c>
       <c r="H184" s="2">
-        <v>277462</v>
+        <v>6840586</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E185" s="2">
-        <v>716305</v>
+        <v>1995</v>
       </c>
       <c r="F185" s="2">
-        <v>709483</v>
+        <v>1976</v>
       </c>
       <c r="G185" s="2">
-        <v>702661</v>
+        <v>1957</v>
       </c>
       <c r="H185" s="2">
-        <v>689017</v>
+        <v>1919</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C186" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C186" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D186" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="E186" s="2">
-        <v>716305</v>
+        <v>5177</v>
       </c>
       <c r="F186" s="2">
-        <v>709483</v>
+        <v>5127</v>
       </c>
       <c r="G186" s="2">
-        <v>702661</v>
+        <v>5078</v>
       </c>
       <c r="H186" s="2">
-        <v>689017</v>
+        <v>4979</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E187" s="2">
-        <v>1431733</v>
+        <v>9508</v>
       </c>
       <c r="F187" s="2">
-        <v>1418097</v>
+        <v>9417</v>
       </c>
       <c r="G187" s="2">
-        <v>1404462</v>
+        <v>9327</v>
       </c>
       <c r="H187" s="2">
-        <v>1377191</v>
+        <v>9146</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E188" s="2">
-        <v>2881001</v>
+        <v>18506</v>
       </c>
       <c r="F188" s="2">
-        <v>2853562</v>
+        <v>18330</v>
       </c>
       <c r="G188" s="2">
-        <v>2826124</v>
+        <v>18154</v>
       </c>
       <c r="H188" s="2">
-        <v>2771248</v>
+        <v>17801</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E189" s="2">
-        <v>7111500</v>
+        <v>47171</v>
       </c>
       <c r="F189" s="2">
-        <v>7043771</v>
+        <v>46722</v>
       </c>
       <c r="G189" s="2">
-        <v>6976043</v>
+        <v>46273</v>
       </c>
       <c r="H189" s="2">
-        <v>6840586</v>
+        <v>45374</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E190" s="2">
-        <v>1995</v>
+        <v>94474</v>
       </c>
       <c r="F190" s="2">
-        <v>1976</v>
+        <v>93574</v>
       </c>
       <c r="G190" s="2">
-        <v>1957</v>
+        <v>92674</v>
       </c>
       <c r="H190" s="2">
-        <v>1919</v>
+        <v>90875</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E191" s="2">
-        <v>5177</v>
+        <v>181466</v>
       </c>
       <c r="F191" s="2">
-        <v>5127</v>
+        <v>179738</v>
       </c>
       <c r="G191" s="2">
-        <v>5078</v>
+        <v>178010</v>
       </c>
       <c r="H191" s="2">
-        <v>4979</v>
+        <v>174553</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E192" s="2">
-        <v>9508</v>
+        <v>275651</v>
       </c>
       <c r="F192" s="2">
-        <v>9417</v>
+        <v>273026</v>
       </c>
       <c r="G192" s="2">
-        <v>9327</v>
+        <v>270401</v>
       </c>
       <c r="H192" s="2">
-        <v>9146</v>
+        <v>265150</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E193" s="2">
-        <v>18506</v>
+        <v>440501</v>
       </c>
       <c r="F193" s="2">
-        <v>18330</v>
+        <v>436306</v>
       </c>
       <c r="G193" s="2">
-        <v>18154</v>
+        <v>432111</v>
       </c>
       <c r="H193" s="2">
-        <v>17801</v>
+        <v>423720</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E194" s="2">
-        <v>47171</v>
+        <v>924000</v>
       </c>
       <c r="F194" s="2">
-        <v>46722</v>
+        <v>915200</v>
       </c>
       <c r="G194" s="2">
-        <v>46273</v>
+        <v>906400</v>
       </c>
       <c r="H194" s="2">
-        <v>45374</v>
+        <v>888800</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E195" s="2">
-        <v>94474</v>
+        <v>4496268</v>
       </c>
       <c r="F195" s="2">
-        <v>93574</v>
+        <v>4453446</v>
       </c>
       <c r="G195" s="2">
-        <v>92674</v>
+        <v>4410625</v>
       </c>
       <c r="H195" s="2">
-        <v>90875</v>
+        <v>4324982</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E196" s="2">
-        <v>181466</v>
+        <v>9543440</v>
       </c>
       <c r="F196" s="2">
-        <v>179738</v>
+        <v>9452550</v>
       </c>
       <c r="G196" s="2">
-        <v>178010</v>
+        <v>9361660</v>
       </c>
       <c r="H196" s="2">
-        <v>174553</v>
+        <v>9179880</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="E197" s="2">
-        <v>279111</v>
+        <v>13707</v>
       </c>
       <c r="F197" s="2">
-        <v>276453</v>
+        <v>13576</v>
       </c>
       <c r="G197" s="2">
-        <v>273795</v>
+        <v>13446</v>
       </c>
       <c r="H197" s="2">
-        <v>268478</v>
+        <v>13185</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C198" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D198" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E198" s="2">
-        <v>449128</v>
+        <v>26506</v>
       </c>
       <c r="F198" s="2">
-        <v>444851</v>
+        <v>26254</v>
       </c>
       <c r="G198" s="2">
-        <v>440573</v>
+        <v>26001</v>
       </c>
       <c r="H198" s="2">
-        <v>432018</v>
+        <v>25496</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E199" s="2">
-        <v>884095</v>
+        <v>68508</v>
       </c>
       <c r="F199" s="2">
-        <v>875675</v>
+        <v>67856</v>
       </c>
       <c r="G199" s="2">
-        <v>867255</v>
+        <v>67203</v>
       </c>
       <c r="H199" s="2">
-        <v>850415</v>
+        <v>65898</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E200" s="2">
-        <v>4496268</v>
+        <v>136077</v>
       </c>
       <c r="F200" s="2">
-        <v>4453446</v>
+        <v>134781</v>
       </c>
       <c r="G200" s="2">
-        <v>4410625</v>
+        <v>133485</v>
       </c>
       <c r="H200" s="2">
-        <v>4324982</v>
+        <v>130893</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E201" s="2">
-        <v>9544500</v>
+        <v>273040</v>
       </c>
       <c r="F201" s="2">
-        <v>9453600</v>
+        <v>270440</v>
       </c>
       <c r="G201" s="2">
-        <v>9362700</v>
+        <v>267839</v>
       </c>
       <c r="H201" s="2">
-        <v>9180900</v>
+        <v>262638</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E202" s="2">
-        <v>13707</v>
+        <v>400873</v>
       </c>
       <c r="F202" s="2">
-        <v>13576</v>
+        <v>397055</v>
       </c>
       <c r="G202" s="2">
-        <v>13446</v>
+        <v>393238</v>
       </c>
       <c r="H202" s="2">
-        <v>13185</v>
+        <v>385602</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E203" s="2">
-        <v>26506</v>
+        <v>674800</v>
       </c>
       <c r="F203" s="2">
-        <v>26254</v>
+        <v>668374</v>
       </c>
       <c r="G203" s="2">
-        <v>26001</v>
+        <v>661947</v>
       </c>
       <c r="H203" s="2">
-        <v>25496</v>
+        <v>649094</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E204" s="2">
-        <v>68508</v>
+        <v>1368749</v>
       </c>
       <c r="F204" s="2">
-        <v>67856</v>
+        <v>1355713</v>
       </c>
       <c r="G204" s="2">
-        <v>67203</v>
+        <v>1342677</v>
       </c>
       <c r="H204" s="2">
-        <v>65898</v>
+        <v>1316606</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E205" s="2">
-        <v>136077</v>
+        <v>4783</v>
       </c>
       <c r="F205" s="2">
-        <v>134781</v>
+        <v>4737</v>
       </c>
       <c r="G205" s="2">
-        <v>133485</v>
+        <v>4692</v>
       </c>
       <c r="H205" s="2">
-        <v>130893</v>
+        <v>4601</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C206" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D206" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E206" s="2">
-        <v>273040</v>
+        <v>4510</v>
       </c>
       <c r="F206" s="2">
-        <v>270440</v>
+        <v>4467</v>
       </c>
       <c r="G206" s="2">
-        <v>267839</v>
+        <v>4424</v>
       </c>
       <c r="H206" s="2">
-        <v>262638</v>
+        <v>4338</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E207" s="2">
-        <v>400873</v>
+        <v>9193</v>
       </c>
       <c r="F207" s="2">
-        <v>397055</v>
+        <v>9105</v>
       </c>
       <c r="G207" s="2">
-        <v>393238</v>
+        <v>9018</v>
       </c>
       <c r="H207" s="2">
-        <v>385602</v>
+        <v>8843</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E208" s="2">
-        <v>681482</v>
+        <v>9587</v>
       </c>
       <c r="F208" s="2">
-        <v>674991</v>
+        <v>9495</v>
       </c>
       <c r="G208" s="2">
-        <v>668501</v>
+        <v>9404</v>
       </c>
       <c r="H208" s="2">
-        <v>655520</v>
+        <v>9221</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E209" s="2">
-        <v>1368749</v>
+        <v>9382</v>
       </c>
       <c r="F209" s="2">
-        <v>1355713</v>
+        <v>9292</v>
       </c>
       <c r="G209" s="2">
-        <v>1342677</v>
+        <v>9203</v>
       </c>
       <c r="H209" s="2">
-        <v>1316606</v>
+        <v>9024</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E210" s="2">
-        <v>4783</v>
+        <v>18279</v>
       </c>
       <c r="F210" s="2">
-        <v>4737</v>
+        <v>18105</v>
       </c>
       <c r="G210" s="2">
-        <v>4692</v>
+        <v>17931</v>
       </c>
       <c r="H210" s="2">
-        <v>4601</v>
+        <v>17583</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E211" s="2">
-        <v>4447</v>
+        <v>18386</v>
       </c>
       <c r="F211" s="2">
-        <v>4404</v>
+        <v>18210</v>
       </c>
       <c r="G211" s="2">
-        <v>4362</v>
+        <v>18035</v>
       </c>
       <c r="H211" s="2">
-        <v>4277</v>
+        <v>17685</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E212" s="2">
-        <v>9644</v>
+        <v>19520</v>
       </c>
       <c r="F212" s="2">
-        <v>9552</v>
+        <v>19334</v>
       </c>
       <c r="G212" s="2">
-        <v>9461</v>
+        <v>19148</v>
       </c>
       <c r="H212" s="2">
-        <v>9277</v>
+        <v>18776</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E213" s="2">
-        <v>9587</v>
+        <v>18764</v>
       </c>
       <c r="F213" s="2">
-        <v>9495</v>
+        <v>18585</v>
       </c>
       <c r="G213" s="2">
-        <v>9404</v>
+        <v>18406</v>
       </c>
       <c r="H213" s="2">
-        <v>9221</v>
+        <v>18049</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E214" s="2">
-        <v>9382</v>
+        <v>27578</v>
       </c>
       <c r="F214" s="2">
-        <v>9292</v>
+        <v>27316</v>
       </c>
       <c r="G214" s="2">
-        <v>9203</v>
+        <v>27053</v>
       </c>
       <c r="H214" s="2">
-        <v>9024</v>
+        <v>26528</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E215" s="2">
-        <v>18279</v>
+        <v>48064</v>
       </c>
       <c r="F215" s="2">
-        <v>18105</v>
+        <v>47606</v>
       </c>
       <c r="G215" s="2">
-        <v>17931</v>
+        <v>47148</v>
       </c>
       <c r="H215" s="2">
-        <v>17583</v>
+        <v>46233</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E216" s="2">
-        <v>18911</v>
+        <v>42886</v>
       </c>
       <c r="F216" s="2">
-        <v>18730</v>
+        <v>42478</v>
       </c>
       <c r="G216" s="2">
-        <v>18550</v>
+        <v>42069</v>
       </c>
       <c r="H216" s="2">
-        <v>18190</v>
+        <v>41252</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E217" s="2">
-        <v>19520</v>
+        <v>45176</v>
       </c>
       <c r="F217" s="2">
-        <v>19334</v>
+        <v>44746</v>
       </c>
       <c r="G217" s="2">
-        <v>19148</v>
+        <v>44316</v>
       </c>
       <c r="H217" s="2">
-        <v>18776</v>
+        <v>43455</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E218" s="2">
-        <v>18764</v>
+        <v>43890</v>
       </c>
       <c r="F218" s="2">
-        <v>18585</v>
+        <v>43472</v>
       </c>
       <c r="G218" s="2">
-        <v>18406</v>
+        <v>43054</v>
       </c>
       <c r="H218" s="2">
-        <v>18049</v>
+        <v>42218</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E219" s="2">
-        <v>28366</v>
+        <v>57013</v>
       </c>
       <c r="F219" s="2">
-        <v>28096</v>
+        <v>56470</v>
       </c>
       <c r="G219" s="2">
-        <v>27825</v>
+        <v>55927</v>
       </c>
       <c r="H219" s="2">
-        <v>27285</v>
+        <v>54841</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E220" s="2">
-        <v>48851</v>
+        <v>66514</v>
       </c>
       <c r="F220" s="2">
-        <v>48386</v>
+        <v>65881</v>
       </c>
       <c r="G220" s="2">
-        <v>47921</v>
+        <v>65247</v>
       </c>
       <c r="H220" s="2">
-        <v>46990</v>
+        <v>63980</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E221" s="2">
-        <v>42886</v>
+        <v>66911</v>
       </c>
       <c r="F221" s="2">
-        <v>42478</v>
+        <v>66274</v>
       </c>
       <c r="G221" s="2">
-        <v>42069</v>
+        <v>65637</v>
       </c>
       <c r="H221" s="2">
-        <v>41252</v>
+        <v>64362</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E222" s="2">
-        <v>45176</v>
+        <v>95576</v>
       </c>
       <c r="F222" s="2">
-        <v>44746</v>
+        <v>94666</v>
       </c>
       <c r="G222" s="2">
-        <v>44316</v>
+        <v>93756</v>
       </c>
       <c r="H222" s="2">
-        <v>43455</v>
+        <v>91935</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E223" s="2">
-        <v>47513</v>
+        <v>95020</v>
       </c>
       <c r="F223" s="2">
-        <v>47060</v>
+        <v>94115</v>
       </c>
       <c r="G223" s="2">
-        <v>46608</v>
+        <v>93210</v>
       </c>
       <c r="H223" s="2">
-        <v>45703</v>
+        <v>91400</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E224" s="2">
-        <v>52424</v>
+        <v>96159</v>
       </c>
       <c r="F224" s="2">
-        <v>51925</v>
+        <v>95243</v>
       </c>
       <c r="G224" s="2">
-        <v>51426</v>
+        <v>94327</v>
       </c>
       <c r="H224" s="2">
-        <v>50427</v>
+        <v>92496</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E225" s="2">
-        <v>61962</v>
+        <v>87780</v>
       </c>
       <c r="F225" s="2">
-        <v>61371</v>
+        <v>86944</v>
       </c>
       <c r="G225" s="2">
-        <v>60781</v>
+        <v>86108</v>
       </c>
       <c r="H225" s="2">
-        <v>59601</v>
+        <v>84436</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E226" s="2">
-        <v>66911</v>
+        <v>104906</v>
       </c>
       <c r="F226" s="2">
-        <v>66274</v>
+        <v>103906</v>
       </c>
       <c r="G226" s="2">
-        <v>65637</v>
+        <v>102907</v>
       </c>
       <c r="H226" s="2">
-        <v>64362</v>
+        <v>100909</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E227" s="2">
-        <v>82028</v>
+        <v>114314</v>
       </c>
       <c r="F227" s="2">
-        <v>81247</v>
+        <v>113225</v>
       </c>
       <c r="G227" s="2">
-        <v>80466</v>
+        <v>112136</v>
       </c>
       <c r="H227" s="2">
-        <v>78903</v>
+        <v>109959</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E228" s="2">
-        <v>95372</v>
+        <v>114686</v>
       </c>
       <c r="F228" s="2">
-        <v>94463</v>
+        <v>113594</v>
       </c>
       <c r="G228" s="2">
-        <v>93555</v>
+        <v>112502</v>
       </c>
       <c r="H228" s="2">
-        <v>91738</v>
+        <v>110317</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E229" s="2">
-        <v>96159</v>
+        <v>115144</v>
       </c>
       <c r="F229" s="2">
-        <v>95243</v>
+        <v>114047</v>
       </c>
       <c r="G229" s="2">
-        <v>94327</v>
+        <v>112951</v>
       </c>
       <c r="H229" s="2">
-        <v>92496</v>
+        <v>110758</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E230" s="2">
-        <v>95025</v>
+        <v>190041</v>
       </c>
       <c r="F230" s="2">
-        <v>94120</v>
+        <v>188231</v>
       </c>
       <c r="G230" s="2">
-        <v>93215</v>
+        <v>186421</v>
       </c>
       <c r="H230" s="2">
-        <v>91405</v>
+        <v>182801</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E231" s="2">
-        <v>104906</v>
+        <v>141709</v>
       </c>
       <c r="F231" s="2">
-        <v>103906</v>
+        <v>140359</v>
       </c>
       <c r="G231" s="2">
-        <v>102907</v>
+        <v>139010</v>
       </c>
       <c r="H231" s="2">
-        <v>100909</v>
+        <v>136311</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E232" s="2">
-        <v>114314</v>
+        <v>177130</v>
       </c>
       <c r="F232" s="2">
-        <v>113225</v>
+        <v>175443</v>
       </c>
       <c r="G232" s="2">
-        <v>112136</v>
+        <v>173756</v>
       </c>
       <c r="H232" s="2">
-        <v>109959</v>
+        <v>170382</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E233" s="2">
-        <v>114686</v>
+        <v>191126</v>
       </c>
       <c r="F233" s="2">
-        <v>113594</v>
+        <v>189306</v>
       </c>
       <c r="G233" s="2">
-        <v>112502</v>
+        <v>187486</v>
       </c>
       <c r="H233" s="2">
-        <v>110317</v>
+        <v>183845</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E234" s="2">
-        <v>126281</v>
+        <v>275651</v>
       </c>
       <c r="F234" s="2">
-        <v>125079</v>
+        <v>273026</v>
       </c>
       <c r="G234" s="2">
-        <v>123876</v>
+        <v>270401</v>
       </c>
       <c r="H234" s="2">
-        <v>121471</v>
+        <v>265150</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E235" s="2">
-        <v>152597</v>
+        <v>237551</v>
       </c>
       <c r="F235" s="2">
-        <v>151143</v>
+        <v>235289</v>
       </c>
       <c r="G235" s="2">
-        <v>149690</v>
+        <v>233026</v>
       </c>
       <c r="H235" s="2">
-        <v>146783</v>
+        <v>228501</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E236" s="2">
-        <v>155417</v>
+        <v>281287</v>
       </c>
       <c r="F236" s="2">
-        <v>153937</v>
+        <v>278608</v>
       </c>
       <c r="G236" s="2">
-        <v>152456</v>
+        <v>275929</v>
       </c>
       <c r="H236" s="2">
-        <v>149496</v>
+        <v>270571</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E237" s="2">
-        <v>194119</v>
+        <v>271976</v>
       </c>
       <c r="F237" s="2">
-        <v>192270</v>
+        <v>269386</v>
       </c>
       <c r="G237" s="2">
-        <v>190421</v>
+        <v>266796</v>
       </c>
       <c r="H237" s="2">
-        <v>186724</v>
+        <v>261615</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E238" s="2">
-        <v>194264</v>
+        <v>294563</v>
       </c>
       <c r="F238" s="2">
-        <v>192414</v>
+        <v>291757</v>
       </c>
       <c r="G238" s="2">
-        <v>190563</v>
+        <v>288952</v>
       </c>
       <c r="H238" s="2">
-        <v>186863</v>
+        <v>283341</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E239" s="2">
-        <v>191126</v>
+        <v>477776</v>
       </c>
       <c r="F239" s="2">
-        <v>189306</v>
+        <v>473226</v>
       </c>
       <c r="G239" s="2">
-        <v>187486</v>
+        <v>468676</v>
       </c>
       <c r="H239" s="2">
-        <v>183845</v>
+        <v>459575</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E240" s="2">
-        <v>226669</v>
+        <v>341250</v>
       </c>
       <c r="F240" s="2">
-        <v>224510</v>
+        <v>338000</v>
       </c>
       <c r="G240" s="2">
-        <v>222351</v>
+        <v>334750</v>
       </c>
       <c r="H240" s="2">
-        <v>218034</v>
+        <v>328250</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E241" s="2">
-        <v>238431</v>
+        <v>450476</v>
       </c>
       <c r="F241" s="2">
-        <v>236160</v>
+        <v>446186</v>
       </c>
       <c r="G241" s="2">
-        <v>233889</v>
+        <v>441896</v>
       </c>
       <c r="H241" s="2">
-        <v>229348</v>
+        <v>433315</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E242" s="2">
-        <v>281287</v>
+        <v>504772</v>
       </c>
       <c r="F242" s="2">
-        <v>278608</v>
+        <v>499964</v>
       </c>
       <c r="G242" s="2">
-        <v>275929</v>
+        <v>495157</v>
       </c>
       <c r="H242" s="2">
-        <v>270571</v>
+        <v>485542</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E243" s="2">
-        <v>271976</v>
+        <v>668593</v>
       </c>
       <c r="F243" s="2">
-        <v>269386</v>
+        <v>662225</v>
       </c>
       <c r="G243" s="2">
-        <v>266796</v>
+        <v>655858</v>
       </c>
       <c r="H243" s="2">
-        <v>261615</v>
+        <v>643123</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E244" s="2">
-        <v>295655</v>
+        <v>656250</v>
       </c>
       <c r="F244" s="2">
-        <v>292839</v>
+        <v>650000</v>
       </c>
       <c r="G244" s="2">
-        <v>290023</v>
+        <v>643750</v>
       </c>
       <c r="H244" s="2">
-        <v>284392</v>
+        <v>631250</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E245" s="2">
-        <v>477776</v>
+        <v>908276</v>
       </c>
       <c r="F245" s="2">
-        <v>473226</v>
+        <v>899626</v>
       </c>
       <c r="G245" s="2">
-        <v>468676</v>
+        <v>890976</v>
       </c>
       <c r="H245" s="2">
-        <v>459575</v>
+        <v>873675</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E246" s="2">
-        <v>334976</v>
+        <v>1911026</v>
       </c>
       <c r="F246" s="2">
-        <v>331786</v>
+        <v>1892826</v>
       </c>
       <c r="G246" s="2">
-        <v>328596</v>
+        <v>1874626</v>
       </c>
       <c r="H246" s="2">
-        <v>322215</v>
+        <v>1838225</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E247" s="2">
-        <v>450476</v>
+        <v>1800750</v>
       </c>
       <c r="F247" s="2">
-        <v>446186</v>
+        <v>1783600</v>
       </c>
       <c r="G247" s="2">
-        <v>441896</v>
+        <v>1766450</v>
       </c>
       <c r="H247" s="2">
-        <v>433315</v>
+        <v>1732150</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E248" s="2">
-        <v>553603</v>
+        <v>4777526</v>
       </c>
       <c r="F248" s="2">
-        <v>548331</v>
+        <v>4732026</v>
       </c>
       <c r="G248" s="2">
-        <v>543058</v>
+        <v>4686526</v>
       </c>
       <c r="H248" s="2">
-        <v>532513</v>
+        <v>4595525</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E249" s="2">
-        <v>733273</v>
+        <v>4538218</v>
       </c>
       <c r="F249" s="2">
-        <v>726289</v>
+        <v>4494996</v>
       </c>
       <c r="G249" s="2">
-        <v>719306</v>
+        <v>4451775</v>
       </c>
       <c r="H249" s="2">
-        <v>705339</v>
+        <v>4365333</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E250" s="2">
-        <v>645776</v>
+        <v>9555026</v>
       </c>
       <c r="F250" s="2">
-        <v>639626</v>
+        <v>9464026</v>
       </c>
       <c r="G250" s="2">
-        <v>633476</v>
+        <v>9373026</v>
       </c>
       <c r="H250" s="2">
-        <v>621175</v>
+        <v>9191025</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E251" s="2">
-        <v>908276</v>
+        <v>8855201</v>
       </c>
       <c r="F251" s="2">
-        <v>899626</v>
+        <v>8770866</v>
       </c>
       <c r="G251" s="2">
-        <v>890976</v>
+        <v>8686531</v>
       </c>
       <c r="H251" s="2">
-        <v>873675</v>
+        <v>8517860</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>430</v>
+        <v>516</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E252" s="2">
-        <v>1911026</v>
+        <v>12804</v>
       </c>
       <c r="F252" s="2">
-        <v>1892826</v>
+        <v>12682</v>
       </c>
       <c r="G252" s="2">
-        <v>1874626</v>
+        <v>12560</v>
       </c>
       <c r="H252" s="2">
-        <v>1838225</v>
+        <v>12316</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C253" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="C253" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D253" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E253" s="2">
-        <v>1762976</v>
+        <v>67944</v>
       </c>
       <c r="F253" s="2">
-        <v>1746186</v>
+        <v>67297</v>
       </c>
       <c r="G253" s="2">
-        <v>1729396</v>
+        <v>66650</v>
       </c>
       <c r="H253" s="2">
-        <v>1695815</v>
+        <v>65356</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>430</v>
+        <v>516</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E254" s="2">
-        <v>4725000</v>
+        <v>198295</v>
       </c>
       <c r="F254" s="2">
-        <v>4680000</v>
+        <v>196406</v>
       </c>
       <c r="G254" s="2">
-        <v>4635000</v>
+        <v>194518</v>
       </c>
       <c r="H254" s="2">
-        <v>4545000</v>
+        <v>190741</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>430</v>
+        <v>516</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E255" s="2">
-        <v>4538218</v>
+        <v>397442</v>
       </c>
       <c r="F255" s="2">
-        <v>4494996</v>
+        <v>393657</v>
       </c>
       <c r="G255" s="2">
-        <v>4451775</v>
+        <v>389871</v>
       </c>
       <c r="H255" s="2">
-        <v>4365333</v>
+        <v>382301</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>430</v>
+        <v>516</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E256" s="2">
-        <v>9450000</v>
+        <v>669006</v>
       </c>
       <c r="F256" s="2">
-        <v>9360000</v>
+        <v>662635</v>
       </c>
       <c r="G256" s="2">
-        <v>9270000</v>
+        <v>656263</v>
       </c>
       <c r="H256" s="2">
-        <v>9090000</v>
+        <v>643520</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>430</v>
+        <v>516</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="E257" s="2">
-        <v>8925000</v>
+        <v>1356969</v>
       </c>
       <c r="F257" s="2">
-        <v>8840000</v>
+        <v>1344045</v>
       </c>
       <c r="G257" s="2">
-        <v>8755000</v>
+        <v>1331122</v>
       </c>
       <c r="H257" s="2">
-        <v>8585000</v>
+        <v>1305275</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>527</v>
+        <v>238</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E258" s="2">
-        <v>12804</v>
+        <v>11975</v>
       </c>
       <c r="F258" s="2">
-        <v>12682</v>
+        <v>11861</v>
       </c>
       <c r="G258" s="2">
-        <v>12560</v>
+        <v>11747</v>
       </c>
       <c r="H258" s="2">
-        <v>12316</v>
+        <v>11519</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>527</v>
+        <v>238</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E259" s="2">
-        <v>67944</v>
+        <v>27836</v>
       </c>
       <c r="F259" s="2">
-        <v>67297</v>
+        <v>27570</v>
       </c>
       <c r="G259" s="2">
-        <v>66650</v>
+        <v>27305</v>
       </c>
       <c r="H259" s="2">
-        <v>65356</v>
+        <v>26775</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E260" s="2">
-        <v>198295</v>
+        <v>11492</v>
       </c>
       <c r="F260" s="2">
-        <v>196406</v>
+        <v>11383</v>
       </c>
       <c r="G260" s="2">
-        <v>194518</v>
+        <v>11273</v>
       </c>
       <c r="H260" s="2">
-        <v>190741</v>
+        <v>11054</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C261" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="C261" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D261" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="E261" s="2">
-        <v>397442</v>
+        <v>21998</v>
       </c>
       <c r="F261" s="2">
-        <v>393657</v>
+        <v>21788</v>
       </c>
       <c r="G261" s="2">
-        <v>389871</v>
+        <v>21579</v>
       </c>
       <c r="H261" s="2">
-        <v>382301</v>
+        <v>21160</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="E262" s="2">
-        <v>669006</v>
+        <v>27248</v>
       </c>
       <c r="F262" s="2">
-        <v>662635</v>
+        <v>26988</v>
       </c>
       <c r="G262" s="2">
-        <v>656263</v>
+        <v>26729</v>
       </c>
       <c r="H262" s="2">
-        <v>643520</v>
+        <v>26210</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E263" s="2">
-        <v>1356969</v>
+        <v>32513</v>
       </c>
       <c r="F263" s="2">
-        <v>1344045</v>
+        <v>32204</v>
       </c>
       <c r="G263" s="2">
-        <v>1331122</v>
+        <v>31894</v>
       </c>
       <c r="H263" s="2">
-        <v>1305275</v>
+        <v>31275</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>241</v>
+        <v>533</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="E264" s="2">
-        <v>12012</v>
+        <v>37412</v>
       </c>
       <c r="F264" s="2">
-        <v>11898</v>
+        <v>37055</v>
       </c>
       <c r="G264" s="2">
-        <v>11783</v>
+        <v>36699</v>
       </c>
       <c r="H264" s="2">
-        <v>11554</v>
+        <v>35986</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>241</v>
+        <v>533</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E265" s="2">
-        <v>28072</v>
+        <v>43013</v>
       </c>
       <c r="F265" s="2">
-        <v>27804</v>
+        <v>42604</v>
       </c>
       <c r="G265" s="2">
-        <v>27537</v>
+        <v>42194</v>
       </c>
       <c r="H265" s="2">
-        <v>27002</v>
+        <v>41375</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E266" s="2">
-        <v>11492</v>
+        <v>47959</v>
       </c>
       <c r="F266" s="2">
-        <v>11383</v>
+        <v>47502</v>
       </c>
       <c r="G266" s="2">
-        <v>11273</v>
+        <v>47045</v>
       </c>
       <c r="H266" s="2">
-        <v>11054</v>
+        <v>46132</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E267" s="2">
-        <v>17089</v>
+        <v>53513</v>
       </c>
       <c r="F267" s="2">
-        <v>16926</v>
+        <v>53004</v>
       </c>
       <c r="G267" s="2">
-        <v>16763</v>
+        <v>52494</v>
       </c>
       <c r="H267" s="2">
-        <v>16438</v>
+        <v>51475</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E268" s="2">
-        <v>21998</v>
+        <v>58459</v>
       </c>
       <c r="F268" s="2">
-        <v>21788</v>
+        <v>57902</v>
       </c>
       <c r="G268" s="2">
-        <v>21579</v>
+        <v>57345</v>
       </c>
       <c r="H268" s="2">
-        <v>21160</v>
+        <v>56232</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E269" s="2">
-        <v>27248</v>
+        <v>63662</v>
       </c>
       <c r="F269" s="2">
-        <v>26988</v>
+        <v>63055</v>
       </c>
       <c r="G269" s="2">
-        <v>26729</v>
+        <v>62449</v>
       </c>
       <c r="H269" s="2">
-        <v>26210</v>
+        <v>61236</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E270" s="2">
-        <v>32513</v>
+        <v>68959</v>
       </c>
       <c r="F270" s="2">
-        <v>32204</v>
+        <v>68302</v>
       </c>
       <c r="G270" s="2">
-        <v>31894</v>
+        <v>67645</v>
       </c>
       <c r="H270" s="2">
-        <v>31275</v>
+        <v>66332</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E271" s="2">
-        <v>38105</v>
+        <v>74209</v>
       </c>
       <c r="F271" s="2">
-        <v>37742</v>
+        <v>73502</v>
       </c>
       <c r="G271" s="2">
-        <v>37379</v>
+        <v>72795</v>
       </c>
       <c r="H271" s="2">
-        <v>36653</v>
+        <v>71382</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E272" s="2">
-        <v>43013</v>
+        <v>79763</v>
       </c>
       <c r="F272" s="2">
-        <v>42604</v>
+        <v>79004</v>
       </c>
       <c r="G272" s="2">
-        <v>42194</v>
+        <v>78244</v>
       </c>
       <c r="H272" s="2">
-        <v>41375</v>
+        <v>76725</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E273" s="2">
-        <v>47959</v>
+        <v>84709</v>
       </c>
       <c r="F273" s="2">
-        <v>47502</v>
+        <v>83902</v>
       </c>
       <c r="G273" s="2">
-        <v>47045</v>
+        <v>83095</v>
       </c>
       <c r="H273" s="2">
-        <v>46132</v>
+        <v>81482</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E274" s="2">
-        <v>53513</v>
+        <v>89933</v>
       </c>
       <c r="F274" s="2">
-        <v>53004</v>
+        <v>89076</v>
       </c>
       <c r="G274" s="2">
-        <v>52494</v>
+        <v>88220</v>
       </c>
       <c r="H274" s="2">
-        <v>51475</v>
+        <v>86507</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E275" s="2">
-        <v>58459</v>
+        <v>95162</v>
       </c>
       <c r="F275" s="2">
-        <v>57902</v>
+        <v>94255</v>
       </c>
       <c r="G275" s="2">
-        <v>57345</v>
+        <v>93349</v>
       </c>
       <c r="H275" s="2">
-        <v>56232</v>
+        <v>91536</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E276" s="2">
-        <v>64355</v>
+        <v>100433</v>
       </c>
       <c r="F276" s="2">
-        <v>63742</v>
+        <v>99476</v>
       </c>
       <c r="G276" s="2">
-        <v>63129</v>
+        <v>98520</v>
       </c>
       <c r="H276" s="2">
-        <v>61903</v>
+        <v>96607</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E277" s="2">
-        <v>68959</v>
+        <v>106013</v>
       </c>
       <c r="F277" s="2">
-        <v>68302</v>
+        <v>105004</v>
       </c>
       <c r="G277" s="2">
-        <v>67645</v>
+        <v>103994</v>
       </c>
       <c r="H277" s="2">
-        <v>66332</v>
+        <v>101975</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E278" s="2">
-        <v>74209</v>
+        <v>158629</v>
       </c>
       <c r="F278" s="2">
-        <v>73502</v>
+        <v>157118</v>
       </c>
       <c r="G278" s="2">
-        <v>72795</v>
+        <v>155607</v>
       </c>
       <c r="H278" s="2">
-        <v>71382</v>
+        <v>152586</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E279" s="2">
-        <v>79763</v>
+        <v>211129</v>
       </c>
       <c r="F279" s="2">
-        <v>79004</v>
+        <v>209118</v>
       </c>
       <c r="G279" s="2">
-        <v>78244</v>
+        <v>207107</v>
       </c>
       <c r="H279" s="2">
-        <v>76725</v>
+        <v>203086</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E280" s="2">
-        <v>84709</v>
+        <v>263629</v>
       </c>
       <c r="F280" s="2">
-        <v>83902</v>
+        <v>261118</v>
       </c>
       <c r="G280" s="2">
-        <v>83095</v>
+        <v>258607</v>
       </c>
       <c r="H280" s="2">
-        <v>81482</v>
+        <v>253586</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E281" s="2">
-        <v>89933</v>
+        <v>316129</v>
       </c>
       <c r="F281" s="2">
-        <v>89076</v>
+        <v>313118</v>
       </c>
       <c r="G281" s="2">
-        <v>88220</v>
+        <v>310107</v>
       </c>
       <c r="H281" s="2">
-        <v>86507</v>
+        <v>304086</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E282" s="2">
-        <v>95855</v>
+        <v>421129</v>
       </c>
       <c r="F282" s="2">
-        <v>94942</v>
+        <v>417118</v>
       </c>
       <c r="G282" s="2">
-        <v>94029</v>
+        <v>413107</v>
       </c>
       <c r="H282" s="2">
-        <v>92203</v>
+        <v>405086</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E283" s="2">
-        <v>100433</v>
+        <v>525530</v>
       </c>
       <c r="F283" s="2">
-        <v>99476</v>
+        <v>520525</v>
       </c>
       <c r="G283" s="2">
-        <v>98520</v>
+        <v>515520</v>
       </c>
       <c r="H283" s="2">
-        <v>96607</v>
+        <v>505510</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E284" s="2">
-        <v>106013</v>
+        <v>631129</v>
       </c>
       <c r="F284" s="2">
-        <v>105004</v>
+        <v>625118</v>
       </c>
       <c r="G284" s="2">
-        <v>103994</v>
+        <v>619107</v>
       </c>
       <c r="H284" s="2">
-        <v>101975</v>
+        <v>607086</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E285" s="2">
-        <v>158629</v>
+        <v>736166</v>
       </c>
       <c r="F285" s="2">
-        <v>157118</v>
+        <v>729154</v>
       </c>
       <c r="G285" s="2">
-        <v>155607</v>
+        <v>722143</v>
       </c>
       <c r="H285" s="2">
-        <v>152586</v>
+        <v>708121</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E286" s="2">
-        <v>211129</v>
+        <v>841129</v>
       </c>
       <c r="F286" s="2">
-        <v>209118</v>
+        <v>833118</v>
       </c>
       <c r="G286" s="2">
-        <v>207107</v>
+        <v>825107</v>
       </c>
       <c r="H286" s="2">
-        <v>203086</v>
+        <v>809086</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E287" s="2">
-        <v>263629</v>
+        <v>946129</v>
       </c>
       <c r="F287" s="2">
-        <v>261118</v>
+        <v>937118</v>
       </c>
       <c r="G287" s="2">
-        <v>258607</v>
+        <v>928107</v>
       </c>
       <c r="H287" s="2">
-        <v>253586</v>
+        <v>910086</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E288" s="2">
-        <v>316129</v>
+        <v>1051129</v>
       </c>
       <c r="F288" s="2">
-        <v>313118</v>
+        <v>1041118</v>
       </c>
       <c r="G288" s="2">
-        <v>310107</v>
+        <v>1031107</v>
       </c>
       <c r="H288" s="2">
-        <v>304086</v>
+        <v>1011086</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>232</v>
+      </c>
+      <c r="D289" s="1">
+        <v>5.0</v>
       </c>
       <c r="E289" s="2">
-        <v>421129</v>
+        <v>5754</v>
       </c>
       <c r="F289" s="2">
-        <v>417118</v>
+        <v>5699</v>
       </c>
       <c r="G289" s="2">
-        <v>413107</v>
+        <v>5644</v>
       </c>
       <c r="H289" s="2">
-        <v>405086</v>
+        <v>5535</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>232</v>
+      </c>
+      <c r="D290" s="1">
+        <v>10.0</v>
       </c>
       <c r="E290" s="2">
-        <v>525530</v>
+        <v>11114</v>
       </c>
       <c r="F290" s="2">
-        <v>520525</v>
+        <v>11008</v>
       </c>
       <c r="G290" s="2">
-        <v>515520</v>
+        <v>10903</v>
       </c>
       <c r="H290" s="2">
-        <v>505510</v>
+        <v>10691</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>232</v>
+      </c>
+      <c r="D291" s="1">
+        <v>15.0</v>
       </c>
       <c r="E291" s="2">
-        <v>631129</v>
+        <v>16186</v>
       </c>
       <c r="F291" s="2">
-        <v>625118</v>
+        <v>16032</v>
       </c>
       <c r="G291" s="2">
-        <v>619107</v>
+        <v>15877</v>
       </c>
       <c r="H291" s="2">
-        <v>607086</v>
+        <v>15569</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>232</v>
+      </c>
+      <c r="D292" s="1">
+        <v>20.0</v>
       </c>
       <c r="E292" s="2">
-        <v>736166</v>
+        <v>21620</v>
       </c>
       <c r="F292" s="2">
-        <v>729154</v>
+        <v>21414</v>
       </c>
       <c r="G292" s="2">
-        <v>722143</v>
+        <v>21208</v>
       </c>
       <c r="H292" s="2">
-        <v>708121</v>
+        <v>20796</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>232</v>
+      </c>
+      <c r="D293" s="1">
+        <v>25.0</v>
       </c>
       <c r="E293" s="2">
-        <v>841129</v>
+        <v>26765</v>
       </c>
       <c r="F293" s="2">
-        <v>833118</v>
+        <v>26510</v>
       </c>
       <c r="G293" s="2">
-        <v>825107</v>
+        <v>26255</v>
       </c>
       <c r="H293" s="2">
-        <v>809086</v>
+        <v>25745</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>232</v>
+      </c>
+      <c r="D294" s="1">
+        <v>30.0</v>
       </c>
       <c r="E294" s="2">
-        <v>946129</v>
+        <v>32030</v>
       </c>
       <c r="F294" s="2">
-        <v>937118</v>
+        <v>31725</v>
       </c>
       <c r="G294" s="2">
-        <v>928107</v>
+        <v>31420</v>
       </c>
       <c r="H294" s="2">
-        <v>910086</v>
+        <v>30810</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>232</v>
+      </c>
+      <c r="D295" s="1">
+        <v>35.0</v>
       </c>
       <c r="E295" s="2">
-        <v>1051129</v>
+        <v>37280</v>
       </c>
       <c r="F295" s="2">
-        <v>1041118</v>
+        <v>36925</v>
       </c>
       <c r="G295" s="2">
-        <v>1031107</v>
+        <v>36570</v>
       </c>
       <c r="H295" s="2">
-        <v>1011086</v>
+        <v>35860</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D296" s="1">
-        <v>5.0</v>
+        <v>40.0</v>
       </c>
       <c r="E296" s="2">
-        <v>5754</v>
+        <v>42578</v>
       </c>
       <c r="F296" s="2">
-        <v>5699</v>
+        <v>42172</v>
       </c>
       <c r="G296" s="2">
-        <v>5644</v>
+        <v>41767</v>
       </c>
       <c r="H296" s="2">
-        <v>5535</v>
+        <v>40956</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D297" s="1">
-        <v>10.0</v>
+        <v>45.0</v>
       </c>
       <c r="E297" s="2">
-        <v>11114</v>
+        <v>47780</v>
       </c>
       <c r="F297" s="2">
-        <v>11008</v>
+        <v>47325</v>
       </c>
       <c r="G297" s="2">
-        <v>10903</v>
+        <v>46870</v>
       </c>
       <c r="H297" s="2">
-        <v>10691</v>
+        <v>45960</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D298" s="1">
-        <v>15.0</v>
+        <v>50.0</v>
       </c>
       <c r="E298" s="2">
-        <v>16249</v>
+        <v>53030</v>
       </c>
       <c r="F298" s="2">
-        <v>16094</v>
+        <v>52525</v>
       </c>
       <c r="G298" s="2">
-        <v>15939</v>
+        <v>52020</v>
       </c>
       <c r="H298" s="2">
-        <v>15630</v>
+        <v>51010</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D299" s="1">
-        <v>20.0</v>
+        <v>55.0</v>
       </c>
       <c r="E299" s="2">
-        <v>21620</v>
+        <v>58343</v>
       </c>
       <c r="F299" s="2">
-        <v>21414</v>
+        <v>57788</v>
       </c>
       <c r="G299" s="2">
-        <v>21208</v>
+        <v>57232</v>
       </c>
       <c r="H299" s="2">
-        <v>20796</v>
+        <v>56121</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D300" s="1">
-        <v>25.0</v>
+        <v>60.0</v>
       </c>
       <c r="E300" s="2">
-        <v>26828</v>
+        <v>63578</v>
       </c>
       <c r="F300" s="2">
-        <v>26572</v>
+        <v>62972</v>
       </c>
       <c r="G300" s="2">
-        <v>26317</v>
+        <v>62367</v>
       </c>
       <c r="H300" s="2">
-        <v>25806</v>
+        <v>61156</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D301" s="1">
-        <v>30.0</v>
+        <v>65.0</v>
       </c>
       <c r="E301" s="2">
-        <v>32093</v>
+        <v>68754</v>
       </c>
       <c r="F301" s="2">
-        <v>31788</v>
+        <v>68099</v>
       </c>
       <c r="G301" s="2">
-        <v>31482</v>
+        <v>67444</v>
       </c>
       <c r="H301" s="2">
-        <v>30871</v>
+        <v>66135</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D302" s="1">
-        <v>35.0</v>
+        <v>70.0</v>
       </c>
       <c r="E302" s="2">
-        <v>37343</v>
+        <v>74004</v>
       </c>
       <c r="F302" s="2">
-        <v>36988</v>
+        <v>73299</v>
       </c>
       <c r="G302" s="2">
-        <v>36632</v>
+        <v>72594</v>
       </c>
       <c r="H302" s="2">
-        <v>35921</v>
+        <v>71185</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D303" s="1">
-        <v>40.0</v>
+        <v>75.0</v>
       </c>
       <c r="E303" s="2">
-        <v>42593</v>
+        <v>79275</v>
       </c>
       <c r="F303" s="2">
-        <v>42188</v>
+        <v>78520</v>
       </c>
       <c r="G303" s="2">
-        <v>41782</v>
+        <v>77765</v>
       </c>
       <c r="H303" s="2">
-        <v>40971</v>
+        <v>76255</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D304" s="1">
-        <v>45.0</v>
+        <v>80.0</v>
       </c>
       <c r="E304" s="2">
-        <v>47843</v>
+        <v>84530</v>
       </c>
       <c r="F304" s="2">
-        <v>47388</v>
+        <v>83725</v>
       </c>
       <c r="G304" s="2">
-        <v>46932</v>
+        <v>82920</v>
       </c>
       <c r="H304" s="2">
-        <v>46021</v>
+        <v>81310</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D305" s="1">
-        <v>50.0</v>
+        <v>85.0</v>
       </c>
       <c r="E305" s="2">
-        <v>53093</v>
+        <v>89780</v>
       </c>
       <c r="F305" s="2">
-        <v>52588</v>
+        <v>88925</v>
       </c>
       <c r="G305" s="2">
-        <v>52082</v>
+        <v>88070</v>
       </c>
       <c r="H305" s="2">
-        <v>51071</v>
+        <v>86360</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D306" s="1">
-        <v>55.0</v>
+        <v>90.0</v>
       </c>
       <c r="E306" s="2">
-        <v>58254</v>
+        <v>95093</v>
       </c>
       <c r="F306" s="2">
-        <v>57699</v>
+        <v>94188</v>
       </c>
       <c r="G306" s="2">
-        <v>57144</v>
+        <v>93282</v>
       </c>
       <c r="H306" s="2">
-        <v>56035</v>
+        <v>91471</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D307" s="1">
-        <v>60.0</v>
+        <v>95.0</v>
       </c>
       <c r="E307" s="2">
-        <v>63504</v>
+        <v>100202</v>
       </c>
       <c r="F307" s="2">
-        <v>62899</v>
+        <v>99247</v>
       </c>
       <c r="G307" s="2">
-        <v>62294</v>
+        <v>98293</v>
       </c>
       <c r="H307" s="2">
-        <v>61085</v>
+        <v>96384</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D308" s="1">
-        <v>65.0</v>
+        <v>100.0</v>
       </c>
       <c r="E308" s="2">
-        <v>68754</v>
+        <v>105452</v>
       </c>
       <c r="F308" s="2">
-        <v>68099</v>
+        <v>104447</v>
       </c>
       <c r="G308" s="2">
-        <v>67444</v>
+        <v>103443</v>
       </c>
       <c r="H308" s="2">
-        <v>66135</v>
+        <v>101434</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D309" s="1">
-        <v>70.0</v>
+        <v>105.0</v>
       </c>
       <c r="E309" s="2">
-        <v>74004</v>
+        <v>110901</v>
       </c>
       <c r="F309" s="2">
-        <v>73299</v>
+        <v>109845</v>
       </c>
       <c r="G309" s="2">
-        <v>72594</v>
+        <v>108789</v>
       </c>
       <c r="H309" s="2">
-        <v>71185</v>
+        <v>106676</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D310" s="1">
-        <v>75.0</v>
+        <v>110.0</v>
       </c>
       <c r="E310" s="2">
-        <v>79275</v>
+        <v>116151</v>
       </c>
       <c r="F310" s="2">
-        <v>78520</v>
+        <v>115045</v>
       </c>
       <c r="G310" s="2">
-        <v>77765</v>
+        <v>113939</v>
       </c>
       <c r="H310" s="2">
-        <v>76255</v>
+        <v>111726</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D311" s="1">
-        <v>80.0</v>
+        <v>115.0</v>
       </c>
       <c r="E311" s="2">
-        <v>84530</v>
+        <v>121401</v>
       </c>
       <c r="F311" s="2">
-        <v>83725</v>
+        <v>120245</v>
       </c>
       <c r="G311" s="2">
-        <v>82920</v>
+        <v>119089</v>
       </c>
       <c r="H311" s="2">
-        <v>81310</v>
+        <v>116776</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D312" s="1">
-        <v>85.0</v>
+        <v>120.0</v>
       </c>
       <c r="E312" s="2">
-        <v>89780</v>
+        <v>126651</v>
       </c>
       <c r="F312" s="2">
-        <v>88925</v>
+        <v>125445</v>
       </c>
       <c r="G312" s="2">
-        <v>88070</v>
+        <v>124239</v>
       </c>
       <c r="H312" s="2">
-        <v>86360</v>
+        <v>121826</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D313" s="1">
-        <v>90.0</v>
+        <v>125.0</v>
       </c>
       <c r="E313" s="2">
-        <v>95004</v>
+        <v>131885</v>
       </c>
       <c r="F313" s="2">
-        <v>94099</v>
+        <v>130629</v>
       </c>
       <c r="G313" s="2">
-        <v>93194</v>
+        <v>129373</v>
       </c>
       <c r="H313" s="2">
-        <v>91385</v>
+        <v>126861</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D314" s="1">
-        <v>95.0</v>
+        <v>130.0</v>
       </c>
       <c r="E314" s="2">
-        <v>100265</v>
+        <v>137151</v>
       </c>
       <c r="F314" s="2">
-        <v>99310</v>
+        <v>135845</v>
       </c>
       <c r="G314" s="2">
-        <v>98355</v>
+        <v>134539</v>
       </c>
       <c r="H314" s="2">
-        <v>96445</v>
+        <v>131926</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D315" s="1">
-        <v>100.0</v>
+        <v>135.0</v>
       </c>
       <c r="E315" s="2">
-        <v>105515</v>
+        <v>142401</v>
       </c>
       <c r="F315" s="2">
-        <v>104510</v>
+        <v>141045</v>
       </c>
       <c r="G315" s="2">
-        <v>103505</v>
+        <v>139689</v>
       </c>
       <c r="H315" s="2">
-        <v>101495</v>
+        <v>136976</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D316" s="1">
-        <v>105.0</v>
+        <v>140.0</v>
       </c>
       <c r="E316" s="2">
-        <v>110901</v>
+        <v>147651</v>
       </c>
       <c r="F316" s="2">
-        <v>109845</v>
+        <v>146245</v>
       </c>
       <c r="G316" s="2">
-        <v>108789</v>
+        <v>144839</v>
       </c>
       <c r="H316" s="2">
-        <v>106676</v>
+        <v>142026</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D317" s="1">
-        <v>110.0</v>
+        <v>145.0</v>
       </c>
       <c r="E317" s="2">
-        <v>116151</v>
+        <v>152901</v>
       </c>
       <c r="F317" s="2">
-        <v>115045</v>
+        <v>151445</v>
       </c>
       <c r="G317" s="2">
-        <v>113939</v>
+        <v>149989</v>
       </c>
       <c r="H317" s="2">
-        <v>111726</v>
+        <v>147076</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D318" s="1">
-        <v>115.0</v>
+        <v>150.0</v>
       </c>
       <c r="E318" s="2">
-        <v>121401</v>
+        <v>157952</v>
       </c>
       <c r="F318" s="2">
-        <v>120245</v>
+        <v>156447</v>
       </c>
       <c r="G318" s="2">
-        <v>119089</v>
+        <v>154943</v>
       </c>
       <c r="H318" s="2">
-        <v>116776</v>
+        <v>151934</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D319" s="1">
-        <v>120.0</v>
+        <v>155.0</v>
       </c>
       <c r="E319" s="2">
-        <v>126651</v>
+        <v>163401</v>
       </c>
       <c r="F319" s="2">
-        <v>125445</v>
+        <v>161845</v>
       </c>
       <c r="G319" s="2">
-        <v>124239</v>
+        <v>160289</v>
       </c>
       <c r="H319" s="2">
-        <v>121826</v>
+        <v>157176</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D320" s="1">
-        <v>125.0</v>
+        <v>160.0</v>
       </c>
       <c r="E320" s="2">
-        <v>131885</v>
+        <v>168651</v>
       </c>
       <c r="F320" s="2">
-        <v>130629</v>
+        <v>167045</v>
       </c>
       <c r="G320" s="2">
-        <v>129373</v>
+        <v>165439</v>
       </c>
       <c r="H320" s="2">
-        <v>126861</v>
+        <v>162226</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D321" s="1">
-        <v>130.0</v>
+        <v>165.0</v>
       </c>
       <c r="E321" s="2">
-        <v>137151</v>
+        <v>173901</v>
       </c>
       <c r="F321" s="2">
-        <v>135845</v>
+        <v>172245</v>
       </c>
       <c r="G321" s="2">
-        <v>134539</v>
+        <v>170589</v>
       </c>
       <c r="H321" s="2">
-        <v>131926</v>
+        <v>167276</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D322" s="1">
-        <v>135.0</v>
+        <v>170.0</v>
       </c>
       <c r="E322" s="2">
-        <v>142401</v>
+        <v>179151</v>
       </c>
       <c r="F322" s="2">
-        <v>141045</v>
+        <v>177445</v>
       </c>
       <c r="G322" s="2">
-        <v>139689</v>
+        <v>175739</v>
       </c>
       <c r="H322" s="2">
-        <v>136976</v>
+        <v>172326</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D323" s="1">
-        <v>140.0</v>
+        <v>175.0</v>
       </c>
       <c r="E323" s="2">
-        <v>147651</v>
+        <v>184375</v>
       </c>
       <c r="F323" s="2">
-        <v>146245</v>
+        <v>182619</v>
       </c>
       <c r="G323" s="2">
-        <v>144839</v>
+        <v>180863</v>
       </c>
       <c r="H323" s="2">
-        <v>142026</v>
+        <v>177351</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D324" s="1">
-        <v>145.0</v>
+        <v>180.0</v>
       </c>
       <c r="E324" s="2">
-        <v>152901</v>
+        <v>189651</v>
       </c>
       <c r="F324" s="2">
-        <v>151445</v>
+        <v>187845</v>
       </c>
       <c r="G324" s="2">
-        <v>149989</v>
+        <v>186039</v>
       </c>
       <c r="H324" s="2">
-        <v>147076</v>
+        <v>182426</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D325" s="1">
-        <v>150.0</v>
+        <v>185.0</v>
       </c>
       <c r="E325" s="2">
-        <v>158015</v>
+        <v>194901</v>
       </c>
       <c r="F325" s="2">
-        <v>156510</v>
+        <v>193045</v>
       </c>
       <c r="G325" s="2">
-        <v>155005</v>
+        <v>191189</v>
       </c>
       <c r="H325" s="2">
-        <v>151995</v>
+        <v>187476</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D326" s="1">
-        <v>155.0</v>
+        <v>190.0</v>
       </c>
       <c r="E326" s="2">
-        <v>163401</v>
+        <v>200151</v>
       </c>
       <c r="F326" s="2">
-        <v>161845</v>
+        <v>198245</v>
       </c>
       <c r="G326" s="2">
-        <v>160289</v>
+        <v>196339</v>
       </c>
       <c r="H326" s="2">
-        <v>157176</v>
+        <v>192526</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D327" s="1">
-        <v>160.0</v>
+        <v>195.0</v>
       </c>
       <c r="E327" s="2">
-        <v>168651</v>
+        <v>205401</v>
       </c>
       <c r="F327" s="2">
-        <v>167045</v>
+        <v>203445</v>
       </c>
       <c r="G327" s="2">
-        <v>165439</v>
+        <v>201489</v>
       </c>
       <c r="H327" s="2">
-        <v>162226</v>
+        <v>197576</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D328" s="1">
-        <v>165.0</v>
+        <v>200.0</v>
       </c>
       <c r="E328" s="2">
-        <v>173901</v>
+        <v>210488</v>
       </c>
       <c r="F328" s="2">
-        <v>172245</v>
+        <v>208484</v>
       </c>
       <c r="G328" s="2">
-        <v>170589</v>
+        <v>206479</v>
       </c>
       <c r="H328" s="2">
-        <v>167276</v>
+        <v>202470</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D329" s="1">
-        <v>170.0</v>
+        <v>250.0</v>
       </c>
       <c r="E329" s="2">
-        <v>179151</v>
+        <v>262988</v>
       </c>
       <c r="F329" s="2">
-        <v>177445</v>
+        <v>260484</v>
       </c>
       <c r="G329" s="2">
-        <v>175739</v>
+        <v>257979</v>
       </c>
       <c r="H329" s="2">
-        <v>172326</v>
+        <v>252970</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D330" s="1">
-        <v>175.0</v>
+        <v>300.0</v>
       </c>
       <c r="E330" s="2">
-        <v>184196</v>
+        <v>315488</v>
       </c>
       <c r="F330" s="2">
-        <v>182442</v>
+        <v>312484</v>
       </c>
       <c r="G330" s="2">
-        <v>180688</v>
+        <v>309479</v>
       </c>
       <c r="H330" s="2">
-        <v>177179</v>
+        <v>303470</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D331" s="1">
-        <v>180.0</v>
+        <v>350.0</v>
       </c>
       <c r="E331" s="2">
-        <v>189651</v>
+        <v>368120</v>
       </c>
       <c r="F331" s="2">
-        <v>187845</v>
+        <v>364614</v>
       </c>
       <c r="G331" s="2">
-        <v>186039</v>
+        <v>361108</v>
       </c>
       <c r="H331" s="2">
-        <v>182426</v>
+        <v>354096</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D332" s="1">
-        <v>185.0</v>
+        <v>500.0</v>
       </c>
       <c r="E332" s="2">
-        <v>194901</v>
+        <v>525761</v>
       </c>
       <c r="F332" s="2">
-        <v>193045</v>
+        <v>520754</v>
       </c>
       <c r="G332" s="2">
-        <v>191189</v>
+        <v>515747</v>
       </c>
       <c r="H332" s="2">
-        <v>187476</v>
+        <v>505732</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D333" s="1">
-        <v>190.0</v>
+        <v>550.0</v>
       </c>
       <c r="E333" s="2">
-        <v>200151</v>
+        <v>578051</v>
       </c>
       <c r="F333" s="2">
-        <v>198245</v>
+        <v>572546</v>
       </c>
       <c r="G333" s="2">
-        <v>196339</v>
+        <v>567041</v>
       </c>
       <c r="H333" s="2">
-        <v>192526</v>
+        <v>556030</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D334" s="1">
-        <v>195.0</v>
+        <v>600.0</v>
       </c>
       <c r="E334" s="2">
-        <v>205401</v>
+        <v>630735</v>
       </c>
       <c r="F334" s="2">
-        <v>203445</v>
+        <v>624728</v>
       </c>
       <c r="G334" s="2">
-        <v>201489</v>
+        <v>618721</v>
       </c>
       <c r="H334" s="2">
-        <v>197576</v>
+        <v>606707</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D335" s="1">
-        <v>200.0</v>
+        <v>650.0</v>
       </c>
       <c r="E335" s="2">
-        <v>210614</v>
+        <v>683125</v>
       </c>
       <c r="F335" s="2">
-        <v>208608</v>
+        <v>676619</v>
       </c>
       <c r="G335" s="2">
-        <v>206603</v>
+        <v>670113</v>
       </c>
       <c r="H335" s="2">
-        <v>202591</v>
+        <v>657101</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D336" s="1">
-        <v>250.0</v>
+        <v>700.0</v>
       </c>
       <c r="E336" s="2">
-        <v>263135</v>
+        <v>735625</v>
       </c>
       <c r="F336" s="2">
-        <v>260629</v>
+        <v>728619</v>
       </c>
       <c r="G336" s="2">
-        <v>258123</v>
+        <v>721613</v>
       </c>
       <c r="H336" s="2">
-        <v>253111</v>
+        <v>707601</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D337" s="1">
-        <v>300.0</v>
+        <v>750.0</v>
       </c>
       <c r="E337" s="2">
-        <v>315635</v>
+        <v>788235</v>
       </c>
       <c r="F337" s="2">
-        <v>312629</v>
+        <v>780728</v>
       </c>
       <c r="G337" s="2">
-        <v>309623</v>
+        <v>773221</v>
       </c>
       <c r="H337" s="2">
-        <v>303611</v>
+        <v>758207</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D338" s="1">
-        <v>350.0</v>
+        <v>800.0</v>
       </c>
       <c r="E338" s="2">
-        <v>368125</v>
+        <v>840814</v>
       </c>
       <c r="F338" s="2">
-        <v>364619</v>
+        <v>832806</v>
       </c>
       <c r="G338" s="2">
-        <v>361113</v>
+        <v>824798</v>
       </c>
       <c r="H338" s="2">
-        <v>354101</v>
+        <v>808783</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D339" s="1">
-        <v>400.0</v>
+        <v>850.0</v>
       </c>
       <c r="E339" s="2">
-        <v>420814</v>
+        <v>893177</v>
       </c>
       <c r="F339" s="2">
-        <v>416806</v>
+        <v>884671</v>
       </c>
       <c r="G339" s="2">
-        <v>412798</v>
+        <v>876164</v>
       </c>
       <c r="H339" s="2">
-        <v>404783</v>
+        <v>859151</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D340" s="1">
-        <v>450.0</v>
+        <v>900.0</v>
       </c>
       <c r="E340" s="2">
-        <v>473314</v>
+        <v>945625</v>
       </c>
       <c r="F340" s="2">
-        <v>468806</v>
+        <v>936619</v>
       </c>
       <c r="G340" s="2">
-        <v>464298</v>
+        <v>927613</v>
       </c>
       <c r="H340" s="2">
-        <v>455283</v>
+        <v>909601</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D341" s="1">
-        <v>500.0</v>
+        <v>950.0</v>
       </c>
       <c r="E341" s="2">
-        <v>525761</v>
+        <v>998235</v>
       </c>
       <c r="F341" s="2">
-        <v>520754</v>
+        <v>988728</v>
       </c>
       <c r="G341" s="2">
-        <v>515747</v>
+        <v>979221</v>
       </c>
       <c r="H341" s="2">
-        <v>505732</v>
+        <v>960207</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>550.0</v>
+        <v>232</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>645</v>
       </c>
       <c r="E342" s="2">
-        <v>578051</v>
+        <v>1050814</v>
       </c>
       <c r="F342" s="2">
-        <v>572546</v>
+        <v>1040806</v>
       </c>
       <c r="G342" s="2">
-        <v>567041</v>
+        <v>1030798</v>
       </c>
       <c r="H342" s="2">
-        <v>556030</v>
+        <v>1010783</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>647</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>648</v>
       </c>
       <c r="E343" s="2">
-        <v>630735</v>
+        <v>10269</v>
       </c>
       <c r="F343" s="2">
-        <v>624728</v>
+        <v>10171</v>
       </c>
       <c r="G343" s="2">
-        <v>618721</v>
+        <v>10073</v>
       </c>
       <c r="H343" s="2">
-        <v>606707</v>
+        <v>9878</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>650.0</v>
+        <v>647</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>650</v>
       </c>
       <c r="E344" s="2">
-        <v>683125</v>
+        <v>16380</v>
       </c>
       <c r="F344" s="2">
-        <v>676619</v>
+        <v>16224</v>
       </c>
       <c r="G344" s="2">
-        <v>670113</v>
+        <v>16068</v>
       </c>
       <c r="H344" s="2">
-        <v>657101</v>
+        <v>15756</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>700.0</v>
+        <v>647</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>652</v>
       </c>
       <c r="E345" s="2">
-        <v>735625</v>
+        <v>20837</v>
       </c>
       <c r="F345" s="2">
-        <v>728619</v>
+        <v>20639</v>
       </c>
       <c r="G345" s="2">
-        <v>721613</v>
+        <v>20440</v>
       </c>
       <c r="H345" s="2">
-        <v>707601</v>
+        <v>20043</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D346" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="C346" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E346" s="2">
-        <v>788235</v>
+        <v>34315</v>
       </c>
       <c r="F346" s="2">
-        <v>780728</v>
+        <v>33988</v>
       </c>
       <c r="G346" s="2">
-        <v>773221</v>
+        <v>33661</v>
       </c>
       <c r="H346" s="2">
-        <v>758207</v>
+        <v>33008</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>655</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>647</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="E347" s="2">
-        <v>840814</v>
+        <v>34315</v>
       </c>
       <c r="F347" s="2">
-        <v>832806</v>
+        <v>33988</v>
       </c>
       <c r="G347" s="2">
-        <v>824798</v>
+        <v>33661</v>
       </c>
       <c r="H347" s="2">
-        <v>808783</v>
+        <v>33008</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>656</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>850.0</v>
+        <v>647</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>657</v>
       </c>
       <c r="E348" s="2">
-        <v>893944</v>
+        <v>31185</v>
       </c>
       <c r="F348" s="2">
-        <v>885430</v>
+        <v>30888</v>
       </c>
       <c r="G348" s="2">
-        <v>876916</v>
+        <v>30591</v>
       </c>
       <c r="H348" s="2">
-        <v>859889</v>
+        <v>29997</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>647</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>659</v>
       </c>
       <c r="E349" s="2">
-        <v>946433</v>
+        <v>50190</v>
       </c>
       <c r="F349" s="2">
-        <v>937420</v>
+        <v>49712</v>
       </c>
       <c r="G349" s="2">
-        <v>928406</v>
+        <v>49234</v>
       </c>
       <c r="H349" s="2">
-        <v>910379</v>
+        <v>48278</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>950.0</v>
+        <v>647</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>661</v>
       </c>
       <c r="E350" s="2">
-        <v>998235</v>
+        <v>68816</v>
       </c>
       <c r="F350" s="2">
-        <v>988728</v>
+        <v>68161</v>
       </c>
       <c r="G350" s="2">
-        <v>979221</v>
+        <v>67505</v>
       </c>
       <c r="H350" s="2">
-        <v>960207</v>
+        <v>66194</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>233</v>
+        <v>647</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="E351" s="2">
-        <v>1050814</v>
+        <v>93555</v>
       </c>
       <c r="F351" s="2">
-        <v>1040806</v>
+        <v>92664</v>
       </c>
       <c r="G351" s="2">
-        <v>1030798</v>
+        <v>91773</v>
       </c>
       <c r="H351" s="2">
-        <v>1010783</v>
+        <v>89991</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E352" s="2">
-        <v>8485</v>
+        <v>100065</v>
       </c>
       <c r="F352" s="2">
-        <v>8404</v>
+        <v>99112</v>
       </c>
       <c r="G352" s="2">
-        <v>8323</v>
+        <v>98159</v>
       </c>
       <c r="H352" s="2">
-        <v>8162</v>
+        <v>96253</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E353" s="2">
-        <v>10269</v>
+        <v>137499</v>
       </c>
       <c r="F353" s="2">
-        <v>10171</v>
+        <v>136189</v>
       </c>
       <c r="G353" s="2">
-        <v>10073</v>
+        <v>134880</v>
       </c>
       <c r="H353" s="2">
-        <v>9878</v>
+        <v>132261</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="E354" s="2">
-        <v>16883</v>
+        <v>159142</v>
       </c>
       <c r="F354" s="2">
-        <v>16722</v>
+        <v>157627</v>
       </c>
       <c r="G354" s="2">
-        <v>16561</v>
+        <v>156111</v>
       </c>
       <c r="H354" s="2">
-        <v>16240</v>
+        <v>153080</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E355" s="2">
-        <v>16380</v>
+        <v>206182</v>
       </c>
       <c r="F355" s="2">
-        <v>16224</v>
+        <v>204219</v>
       </c>
       <c r="G355" s="2">
-        <v>16068</v>
+        <v>202255</v>
       </c>
       <c r="H355" s="2">
-        <v>15756</v>
+        <v>198328</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E356" s="2">
-        <v>20837</v>
+        <v>342911</v>
       </c>
       <c r="F356" s="2">
-        <v>20639</v>
+        <v>339645</v>
       </c>
       <c r="G356" s="2">
-        <v>20440</v>
+        <v>336379</v>
       </c>
       <c r="H356" s="2">
-        <v>20043</v>
+        <v>329848</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E357" s="2">
-        <v>34315</v>
+        <v>342911</v>
       </c>
       <c r="F357" s="2">
-        <v>33988</v>
+        <v>339645</v>
       </c>
       <c r="G357" s="2">
-        <v>33661</v>
+        <v>336379</v>
       </c>
       <c r="H357" s="2">
-        <v>33008</v>
+        <v>329848</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>223</v>
+        <v>677</v>
       </c>
       <c r="E358" s="2">
-        <v>34315</v>
+        <v>299565</v>
       </c>
       <c r="F358" s="2">
-        <v>33988</v>
+        <v>296712</v>
       </c>
       <c r="G358" s="2">
-        <v>33661</v>
+        <v>293859</v>
       </c>
       <c r="H358" s="2">
-        <v>33008</v>
+        <v>288153</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="E359" s="2">
-        <v>31185</v>
+        <v>311850</v>
       </c>
       <c r="F359" s="2">
-        <v>30888</v>
+        <v>308880</v>
       </c>
       <c r="G359" s="2">
-        <v>30591</v>
+        <v>305910</v>
       </c>
       <c r="H359" s="2">
-        <v>29997</v>
+        <v>299970</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="E360" s="2">
-        <v>50190</v>
+        <v>499538</v>
       </c>
       <c r="F360" s="2">
-        <v>49712</v>
+        <v>494780</v>
       </c>
       <c r="G360" s="2">
-        <v>49234</v>
+        <v>490023</v>
       </c>
       <c r="H360" s="2">
-        <v>48278</v>
+        <v>480508</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="E361" s="2">
-        <v>68816</v>
+        <v>687069</v>
       </c>
       <c r="F361" s="2">
-        <v>68161</v>
+        <v>680525</v>
       </c>
       <c r="G361" s="2">
-        <v>67505</v>
+        <v>673982</v>
       </c>
       <c r="H361" s="2">
-        <v>66194</v>
+        <v>660895</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="E362" s="2">
-        <v>93555</v>
+        <v>1029315</v>
       </c>
       <c r="F362" s="2">
-        <v>92664</v>
+        <v>1019512</v>
       </c>
       <c r="G362" s="2">
-        <v>91773</v>
+        <v>1009709</v>
       </c>
       <c r="H362" s="2">
-        <v>89991</v>
+        <v>990103</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="E363" s="2">
-        <v>100065</v>
+        <v>1374005</v>
       </c>
       <c r="F363" s="2">
-        <v>99112</v>
+        <v>1360919</v>
       </c>
       <c r="G363" s="2">
-        <v>98159</v>
+        <v>1347833</v>
       </c>
       <c r="H363" s="2">
-        <v>96253</v>
+        <v>1321662</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="E364" s="2">
-        <v>137499</v>
+        <v>2061046</v>
       </c>
       <c r="F364" s="2">
-        <v>136189</v>
+        <v>2041417</v>
       </c>
       <c r="G364" s="2">
-        <v>134880</v>
+        <v>2021788</v>
       </c>
       <c r="H364" s="2">
-        <v>132261</v>
+        <v>1982530</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E365" s="2">
-        <v>159142</v>
+        <v>3434919</v>
       </c>
       <c r="F365" s="2">
-        <v>157627</v>
+        <v>3402205</v>
       </c>
       <c r="G365" s="2">
-        <v>156111</v>
+        <v>3369492</v>
       </c>
       <c r="H365" s="2">
-        <v>153080</v>
+        <v>3304065</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E366" s="2">
-        <v>206182</v>
+        <v>1976</v>
       </c>
       <c r="F366" s="2">
-        <v>204219</v>
+        <v>1957</v>
       </c>
       <c r="G366" s="2">
-        <v>202255</v>
+        <v>1938</v>
       </c>
       <c r="H366" s="2">
-        <v>198328</v>
+        <v>1901</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="E367" s="2">
-        <v>342911</v>
+        <v>8820</v>
       </c>
       <c r="F367" s="2">
-        <v>339645</v>
+        <v>8736</v>
       </c>
       <c r="G367" s="2">
-        <v>336379</v>
+        <v>8652</v>
       </c>
       <c r="H367" s="2">
-        <v>329848</v>
+        <v>8484</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C368" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="C368" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D368" s="1" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="E368" s="2">
-        <v>342911</v>
+        <v>17619</v>
       </c>
       <c r="F368" s="2">
-        <v>339645</v>
+        <v>17451</v>
       </c>
       <c r="G368" s="2">
-        <v>336379</v>
+        <v>17283</v>
       </c>
       <c r="H368" s="2">
-        <v>329848</v>
+        <v>16948</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="E369" s="2">
-        <v>299565</v>
+        <v>44016</v>
       </c>
       <c r="F369" s="2">
-        <v>296712</v>
+        <v>43597</v>
       </c>
       <c r="G369" s="2">
-        <v>293859</v>
+        <v>43178</v>
       </c>
       <c r="H369" s="2">
-        <v>288153</v>
+        <v>42339</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="E370" s="2">
-        <v>311850</v>
+        <v>87728</v>
       </c>
       <c r="F370" s="2">
-        <v>308880</v>
+        <v>86892</v>
       </c>
       <c r="G370" s="2">
-        <v>305910</v>
+        <v>86057</v>
       </c>
       <c r="H370" s="2">
-        <v>299970</v>
+        <v>84386</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="E371" s="2">
-        <v>499538</v>
+        <v>175922</v>
       </c>
       <c r="F371" s="2">
-        <v>494780</v>
+        <v>174247</v>
       </c>
       <c r="G371" s="2">
-        <v>490023</v>
+        <v>172571</v>
       </c>
       <c r="H371" s="2">
-        <v>480508</v>
+        <v>169220</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="E372" s="2">
-        <v>687069</v>
+        <v>263860</v>
       </c>
       <c r="F372" s="2">
-        <v>680525</v>
+        <v>261347</v>
       </c>
       <c r="G372" s="2">
-        <v>673982</v>
+        <v>258834</v>
       </c>
       <c r="H372" s="2">
-        <v>660895</v>
+        <v>253808</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="E373" s="2">
-        <v>1029315</v>
+        <v>439735</v>
       </c>
       <c r="F373" s="2">
-        <v>1019512</v>
+        <v>435547</v>
       </c>
       <c r="G373" s="2">
-        <v>1009709</v>
+        <v>431359</v>
       </c>
       <c r="H373" s="2">
-        <v>990103</v>
+        <v>422983</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="E374" s="2">
-        <v>1374005</v>
+        <v>879422</v>
       </c>
       <c r="F374" s="2">
-        <v>1360919</v>
+        <v>871047</v>
       </c>
       <c r="G374" s="2">
-        <v>1347833</v>
+        <v>862671</v>
       </c>
       <c r="H374" s="2">
-        <v>1321662</v>
+        <v>845920</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="E375" s="2">
-        <v>2061046</v>
+        <v>4397778</v>
       </c>
       <c r="F375" s="2">
-        <v>2041417</v>
+        <v>4355894</v>
       </c>
       <c r="G375" s="2">
-        <v>2021788</v>
+        <v>4314011</v>
       </c>
       <c r="H375" s="2">
-        <v>1982530</v>
+        <v>4230244</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E376" s="2">
-        <v>3434919</v>
+        <v>9486746</v>
       </c>
       <c r="F376" s="2">
-        <v>3402205</v>
+        <v>9396396</v>
       </c>
       <c r="G376" s="2">
-        <v>3369492</v>
+        <v>9306046</v>
       </c>
       <c r="H376" s="2">
-        <v>3304065</v>
+        <v>9125346</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E377" s="2">
-        <v>1976</v>
+        <v>17651</v>
       </c>
       <c r="F377" s="2">
-        <v>1957</v>
+        <v>17482</v>
       </c>
       <c r="G377" s="2">
-        <v>1938</v>
+        <v>17314</v>
       </c>
       <c r="H377" s="2">
-        <v>1901</v>
+        <v>16978</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E378" s="2">
-        <v>8799</v>
+        <v>770446</v>
       </c>
       <c r="F378" s="2">
-        <v>8715</v>
+        <v>763108</v>
       </c>
       <c r="G378" s="2">
-        <v>8631</v>
+        <v>755771</v>
       </c>
       <c r="H378" s="2">
-        <v>8464</v>
+        <v>741096</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="C379" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D379" s="1" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="E379" s="2">
-        <v>17572</v>
+        <v>1541057</v>
       </c>
       <c r="F379" s="2">
-        <v>17404</v>
+        <v>1526380</v>
       </c>
       <c r="G379" s="2">
-        <v>17237</v>
+        <v>1511703</v>
       </c>
       <c r="H379" s="2">
-        <v>16902</v>
+        <v>1482350</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="E380" s="2">
-        <v>43890</v>
+        <v>2165</v>
       </c>
       <c r="F380" s="2">
-        <v>43472</v>
+        <v>2144</v>
       </c>
       <c r="G380" s="2">
-        <v>43054</v>
+        <v>2124</v>
       </c>
       <c r="H380" s="2">
-        <v>42218</v>
+        <v>2083</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>721</v>
+        <v>694</v>
       </c>
       <c r="E381" s="2">
-        <v>87728</v>
+        <v>3182</v>
       </c>
       <c r="F381" s="2">
-        <v>86892</v>
+        <v>3151</v>
       </c>
       <c r="G381" s="2">
-        <v>86057</v>
+        <v>3121</v>
       </c>
       <c r="H381" s="2">
-        <v>84386</v>
+        <v>3060</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="E382" s="2">
-        <v>175429</v>
+        <v>5282</v>
       </c>
       <c r="F382" s="2">
-        <v>173758</v>
+        <v>5231</v>
       </c>
       <c r="G382" s="2">
-        <v>172087</v>
+        <v>5181</v>
       </c>
       <c r="H382" s="2">
-        <v>168746</v>
+        <v>5080</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="E383" s="2">
-        <v>263104</v>
+        <v>5609</v>
       </c>
       <c r="F383" s="2">
-        <v>260598</v>
+        <v>5556</v>
       </c>
       <c r="G383" s="2">
-        <v>258092</v>
+        <v>5502</v>
       </c>
       <c r="H383" s="2">
-        <v>253081</v>
+        <v>5395</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E384" s="2">
-        <v>438454</v>
+        <v>10416</v>
       </c>
       <c r="F384" s="2">
-        <v>434278</v>
+        <v>10317</v>
       </c>
       <c r="G384" s="2">
-        <v>430102</v>
+        <v>10218</v>
       </c>
       <c r="H384" s="2">
-        <v>421751</v>
+        <v>10019</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="E385" s="2">
-        <v>876829</v>
+        <v>11309</v>
       </c>
       <c r="F385" s="2">
-        <v>868478</v>
+        <v>11201</v>
       </c>
       <c r="G385" s="2">
-        <v>860127</v>
+        <v>11093</v>
       </c>
       <c r="H385" s="2">
-        <v>843426</v>
+        <v>10878</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="E386" s="2">
-        <v>4411703</v>
+        <v>15341</v>
       </c>
       <c r="F386" s="2">
-        <v>4369687</v>
+        <v>15194</v>
       </c>
       <c r="G386" s="2">
-        <v>4327671</v>
+        <v>15048</v>
       </c>
       <c r="H386" s="2">
-        <v>4243638</v>
+        <v>14756</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E387" s="2">
-        <v>8823406</v>
+        <v>20381</v>
       </c>
       <c r="F387" s="2">
-        <v>8739374</v>
+        <v>20186</v>
       </c>
       <c r="G387" s="2">
-        <v>8655341</v>
+        <v>19992</v>
       </c>
       <c r="H387" s="2">
-        <v>8487276</v>
+        <v>19604</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="E388" s="2">
-        <v>16601</v>
+        <v>22397</v>
       </c>
       <c r="F388" s="2">
-        <v>16442</v>
+        <v>22183</v>
       </c>
       <c r="G388" s="2">
-        <v>16284</v>
+        <v>21970</v>
       </c>
       <c r="H388" s="2">
-        <v>15968</v>
+        <v>21543</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="E389" s="2">
-        <v>770446</v>
+        <v>25421</v>
       </c>
       <c r="F389" s="2">
-        <v>763108</v>
+        <v>25178</v>
       </c>
       <c r="G389" s="2">
-        <v>755771</v>
+        <v>24936</v>
       </c>
       <c r="H389" s="2">
-        <v>741096</v>
+        <v>24452</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="E390" s="2">
-        <v>1541057</v>
+        <v>31721</v>
       </c>
       <c r="F390" s="2">
-        <v>1526380</v>
+        <v>31418</v>
       </c>
       <c r="G390" s="2">
-        <v>1511703</v>
+        <v>31116</v>
       </c>
       <c r="H390" s="2">
-        <v>1482350</v>
+        <v>30512</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="E391" s="2">
-        <v>2165</v>
+        <v>42221</v>
       </c>
       <c r="F391" s="2">
-        <v>2144</v>
+        <v>41818</v>
       </c>
       <c r="G391" s="2">
-        <v>2124</v>
+        <v>41416</v>
       </c>
       <c r="H391" s="2">
-        <v>2083</v>
+        <v>40612</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>713</v>
+        <v>747</v>
       </c>
       <c r="E392" s="2">
-        <v>3182</v>
+        <v>47471</v>
       </c>
       <c r="F392" s="2">
-        <v>3151</v>
+        <v>47018</v>
       </c>
       <c r="G392" s="2">
-        <v>3121</v>
+        <v>46566</v>
       </c>
       <c r="H392" s="2">
-        <v>3060</v>
+        <v>45662</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E393" s="2">
-        <v>5282</v>
+        <v>52721</v>
       </c>
       <c r="F393" s="2">
-        <v>5231</v>
+        <v>52218</v>
       </c>
       <c r="G393" s="2">
-        <v>5181</v>
+        <v>51716</v>
       </c>
       <c r="H393" s="2">
-        <v>5080</v>
+        <v>50712</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="E394" s="2">
-        <v>5609</v>
+        <v>63221</v>
       </c>
       <c r="F394" s="2">
-        <v>5556</v>
+        <v>62618</v>
       </c>
       <c r="G394" s="2">
-        <v>5502</v>
+        <v>62016</v>
       </c>
       <c r="H394" s="2">
-        <v>5395</v>
+        <v>60812</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E395" s="2">
-        <v>10416</v>
+        <v>68471</v>
       </c>
       <c r="F395" s="2">
-        <v>10317</v>
+        <v>67818</v>
       </c>
       <c r="G395" s="2">
-        <v>10218</v>
+        <v>67166</v>
       </c>
       <c r="H395" s="2">
-        <v>10019</v>
+        <v>65862</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="E396" s="2">
-        <v>11309</v>
+        <v>101021</v>
       </c>
       <c r="F396" s="2">
-        <v>11201</v>
+        <v>100058</v>
       </c>
       <c r="G396" s="2">
-        <v>11093</v>
+        <v>99096</v>
       </c>
       <c r="H396" s="2">
-        <v>10878</v>
+        <v>97172</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="E397" s="2">
-        <v>15341</v>
+        <v>106166</v>
       </c>
       <c r="F397" s="2">
-        <v>15194</v>
+        <v>105154</v>
       </c>
       <c r="G397" s="2">
-        <v>15048</v>
+        <v>104143</v>
       </c>
       <c r="H397" s="2">
-        <v>14756</v>
+        <v>102121</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="E398" s="2">
-        <v>20381</v>
+        <v>158666</v>
       </c>
       <c r="F398" s="2">
-        <v>20186</v>
+        <v>157154</v>
       </c>
       <c r="G398" s="2">
-        <v>19992</v>
+        <v>155643</v>
       </c>
       <c r="H398" s="2">
-        <v>19604</v>
+        <v>152621</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="E399" s="2">
-        <v>22397</v>
+        <v>303566</v>
       </c>
       <c r="F399" s="2">
-        <v>22183</v>
+        <v>300674</v>
       </c>
       <c r="G399" s="2">
-        <v>21970</v>
+        <v>297783</v>
       </c>
       <c r="H399" s="2">
-        <v>21543</v>
+        <v>292001</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="E400" s="2">
-        <v>25421</v>
+        <v>316166</v>
       </c>
       <c r="F400" s="2">
-        <v>25178</v>
+        <v>313154</v>
       </c>
       <c r="G400" s="2">
-        <v>24936</v>
+        <v>310143</v>
       </c>
       <c r="H400" s="2">
-        <v>24452</v>
+        <v>304121</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="E401" s="2">
-        <v>31721</v>
+        <v>509250</v>
       </c>
       <c r="F401" s="2">
-        <v>31418</v>
+        <v>504400</v>
       </c>
       <c r="G401" s="2">
-        <v>31116</v>
+        <v>499550</v>
       </c>
       <c r="H401" s="2">
-        <v>30512</v>
+        <v>489850</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="E402" s="2">
-        <v>42221</v>
+        <v>525551</v>
       </c>
       <c r="F402" s="2">
-        <v>41818</v>
+        <v>520546</v>
       </c>
       <c r="G402" s="2">
-        <v>41416</v>
+        <v>515541</v>
       </c>
       <c r="H402" s="2">
-        <v>40612</v>
+        <v>505530</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="E403" s="2">
-        <v>47471</v>
+        <v>997526</v>
       </c>
       <c r="F403" s="2">
-        <v>47018</v>
+        <v>988026</v>
       </c>
       <c r="G403" s="2">
-        <v>46566</v>
+        <v>978526</v>
       </c>
       <c r="H403" s="2">
-        <v>45662</v>
+        <v>959525</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="E404" s="2">
-        <v>52721</v>
+        <v>5775</v>
       </c>
       <c r="F404" s="2">
-        <v>52218</v>
+        <v>5720</v>
       </c>
       <c r="G404" s="2">
-        <v>51716</v>
+        <v>5665</v>
       </c>
       <c r="H404" s="2">
-        <v>50712</v>
+        <v>5555</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="E405" s="2">
-        <v>63221</v>
+        <v>15001</v>
       </c>
       <c r="F405" s="2">
-        <v>62618</v>
+        <v>14858</v>
       </c>
       <c r="G405" s="2">
-        <v>62016</v>
+        <v>14716</v>
       </c>
       <c r="H405" s="2">
-        <v>60812</v>
+        <v>14430</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C406" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="C406" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D406" s="1" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E406" s="2">
-        <v>68471</v>
+        <v>15015</v>
       </c>
       <c r="F406" s="2">
-        <v>67818</v>
+        <v>14872</v>
       </c>
       <c r="G406" s="2">
-        <v>67166</v>
+        <v>14729</v>
       </c>
       <c r="H406" s="2">
-        <v>65862</v>
+        <v>14443</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="E407" s="2">
-        <v>101021</v>
+        <v>68439</v>
       </c>
       <c r="F407" s="2">
-        <v>100058</v>
+        <v>67787</v>
       </c>
       <c r="G407" s="2">
-        <v>99096</v>
+        <v>67135</v>
       </c>
       <c r="H407" s="2">
-        <v>97172</v>
+        <v>65832</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="E408" s="2">
-        <v>106166</v>
+        <v>108240</v>
       </c>
       <c r="F408" s="2">
-        <v>105154</v>
+        <v>107209</v>
       </c>
       <c r="G408" s="2">
-        <v>104143</v>
+        <v>106179</v>
       </c>
       <c r="H408" s="2">
-        <v>102121</v>
+        <v>104117</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E409" s="2">
-        <v>158666</v>
+        <v>443897</v>
       </c>
       <c r="F409" s="2">
-        <v>157154</v>
+        <v>439669</v>
       </c>
       <c r="G409" s="2">
-        <v>155643</v>
+        <v>435442</v>
       </c>
       <c r="H409" s="2">
-        <v>152621</v>
+        <v>426987</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="E410" s="2">
-        <v>303566</v>
+        <v>693555</v>
       </c>
       <c r="F410" s="2">
-        <v>300674</v>
+        <v>686950</v>
       </c>
       <c r="G410" s="2">
-        <v>297783</v>
+        <v>680345</v>
       </c>
       <c r="H410" s="2">
-        <v>292001</v>
+        <v>667134</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="E411" s="2">
-        <v>316166</v>
+        <v>1095735</v>
       </c>
       <c r="F411" s="2">
-        <v>313154</v>
+        <v>1085299</v>
       </c>
       <c r="G411" s="2">
-        <v>310143</v>
+        <v>1074864</v>
       </c>
       <c r="H411" s="2">
-        <v>304121</v>
+        <v>1053993</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E412" s="2">
-        <v>509250</v>
+        <v>1470293</v>
       </c>
       <c r="F412" s="2">
-        <v>504400</v>
+        <v>1456290</v>
       </c>
       <c r="G412" s="2">
-        <v>499550</v>
+        <v>1442287</v>
       </c>
       <c r="H412" s="2">
-        <v>489850</v>
+        <v>1414282</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>742</v>
+        <v>790</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="E413" s="2">
-        <v>525551</v>
+        <v>53779</v>
       </c>
       <c r="F413" s="2">
-        <v>520546</v>
+        <v>53267</v>
       </c>
       <c r="G413" s="2">
-        <v>515541</v>
+        <v>52755</v>
       </c>
       <c r="H413" s="2">
-        <v>505530</v>
+        <v>51730</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>742</v>
+        <v>790</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="E414" s="2">
-        <v>997526</v>
+        <v>108687</v>
       </c>
       <c r="F414" s="2">
-        <v>988026</v>
+        <v>107651</v>
       </c>
       <c r="G414" s="2">
-        <v>978526</v>
+        <v>106616</v>
       </c>
       <c r="H414" s="2">
-        <v>959525</v>
+        <v>104546</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="E415" s="2">
-        <v>5775</v>
+        <v>108419</v>
       </c>
       <c r="F415" s="2">
-        <v>5720</v>
+        <v>107386</v>
       </c>
       <c r="G415" s="2">
-        <v>5665</v>
+        <v>106354</v>
       </c>
       <c r="H415" s="2">
-        <v>5555</v>
+        <v>104289</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E416" s="2">
-        <v>14716</v>
+        <v>162751</v>
       </c>
       <c r="F416" s="2">
-        <v>14576</v>
+        <v>161201</v>
       </c>
       <c r="G416" s="2">
-        <v>14435</v>
+        <v>159651</v>
       </c>
       <c r="H416" s="2">
-        <v>14155</v>
+        <v>156551</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="E417" s="2">
-        <v>15015</v>
+        <v>218057</v>
       </c>
       <c r="F417" s="2">
-        <v>14872</v>
+        <v>215980</v>
       </c>
       <c r="G417" s="2">
-        <v>14729</v>
+        <v>213903</v>
       </c>
       <c r="H417" s="2">
-        <v>14443</v>
+        <v>209750</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="E418" s="2">
-        <v>67541</v>
+        <v>215078</v>
       </c>
       <c r="F418" s="2">
-        <v>66898</v>
+        <v>213029</v>
       </c>
       <c r="G418" s="2">
-        <v>66255</v>
+        <v>210981</v>
       </c>
       <c r="H418" s="2">
-        <v>64968</v>
+        <v>206884</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E419" s="2">
-        <v>63740</v>
+        <v>271214</v>
       </c>
       <c r="F419" s="2">
-        <v>63133</v>
+        <v>268631</v>
       </c>
       <c r="G419" s="2">
-        <v>62526</v>
+        <v>266048</v>
       </c>
       <c r="H419" s="2">
-        <v>61312</v>
+        <v>260882</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="E420" s="2">
-        <v>105315</v>
+        <v>325445</v>
       </c>
       <c r="F420" s="2">
-        <v>104312</v>
+        <v>322346</v>
       </c>
       <c r="G420" s="2">
-        <v>103309</v>
+        <v>319246</v>
       </c>
       <c r="H420" s="2">
-        <v>101303</v>
+        <v>313047</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="E421" s="2">
-        <v>97855</v>
+        <v>376527</v>
       </c>
       <c r="F421" s="2">
-        <v>96923</v>
+        <v>372941</v>
       </c>
       <c r="G421" s="2">
-        <v>95991</v>
+        <v>369355</v>
       </c>
       <c r="H421" s="2">
-        <v>94127</v>
+        <v>362183</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E422" s="2">
-        <v>196607</v>
+        <v>431616</v>
       </c>
       <c r="F422" s="2">
-        <v>194735</v>
+        <v>427506</v>
       </c>
       <c r="G422" s="2">
-        <v>192862</v>
+        <v>423395</v>
       </c>
       <c r="H422" s="2">
-        <v>189117</v>
+        <v>415174</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="E423" s="2">
-        <v>403090</v>
+        <v>430971</v>
       </c>
       <c r="F423" s="2">
-        <v>399251</v>
+        <v>426867</v>
       </c>
       <c r="G423" s="2">
-        <v>395412</v>
+        <v>422762</v>
       </c>
       <c r="H423" s="2">
-        <v>387734</v>
+        <v>414553</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="E424" s="2">
-        <v>619448</v>
+        <v>485202</v>
       </c>
       <c r="F424" s="2">
-        <v>613548</v>
+        <v>480581</v>
       </c>
       <c r="G424" s="2">
-        <v>607649</v>
+        <v>475960</v>
       </c>
       <c r="H424" s="2">
-        <v>595850</v>
+        <v>466718</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E425" s="2">
-        <v>986606</v>
+        <v>541050</v>
       </c>
       <c r="F425" s="2">
-        <v>977210</v>
+        <v>535897</v>
       </c>
       <c r="G425" s="2">
-        <v>967814</v>
+        <v>530745</v>
       </c>
       <c r="H425" s="2">
-        <v>949021</v>
+        <v>520439</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="E426" s="2">
-        <v>1322168</v>
+        <v>593665</v>
       </c>
       <c r="F426" s="2">
-        <v>1309576</v>
+        <v>588011</v>
       </c>
       <c r="G426" s="2">
-        <v>1296984</v>
+        <v>582357</v>
       </c>
       <c r="H426" s="2">
-        <v>1271800</v>
+        <v>571049</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="E427" s="2">
-        <v>53961</v>
+        <v>595602</v>
       </c>
       <c r="F427" s="2">
-        <v>53447</v>
+        <v>589930</v>
       </c>
       <c r="G427" s="2">
-        <v>52933</v>
+        <v>584257</v>
       </c>
       <c r="H427" s="2">
-        <v>51905</v>
+        <v>572912</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="E428" s="2">
-        <v>108542</v>
+        <v>649832</v>
       </c>
       <c r="F428" s="2">
-        <v>107508</v>
+        <v>643644</v>
       </c>
       <c r="G428" s="2">
-        <v>106474</v>
+        <v>637455</v>
       </c>
       <c r="H428" s="2">
-        <v>104407</v>
+        <v>625077</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="E429" s="2">
-        <v>108419</v>
+        <v>753453</v>
       </c>
       <c r="F429" s="2">
-        <v>107386</v>
+        <v>746277</v>
       </c>
       <c r="G429" s="2">
-        <v>106354</v>
+        <v>739101</v>
       </c>
       <c r="H429" s="2">
-        <v>104289</v>
+        <v>724750</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="E430" s="2">
-        <v>162725</v>
+        <v>758295</v>
       </c>
       <c r="F430" s="2">
-        <v>161175</v>
+        <v>751073</v>
       </c>
       <c r="G430" s="2">
-        <v>159625</v>
+        <v>743852</v>
       </c>
       <c r="H430" s="2">
-        <v>156526</v>
+        <v>729408</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="E431" s="2">
-        <v>217055</v>
+        <v>919458</v>
       </c>
       <c r="F431" s="2">
-        <v>214988</v>
+        <v>910701</v>
       </c>
       <c r="G431" s="2">
-        <v>212921</v>
+        <v>901944</v>
       </c>
       <c r="H431" s="2">
-        <v>208786</v>
+        <v>884431</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="E432" s="2">
-        <v>216816</v>
+        <v>1065906</v>
       </c>
       <c r="F432" s="2">
-        <v>214751</v>
+        <v>1055755</v>
       </c>
       <c r="G432" s="2">
-        <v>212686</v>
+        <v>1045603</v>
       </c>
       <c r="H432" s="2">
-        <v>208556</v>
+        <v>1025300</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="E433" s="2">
-        <v>271188</v>
+        <v>1061113</v>
       </c>
       <c r="F433" s="2">
-        <v>268605</v>
+        <v>1051007</v>
       </c>
       <c r="G433" s="2">
-        <v>266022</v>
+        <v>1040902</v>
       </c>
       <c r="H433" s="2">
-        <v>260857</v>
+        <v>1020690</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="E434" s="2">
-        <v>325419</v>
+        <v>1061630</v>
       </c>
       <c r="F434" s="2">
-        <v>322320</v>
+        <v>1051519</v>
       </c>
       <c r="G434" s="2">
-        <v>319221</v>
+        <v>1041408</v>
       </c>
       <c r="H434" s="2">
-        <v>313022</v>
+        <v>1021187</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="E435" s="2">
-        <v>376501</v>
+        <v>1118546</v>
       </c>
       <c r="F435" s="2">
-        <v>372915</v>
+        <v>1107893</v>
       </c>
       <c r="G435" s="2">
-        <v>369329</v>
+        <v>1097240</v>
       </c>
       <c r="H435" s="2">
-        <v>362158</v>
+        <v>1075935</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="E436" s="2">
-        <v>431550</v>
+        <v>1172777</v>
       </c>
       <c r="F436" s="2">
-        <v>427440</v>
+        <v>1161607</v>
       </c>
       <c r="G436" s="2">
-        <v>423330</v>
+        <v>1150438</v>
       </c>
       <c r="H436" s="2">
-        <v>415110</v>
+        <v>1128099</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E437" s="2">
-        <v>430971</v>
+        <v>1281239</v>
       </c>
       <c r="F437" s="2">
-        <v>426867</v>
+        <v>1269037</v>
       </c>
       <c r="G437" s="2">
-        <v>422762</v>
+        <v>1256835</v>
       </c>
       <c r="H437" s="2">
-        <v>414553</v>
+        <v>1232430</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="E438" s="2">
-        <v>485202</v>
+        <v>1441027</v>
       </c>
       <c r="F438" s="2">
-        <v>480581</v>
+        <v>1427303</v>
       </c>
       <c r="G438" s="2">
-        <v>475960</v>
+        <v>1413579</v>
       </c>
       <c r="H438" s="2">
-        <v>466718</v>
+        <v>1386131</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="E439" s="2">
-        <v>541024</v>
+        <v>2128602</v>
       </c>
       <c r="F439" s="2">
-        <v>535871</v>
+        <v>2108330</v>
       </c>
       <c r="G439" s="2">
-        <v>530719</v>
+        <v>2088057</v>
       </c>
       <c r="H439" s="2">
-        <v>520414</v>
+        <v>2047512</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>815</v>
+        <v>845</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="E440" s="2">
-        <v>593665</v>
+        <v>41344</v>
       </c>
       <c r="F440" s="2">
-        <v>588011</v>
+        <v>40950</v>
       </c>
       <c r="G440" s="2">
-        <v>582357</v>
+        <v>40556</v>
       </c>
       <c r="H440" s="2">
-        <v>571049</v>
+        <v>39769</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>815</v>
+        <v>845</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E441" s="2">
-        <v>595602</v>
+        <v>698565</v>
       </c>
       <c r="F441" s="2">
-        <v>589930</v>
+        <v>691912</v>
       </c>
       <c r="G441" s="2">
-        <v>584257</v>
+        <v>685259</v>
       </c>
       <c r="H441" s="2">
-        <v>572912</v>
+        <v>671953</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="E442" s="2">
-        <v>649832</v>
+        <v>8330</v>
       </c>
       <c r="F442" s="2">
-        <v>643644</v>
+        <v>8250</v>
       </c>
       <c r="G442" s="2">
-        <v>637455</v>
+        <v>8171</v>
       </c>
       <c r="H442" s="2">
-        <v>625077</v>
+        <v>8012</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="E443" s="2">
-        <v>753453</v>
+        <v>8677</v>
       </c>
       <c r="F443" s="2">
-        <v>746277</v>
+        <v>8595</v>
       </c>
       <c r="G443" s="2">
-        <v>739101</v>
+        <v>8512</v>
       </c>
       <c r="H443" s="2">
-        <v>724750</v>
+        <v>8347</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="E444" s="2">
-        <v>758295</v>
+        <v>25274</v>
       </c>
       <c r="F444" s="2">
-        <v>751073</v>
+        <v>25033</v>
       </c>
       <c r="G444" s="2">
-        <v>743852</v>
+        <v>24792</v>
       </c>
       <c r="H444" s="2">
-        <v>729408</v>
+        <v>24311</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E445" s="2">
-        <v>919800</v>
+        <v>36111</v>
       </c>
       <c r="F445" s="2">
-        <v>911040</v>
+        <v>35767</v>
       </c>
       <c r="G445" s="2">
-        <v>902280</v>
+        <v>35423</v>
       </c>
       <c r="H445" s="2">
-        <v>884760</v>
+        <v>34735</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="E446" s="2">
-        <v>1065225</v>
+        <v>204749</v>
       </c>
       <c r="F446" s="2">
-        <v>1055080</v>
+        <v>202799</v>
       </c>
       <c r="G446" s="2">
-        <v>1044935</v>
+        <v>200849</v>
       </c>
       <c r="H446" s="2">
-        <v>1024645</v>
+        <v>196949</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="E447" s="2">
-        <v>1061113</v>
+        <v>37590</v>
       </c>
       <c r="F447" s="2">
-        <v>1051007</v>
+        <v>37232</v>
       </c>
       <c r="G447" s="2">
-        <v>1040902</v>
+        <v>36874</v>
       </c>
       <c r="H447" s="2">
-        <v>1020690</v>
+        <v>36158</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="E448" s="2">
-        <v>1054796</v>
+        <v>68623</v>
       </c>
       <c r="F448" s="2">
-        <v>1044751</v>
+        <v>67969</v>
       </c>
       <c r="G448" s="2">
-        <v>1034705</v>
+        <v>67316</v>
       </c>
       <c r="H448" s="2">
-        <v>1014614</v>
+        <v>66009</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="E449" s="2">
-        <v>1118546</v>
+        <v>87612</v>
       </c>
       <c r="F449" s="2">
-        <v>1107893</v>
+        <v>86778</v>
       </c>
       <c r="G449" s="2">
-        <v>1097240</v>
+        <v>85943</v>
       </c>
       <c r="H449" s="2">
-        <v>1075935</v>
+        <v>84274</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="E450" s="2">
-        <v>1172777</v>
+        <v>117481</v>
       </c>
       <c r="F450" s="2">
-        <v>1161607</v>
+        <v>116362</v>
       </c>
       <c r="G450" s="2">
-        <v>1150438</v>
+        <v>115244</v>
       </c>
       <c r="H450" s="2">
-        <v>1128099</v>
+        <v>113006</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="E451" s="2">
-        <v>1281239</v>
+        <v>149730</v>
       </c>
       <c r="F451" s="2">
-        <v>1269037</v>
+        <v>148304</v>
       </c>
       <c r="G451" s="2">
-        <v>1256835</v>
+        <v>146878</v>
       </c>
       <c r="H451" s="2">
-        <v>1232430</v>
+        <v>144026</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="E452" s="2">
-        <v>1441027</v>
+        <v>175198</v>
       </c>
       <c r="F452" s="2">
-        <v>1427303</v>
+        <v>173529</v>
       </c>
       <c r="G452" s="2">
-        <v>1413579</v>
+        <v>171861</v>
       </c>
       <c r="H452" s="2">
-        <v>1386131</v>
+        <v>168524</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="E453" s="2">
-        <v>2128602</v>
+        <v>350369</v>
       </c>
       <c r="F453" s="2">
-        <v>2108330</v>
+        <v>347032</v>
       </c>
       <c r="G453" s="2">
-        <v>2088057</v>
+        <v>343696</v>
       </c>
       <c r="H453" s="2">
-        <v>2047512</v>
+        <v>337022</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>870</v>
+        <v>850</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E454" s="2">
-        <v>41344</v>
+        <v>374640</v>
       </c>
       <c r="F454" s="2">
-        <v>40950</v>
+        <v>371072</v>
       </c>
       <c r="G454" s="2">
-        <v>40556</v>
+        <v>367504</v>
       </c>
       <c r="H454" s="2">
-        <v>39769</v>
+        <v>360368</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>870</v>
+        <v>850</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="E455" s="2">
-        <v>698565</v>
+        <v>526591</v>
       </c>
       <c r="F455" s="2">
-        <v>691912</v>
+        <v>521576</v>
       </c>
       <c r="G455" s="2">
-        <v>685259</v>
+        <v>516560</v>
       </c>
       <c r="H455" s="2">
-        <v>671953</v>
+        <v>506530</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>875</v>
+        <v>850</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="E456" s="2">
-        <v>9247</v>
+        <v>682500</v>
       </c>
       <c r="F456" s="2">
-        <v>9159</v>
+        <v>676000</v>
       </c>
       <c r="G456" s="2">
-        <v>9071</v>
+        <v>669500</v>
       </c>
       <c r="H456" s="2">
-        <v>8895</v>
+        <v>656500</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>875</v>
+        <v>850</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="E457" s="2">
-        <v>8782</v>
+        <v>1706250</v>
       </c>
       <c r="F457" s="2">
-        <v>8699</v>
+        <v>1690000</v>
       </c>
       <c r="G457" s="2">
-        <v>8615</v>
+        <v>1673750</v>
       </c>
       <c r="H457" s="2">
-        <v>8448</v>
+        <v>1641250</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>875</v>
+        <v>850</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="E458" s="2">
-        <v>21027</v>
+        <v>4380364</v>
       </c>
       <c r="F458" s="2">
-        <v>20827</v>
+        <v>4338646</v>
       </c>
       <c r="G458" s="2">
-        <v>20627</v>
+        <v>4296928</v>
       </c>
       <c r="H458" s="2">
-        <v>20226</v>
+        <v>4213493</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>875</v>
+        <v>850</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="E459" s="2">
-        <v>35061</v>
+        <v>13505363</v>
       </c>
       <c r="F459" s="2">
-        <v>34727</v>
+        <v>13376740</v>
       </c>
       <c r="G459" s="2">
-        <v>34393</v>
+        <v>13248118</v>
       </c>
       <c r="H459" s="2">
-        <v>33725</v>
+        <v>12990873</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>875</v>
+        <v>850</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E460" s="2">
-        <v>204749</v>
+        <v>26956766</v>
       </c>
       <c r="F460" s="2">
-        <v>202799</v>
+        <v>26700034</v>
       </c>
       <c r="G460" s="2">
-        <v>200849</v>
+        <v>26443303</v>
       </c>
       <c r="H460" s="2">
-        <v>196949</v>
+        <v>25929841</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E461" s="2">
-        <v>37590</v>
+        <v>16286</v>
       </c>
       <c r="F461" s="2">
-        <v>37232</v>
+        <v>16130</v>
       </c>
       <c r="G461" s="2">
-        <v>36874</v>
+        <v>15975</v>
       </c>
       <c r="H461" s="2">
-        <v>36158</v>
+        <v>15665</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="E462" s="2">
-        <v>68623</v>
+        <v>12821</v>
       </c>
       <c r="F462" s="2">
-        <v>67969</v>
+        <v>12698</v>
       </c>
       <c r="G462" s="2">
-        <v>67316</v>
+        <v>12576</v>
       </c>
       <c r="H462" s="2">
-        <v>66009</v>
+        <v>12332</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C463" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="C463" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D463" s="1" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="E463" s="2">
-        <v>88662</v>
+        <v>40976</v>
       </c>
       <c r="F463" s="2">
-        <v>87818</v>
+        <v>40586</v>
       </c>
       <c r="G463" s="2">
-        <v>86973</v>
+        <v>40196</v>
       </c>
       <c r="H463" s="2">
-        <v>85284</v>
+        <v>39415</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E464" s="2">
-        <v>124054</v>
+        <v>39191</v>
       </c>
       <c r="F464" s="2">
-        <v>122873</v>
+        <v>38818</v>
       </c>
       <c r="G464" s="2">
-        <v>121691</v>
+        <v>38445</v>
       </c>
       <c r="H464" s="2">
-        <v>119328</v>
+        <v>37698</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="E465" s="2">
-        <v>149730</v>
+        <v>78960</v>
       </c>
       <c r="F465" s="2">
-        <v>148304</v>
+        <v>78208</v>
       </c>
       <c r="G465" s="2">
-        <v>146878</v>
+        <v>77456</v>
       </c>
       <c r="H465" s="2">
-        <v>144026</v>
+        <v>75952</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="E466" s="2">
-        <v>176248</v>
+        <v>78960</v>
       </c>
       <c r="F466" s="2">
-        <v>174569</v>
+        <v>78208</v>
       </c>
       <c r="G466" s="2">
-        <v>172891</v>
+        <v>77456</v>
       </c>
       <c r="H466" s="2">
-        <v>169534</v>
+        <v>75952</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E467" s="2">
-        <v>351419</v>
+        <v>52500</v>
       </c>
       <c r="F467" s="2">
-        <v>348072</v>
+        <v>52000</v>
       </c>
       <c r="G467" s="2">
-        <v>344726</v>
+        <v>51500</v>
       </c>
       <c r="H467" s="2">
-        <v>338032</v>
+        <v>50500</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="E468" s="2">
-        <v>374640</v>
+        <v>124572</v>
       </c>
       <c r="F468" s="2">
-        <v>371072</v>
+        <v>123386</v>
       </c>
       <c r="G468" s="2">
-        <v>367504</v>
+        <v>122199</v>
       </c>
       <c r="H468" s="2">
-        <v>360368</v>
+        <v>119826</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="E469" s="2">
-        <v>526591</v>
+        <v>105000</v>
       </c>
       <c r="F469" s="2">
-        <v>521576</v>
+        <v>104000</v>
       </c>
       <c r="G469" s="2">
-        <v>516560</v>
+        <v>103000</v>
       </c>
       <c r="H469" s="2">
-        <v>506530</v>
+        <v>101000</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E470" s="2">
-        <v>682500</v>
+        <v>148470</v>
       </c>
       <c r="F470" s="2">
-        <v>676000</v>
+        <v>147056</v>
       </c>
       <c r="G470" s="2">
-        <v>669500</v>
+        <v>145642</v>
       </c>
       <c r="H470" s="2">
-        <v>656500</v>
+        <v>142814</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="E471" s="2">
-        <v>1706250</v>
+        <v>258248</v>
       </c>
       <c r="F471" s="2">
-        <v>1690000</v>
+        <v>255788</v>
       </c>
       <c r="G471" s="2">
-        <v>1673750</v>
+        <v>253329</v>
       </c>
       <c r="H471" s="2">
-        <v>1641250</v>
+        <v>248410</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="E472" s="2">
-        <v>4380364</v>
+        <v>210000</v>
       </c>
       <c r="F472" s="2">
-        <v>4338646</v>
+        <v>208000</v>
       </c>
       <c r="G472" s="2">
-        <v>4296928</v>
+        <v>206000</v>
       </c>
       <c r="H472" s="2">
-        <v>4213493</v>
+        <v>202000</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E473" s="2">
-        <v>13466250</v>
+        <v>423176</v>
       </c>
       <c r="F473" s="2">
-        <v>13338000</v>
+        <v>419146</v>
       </c>
       <c r="G473" s="2">
-        <v>13209750</v>
+        <v>415116</v>
       </c>
       <c r="H473" s="2">
-        <v>12953250</v>
+        <v>407055</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="E474" s="2">
-        <v>26932500</v>
+        <v>315000</v>
       </c>
       <c r="F474" s="2">
-        <v>26676000</v>
+        <v>312000</v>
       </c>
       <c r="G474" s="2">
-        <v>26419500</v>
+        <v>309000</v>
       </c>
       <c r="H474" s="2">
-        <v>25906500</v>
+        <v>303000</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="E475" s="2">
-        <v>12611</v>
+        <v>714026</v>
       </c>
       <c r="F475" s="2">
-        <v>12490</v>
+        <v>707226</v>
       </c>
       <c r="G475" s="2">
-        <v>12370</v>
+        <v>700426</v>
       </c>
       <c r="H475" s="2">
-        <v>12130</v>
+        <v>686825</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="E476" s="2">
-        <v>12553</v>
+        <v>525000</v>
       </c>
       <c r="F476" s="2">
-        <v>12433</v>
+        <v>520000</v>
       </c>
       <c r="G476" s="2">
-        <v>12314</v>
+        <v>515000</v>
       </c>
       <c r="H476" s="2">
-        <v>12075</v>
+        <v>505000</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="E477" s="2">
-        <v>40976</v>
+        <v>1417526</v>
       </c>
       <c r="F477" s="2">
-        <v>40586</v>
+        <v>1404026</v>
       </c>
       <c r="G477" s="2">
-        <v>40196</v>
+        <v>1390526</v>
       </c>
       <c r="H477" s="2">
-        <v>39415</v>
+        <v>1363525</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="E478" s="2">
-        <v>37620</v>
+        <v>1254776</v>
       </c>
       <c r="F478" s="2">
-        <v>37262</v>
+        <v>1242826</v>
       </c>
       <c r="G478" s="2">
-        <v>36904</v>
+        <v>1230876</v>
       </c>
       <c r="H478" s="2">
-        <v>36187</v>
+        <v>1206975</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="E479" s="2">
-        <v>78960</v>
+        <v>1050000</v>
       </c>
       <c r="F479" s="2">
-        <v>78208</v>
+        <v>1040000</v>
       </c>
       <c r="G479" s="2">
-        <v>77456</v>
+        <v>1030000</v>
       </c>
       <c r="H479" s="2">
-        <v>75952</v>
+        <v>1010000</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E480" s="2">
-        <v>78960</v>
+        <v>14357</v>
       </c>
       <c r="F480" s="2">
-        <v>78208</v>
+        <v>14220</v>
       </c>
       <c r="G480" s="2">
-        <v>77456</v>
+        <v>14083</v>
       </c>
       <c r="H480" s="2">
-        <v>75952</v>
+        <v>13810</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E481" s="2">
-        <v>52500</v>
+        <v>65021</v>
       </c>
       <c r="F481" s="2">
-        <v>52000</v>
+        <v>64402</v>
       </c>
       <c r="G481" s="2">
-        <v>51500</v>
+        <v>63783</v>
       </c>
       <c r="H481" s="2">
-        <v>50500</v>
+        <v>62544</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="C482" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="C482" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D482" s="1" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E482" s="2">
-        <v>124572</v>
+        <v>191888</v>
       </c>
       <c r="F482" s="2">
-        <v>123386</v>
+        <v>190060</v>
       </c>
       <c r="G482" s="2">
-        <v>122199</v>
+        <v>188233</v>
       </c>
       <c r="H482" s="2">
-        <v>119826</v>
+        <v>184578</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E483" s="2">
-        <v>105000</v>
+        <v>414776</v>
       </c>
       <c r="F483" s="2">
-        <v>104000</v>
+        <v>410826</v>
       </c>
       <c r="G483" s="2">
-        <v>103000</v>
+        <v>406876</v>
       </c>
       <c r="H483" s="2">
-        <v>101000</v>
+        <v>398975</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="E484" s="2">
-        <v>148470</v>
+        <v>920876</v>
       </c>
       <c r="F484" s="2">
-        <v>147056</v>
+        <v>912106</v>
       </c>
       <c r="G484" s="2">
-        <v>145642</v>
+        <v>903336</v>
       </c>
       <c r="H484" s="2">
-        <v>142814</v>
+        <v>885795</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E485" s="2">
-        <v>258248</v>
+        <v>1841700</v>
       </c>
       <c r="F485" s="2">
-        <v>255788</v>
+        <v>1824160</v>
       </c>
       <c r="G485" s="2">
-        <v>253329</v>
+        <v>1806620</v>
       </c>
       <c r="H485" s="2">
-        <v>248410</v>
+        <v>1771540</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E486" s="2">
-        <v>210000</v>
+        <v>4675522</v>
       </c>
       <c r="F486" s="2">
-        <v>208000</v>
+        <v>4630993</v>
       </c>
       <c r="G486" s="2">
-        <v>206000</v>
+        <v>4586464</v>
       </c>
       <c r="H486" s="2">
-        <v>202000</v>
+        <v>4497407</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="E487" s="2">
-        <v>423176</v>
+        <v>14606</v>
       </c>
       <c r="F487" s="2">
-        <v>419146</v>
+        <v>14466</v>
       </c>
       <c r="G487" s="2">
-        <v>415116</v>
+        <v>14327</v>
       </c>
       <c r="H487" s="2">
-        <v>407055</v>
+        <v>14049</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="E488" s="2">
-        <v>315000</v>
+        <v>48799</v>
       </c>
       <c r="F488" s="2">
-        <v>312000</v>
+        <v>48334</v>
       </c>
       <c r="G488" s="2">
-        <v>309000</v>
+        <v>47869</v>
       </c>
       <c r="H488" s="2">
-        <v>303000</v>
+        <v>46940</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="E489" s="2">
-        <v>714026</v>
+        <v>55598</v>
       </c>
       <c r="F489" s="2">
-        <v>707226</v>
+        <v>55068</v>
       </c>
       <c r="G489" s="2">
-        <v>700426</v>
+        <v>54539</v>
       </c>
       <c r="H489" s="2">
-        <v>686825</v>
+        <v>53480</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="E490" s="2">
-        <v>525000</v>
+        <v>54367</v>
       </c>
       <c r="F490" s="2">
-        <v>520000</v>
+        <v>53849</v>
       </c>
       <c r="G490" s="2">
-        <v>515000</v>
+        <v>53331</v>
       </c>
       <c r="H490" s="2">
-        <v>505000</v>
+        <v>52296</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="E491" s="2">
-        <v>1417526</v>
+        <v>54731</v>
       </c>
       <c r="F491" s="2">
-        <v>1404026</v>
+        <v>54210</v>
       </c>
       <c r="G491" s="2">
-        <v>1390526</v>
+        <v>53689</v>
       </c>
       <c r="H491" s="2">
-        <v>1363525</v>
+        <v>52646</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="E492" s="2">
-        <v>1254776</v>
+        <v>88200</v>
       </c>
       <c r="F492" s="2">
-        <v>1242826</v>
+        <v>87360</v>
       </c>
       <c r="G492" s="2">
-        <v>1230876</v>
+        <v>86520</v>
       </c>
       <c r="H492" s="2">
-        <v>1206975</v>
+        <v>84840</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="E493" s="2">
-        <v>1050000</v>
+        <v>121018</v>
       </c>
       <c r="F493" s="2">
-        <v>1040000</v>
+        <v>119865</v>
       </c>
       <c r="G493" s="2">
-        <v>1030000</v>
+        <v>118713</v>
       </c>
       <c r="H493" s="2">
-        <v>1010000</v>
+        <v>116408</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E494" s="2">
-        <v>10985</v>
+        <v>145976</v>
       </c>
       <c r="F494" s="2">
-        <v>10880</v>
+        <v>144586</v>
       </c>
       <c r="G494" s="2">
-        <v>10776</v>
+        <v>143196</v>
       </c>
       <c r="H494" s="2">
-        <v>10567</v>
+        <v>140415</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="E495" s="2">
-        <v>59032</v>
+        <v>164168</v>
       </c>
       <c r="F495" s="2">
-        <v>58470</v>
+        <v>162604</v>
       </c>
       <c r="G495" s="2">
-        <v>57908</v>
+        <v>161041</v>
       </c>
       <c r="H495" s="2">
-        <v>56783</v>
+        <v>157914</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E496" s="2">
-        <v>178441</v>
+        <v>203973</v>
       </c>
       <c r="F496" s="2">
-        <v>176742</v>
+        <v>202030</v>
       </c>
       <c r="G496" s="2">
-        <v>175042</v>
+        <v>200088</v>
       </c>
       <c r="H496" s="2">
-        <v>171643</v>
+        <v>196203</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E497" s="2">
-        <v>390132</v>
+        <v>217811</v>
       </c>
       <c r="F497" s="2">
-        <v>386416</v>
+        <v>215737</v>
       </c>
       <c r="G497" s="2">
-        <v>382701</v>
+        <v>213662</v>
       </c>
       <c r="H497" s="2">
-        <v>375270</v>
+        <v>209513</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E498" s="2">
-        <v>633914</v>
+        <v>218437</v>
       </c>
       <c r="F498" s="2">
-        <v>627877</v>
+        <v>216356</v>
       </c>
       <c r="G498" s="2">
-        <v>621840</v>
+        <v>214276</v>
       </c>
       <c r="H498" s="2">
-        <v>609765</v>
+        <v>210115</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E499" s="2">
-        <v>1299580</v>
+        <v>272738</v>
       </c>
       <c r="F499" s="2">
-        <v>1287203</v>
+        <v>270140</v>
       </c>
       <c r="G499" s="2">
-        <v>1274826</v>
+        <v>267543</v>
       </c>
       <c r="H499" s="2">
-        <v>1250072</v>
+        <v>262348</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="E500" s="2">
-        <v>1949756</v>
+        <v>350306</v>
       </c>
       <c r="F500" s="2">
-        <v>1931186</v>
+        <v>346970</v>
       </c>
       <c r="G500" s="2">
-        <v>1912617</v>
+        <v>343634</v>
       </c>
       <c r="H500" s="2">
-        <v>1875479</v>
+        <v>336961</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="E501" s="2">
-        <v>2337761</v>
+        <v>382360</v>
       </c>
       <c r="F501" s="2">
-        <v>2315497</v>
+        <v>378718</v>
       </c>
       <c r="G501" s="2">
-        <v>2293232</v>
+        <v>375077</v>
       </c>
       <c r="H501" s="2">
-        <v>2248703</v>
+        <v>367794</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E502" s="2">
-        <v>3506641</v>
+        <v>546908</v>
       </c>
       <c r="F502" s="2">
-        <v>3473244</v>
+        <v>541700</v>
       </c>
       <c r="G502" s="2">
-        <v>3439848</v>
+        <v>536491</v>
       </c>
       <c r="H502" s="2">
-        <v>3373055</v>
+        <v>526074</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="E503" s="2">
-        <v>4675522</v>
+        <v>729251</v>
       </c>
       <c r="F503" s="2">
-        <v>4630993</v>
+        <v>722306</v>
       </c>
       <c r="G503" s="2">
-        <v>4586464</v>
+        <v>715361</v>
       </c>
       <c r="H503" s="2">
-        <v>4497407</v>
+        <v>701470</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>974</v>
+        <v>943</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="E504" s="2">
-        <v>14606</v>
+        <v>1092821</v>
       </c>
       <c r="F504" s="2">
-        <v>14466</v>
+        <v>1082413</v>
       </c>
       <c r="G504" s="2">
-        <v>14327</v>
+        <v>1072005</v>
       </c>
       <c r="H504" s="2">
-        <v>14049</v>
+        <v>1051190</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>977</v>
+        <v>980</v>
+      </c>
+      <c r="D505" s="1">
+        <v>40.0</v>
       </c>
       <c r="E505" s="2">
-        <v>48799</v>
+        <v>41284</v>
       </c>
       <c r="F505" s="2">
-        <v>48334</v>
+        <v>40891</v>
       </c>
       <c r="G505" s="2">
-        <v>47869</v>
+        <v>40498</v>
       </c>
       <c r="H505" s="2">
-        <v>46940</v>
+        <v>39711</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>979</v>
+        <v>980</v>
+      </c>
+      <c r="D506" s="1">
+        <v>60.0</v>
       </c>
       <c r="E506" s="2">
-        <v>55598</v>
+        <v>61990</v>
       </c>
       <c r="F506" s="2">
-        <v>55068</v>
+        <v>61400</v>
       </c>
       <c r="G506" s="2">
-        <v>54539</v>
+        <v>60809</v>
       </c>
       <c r="H506" s="2">
-        <v>53480</v>
+        <v>59628</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C507" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="C507" s="1" t="s">
-[...3 lines deleted...]
-        <v>981</v>
+      <c r="D507" s="1">
+        <v>200.0</v>
       </c>
       <c r="E507" s="2">
-        <v>54367</v>
+        <v>202886</v>
       </c>
       <c r="F507" s="2">
-        <v>53849</v>
+        <v>200954</v>
       </c>
       <c r="G507" s="2">
-        <v>53331</v>
+        <v>199022</v>
       </c>
       <c r="H507" s="2">
-        <v>52296</v>
+        <v>195157</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>983</v>
+        <v>645</v>
       </c>
       <c r="E508" s="2">
-        <v>54731</v>
+        <v>1037426</v>
       </c>
       <c r="F508" s="2">
-        <v>54210</v>
+        <v>1027546</v>
       </c>
       <c r="G508" s="2">
-        <v>53689</v>
+        <v>1017666</v>
       </c>
       <c r="H508" s="2">
-        <v>52646</v>
+        <v>997905</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>984</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>985</v>
+        <v>980</v>
+      </c>
+      <c r="D509" s="1">
+        <v>500.0</v>
       </c>
       <c r="E509" s="2">
-        <v>88200</v>
+        <v>518726</v>
       </c>
       <c r="F509" s="2">
-        <v>87360</v>
+        <v>513786</v>
       </c>
       <c r="G509" s="2">
-        <v>86520</v>
+        <v>508846</v>
       </c>
       <c r="H509" s="2">
-        <v>84840</v>
+        <v>498965</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>987</v>
+        <v>980</v>
+      </c>
+      <c r="D510" s="1">
+        <v>400.0</v>
       </c>
       <c r="E510" s="2">
-        <v>121018</v>
+        <v>415826</v>
       </c>
       <c r="F510" s="2">
-        <v>119865</v>
+        <v>411866</v>
       </c>
       <c r="G510" s="2">
-        <v>118713</v>
+        <v>407906</v>
       </c>
       <c r="H510" s="2">
-        <v>116408</v>
+        <v>399985</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>980</v>
+      </c>
+      <c r="D511" s="1">
+        <v>300.0</v>
       </c>
       <c r="E511" s="2">
-        <v>145976</v>
+        <v>304274</v>
       </c>
       <c r="F511" s="2">
-        <v>144586</v>
+        <v>301376</v>
       </c>
       <c r="G511" s="2">
-        <v>143196</v>
+        <v>298479</v>
       </c>
       <c r="H511" s="2">
-        <v>140415</v>
+        <v>292683</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>991</v>
+        <v>980</v>
+      </c>
+      <c r="D512" s="1">
+        <v>70.0</v>
       </c>
       <c r="E512" s="2">
-        <v>164168</v>
+        <v>72667</v>
       </c>
       <c r="F512" s="2">
-        <v>162604</v>
+        <v>71975</v>
       </c>
       <c r="G512" s="2">
-        <v>161041</v>
+        <v>71283</v>
       </c>
       <c r="H512" s="2">
-        <v>157914</v>
+        <v>69899</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>980</v>
+      </c>
+      <c r="D513" s="1">
+        <v>80.0</v>
       </c>
       <c r="E513" s="2">
-        <v>203973</v>
+        <v>82703</v>
       </c>
       <c r="F513" s="2">
-        <v>202030</v>
+        <v>81916</v>
       </c>
       <c r="G513" s="2">
-        <v>200088</v>
+        <v>81128</v>
       </c>
       <c r="H513" s="2">
-        <v>196203</v>
+        <v>79553</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>995</v>
+        <v>980</v>
+      </c>
+      <c r="D514" s="1">
+        <v>90.0</v>
       </c>
       <c r="E514" s="2">
-        <v>217811</v>
+        <v>93170</v>
       </c>
       <c r="F514" s="2">
-        <v>215737</v>
+        <v>92282</v>
       </c>
       <c r="G514" s="2">
-        <v>213662</v>
+        <v>91395</v>
       </c>
       <c r="H514" s="2">
-        <v>209513</v>
+        <v>89620</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>996</v>
+        <v>990</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>207</v>
+      </c>
+      <c r="D515" s="1">
+        <v>100.0</v>
       </c>
       <c r="E515" s="2">
-        <v>218437</v>
+        <v>99078</v>
       </c>
       <c r="F515" s="2">
-        <v>216356</v>
+        <v>98134</v>
       </c>
       <c r="G515" s="2">
-        <v>214276</v>
+        <v>97191</v>
       </c>
       <c r="H515" s="2">
-        <v>210115</v>
+        <v>95304</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>998</v>
+        <v>991</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>999</v>
+        <v>207</v>
+      </c>
+      <c r="D516" s="1">
+        <v>200.0</v>
       </c>
       <c r="E516" s="2">
-        <v>272738</v>
+        <v>205721</v>
       </c>
       <c r="F516" s="2">
-        <v>270140</v>
+        <v>203762</v>
       </c>
       <c r="G516" s="2">
-        <v>267543</v>
+        <v>201803</v>
       </c>
       <c r="H516" s="2">
-        <v>262348</v>
+        <v>197884</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1000</v>
+        <v>992</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>1001</v>
+        <v>207</v>
+      </c>
+      <c r="D517" s="1">
+        <v>250.0</v>
       </c>
       <c r="E517" s="2">
-        <v>350306</v>
+        <v>258570</v>
       </c>
       <c r="F517" s="2">
-        <v>346970</v>
+        <v>256107</v>
       </c>
       <c r="G517" s="2">
-        <v>343634</v>
+        <v>253645</v>
       </c>
       <c r="H517" s="2">
-        <v>336961</v>
+        <v>248720</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>207</v>
+      </c>
+      <c r="D518" s="1">
+        <v>300.0</v>
       </c>
       <c r="E518" s="2">
-        <v>382360</v>
+        <v>307062</v>
       </c>
       <c r="F518" s="2">
-        <v>378718</v>
+        <v>304138</v>
       </c>
       <c r="G518" s="2">
-        <v>375077</v>
+        <v>301213</v>
       </c>
       <c r="H518" s="2">
-        <v>367794</v>
+        <v>295364</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>207</v>
+      </c>
+      <c r="D519" s="1">
+        <v>400.0</v>
       </c>
       <c r="E519" s="2">
-        <v>546908</v>
+        <v>408567</v>
       </c>
       <c r="F519" s="2">
-        <v>541700</v>
+        <v>404675</v>
       </c>
       <c r="G519" s="2">
-        <v>536491</v>
+        <v>400784</v>
       </c>
       <c r="H519" s="2">
-        <v>526074</v>
+        <v>393002</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1006</v>
+        <v>995</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>974</v>
+        <v>207</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1007</v>
+        <v>645</v>
       </c>
       <c r="E520" s="2">
-        <v>729251</v>
+        <v>1035405</v>
       </c>
       <c r="F520" s="2">
-        <v>722306</v>
+        <v>1025544</v>
       </c>
       <c r="G520" s="2">
-        <v>715361</v>
+        <v>1015683</v>
       </c>
       <c r="H520" s="2">
-        <v>701470</v>
+        <v>995961</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1008</v>
+        <v>996</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>1009</v>
+        <v>207</v>
+      </c>
+      <c r="D521" s="1">
+        <v>340.0</v>
       </c>
       <c r="E521" s="2">
-        <v>1092821</v>
+        <v>352328</v>
       </c>
       <c r="F521" s="2">
-        <v>1082413</v>
+        <v>348972</v>
       </c>
       <c r="G521" s="2">
-        <v>1072005</v>
+        <v>345617</v>
       </c>
       <c r="H521" s="2">
-        <v>1051190</v>
+        <v>338906</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1010</v>
+        <v>997</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1011</v>
+        <v>207</v>
       </c>
       <c r="D522" s="1">
-        <v>40.0</v>
+        <v>500.0</v>
       </c>
       <c r="E522" s="2">
-        <v>41197</v>
+        <v>502543</v>
       </c>
       <c r="F522" s="2">
-        <v>40804</v>
+        <v>497756</v>
       </c>
       <c r="G522" s="2">
-        <v>40412</v>
+        <v>492970</v>
       </c>
       <c r="H522" s="2">
-        <v>39627</v>
+        <v>483398</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1012</v>
+        <v>998</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1011</v>
+        <v>207</v>
       </c>
       <c r="D523" s="1">
-        <v>60.0</v>
+        <v>175.0</v>
       </c>
       <c r="E523" s="2">
-        <v>61997</v>
+        <v>179891</v>
       </c>
       <c r="F523" s="2">
-        <v>61407</v>
+        <v>178178</v>
       </c>
       <c r="G523" s="2">
-        <v>60816</v>
+        <v>176465</v>
       </c>
       <c r="H523" s="2">
-        <v>59635</v>
+        <v>173038</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1013</v>
+        <v>999</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1011</v>
+        <v>207</v>
       </c>
       <c r="D524" s="1">
-        <v>200.0</v>
+        <v>12.0</v>
       </c>
       <c r="E524" s="2">
-        <v>202886</v>
+        <v>13342</v>
       </c>
       <c r="F524" s="2">
-        <v>200954</v>
+        <v>13215</v>
       </c>
       <c r="G524" s="2">
-        <v>199022</v>
+        <v>13088</v>
       </c>
       <c r="H524" s="2">
-        <v>195157</v>
+        <v>12834</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1014</v>
+        <v>1000</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1011</v>
+        <v>10</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>660</v>
+        <v>645</v>
       </c>
       <c r="E525" s="2">
-        <v>1037426</v>
+        <v>1043396</v>
       </c>
       <c r="F525" s="2">
-        <v>1027546</v>
+        <v>1033458</v>
       </c>
       <c r="G525" s="2">
-        <v>1017666</v>
+        <v>1023521</v>
       </c>
       <c r="H525" s="2">
-        <v>997905</v>
+        <v>1003647</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1015</v>
+        <v>1001</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1011</v>
+        <v>10</v>
       </c>
       <c r="D526" s="1">
-        <v>500.0</v>
+        <v>300.0</v>
       </c>
       <c r="E526" s="2">
-        <v>518726</v>
+        <v>312958</v>
       </c>
       <c r="F526" s="2">
-        <v>513786</v>
+        <v>309977</v>
       </c>
       <c r="G526" s="2">
-        <v>508846</v>
+        <v>306997</v>
       </c>
       <c r="H526" s="2">
-        <v>498965</v>
+        <v>301036</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1016</v>
+        <v>1002</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1011</v>
+        <v>10</v>
       </c>
       <c r="D527" s="1">
-        <v>400.0</v>
+        <v>200.0</v>
       </c>
       <c r="E527" s="2">
-        <v>415826</v>
+        <v>208661</v>
       </c>
       <c r="F527" s="2">
-        <v>411866</v>
+        <v>206674</v>
       </c>
       <c r="G527" s="2">
-        <v>407906</v>
+        <v>204687</v>
       </c>
       <c r="H527" s="2">
-        <v>399985</v>
+        <v>200712</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1017</v>
+        <v>1003</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1011</v>
+        <v>10</v>
       </c>
       <c r="D528" s="1">
-        <v>300.0</v>
+        <v>100.0</v>
       </c>
       <c r="E528" s="2">
-        <v>304311</v>
+        <v>102323</v>
       </c>
       <c r="F528" s="2">
-        <v>301413</v>
+        <v>101348</v>
       </c>
       <c r="G528" s="2">
-        <v>298515</v>
+        <v>100374</v>
       </c>
       <c r="H528" s="2">
-        <v>292718</v>
+        <v>98425</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1018</v>
+        <v>1004</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1011</v>
+        <v>10</v>
       </c>
       <c r="D529" s="1">
-        <v>70.0</v>
+        <v>20.0</v>
       </c>
       <c r="E529" s="2">
-        <v>72765</v>
+        <v>21557</v>
       </c>
       <c r="F529" s="2">
-        <v>72072</v>
+        <v>21351</v>
       </c>
       <c r="G529" s="2">
-        <v>71379</v>
+        <v>21146</v>
       </c>
       <c r="H529" s="2">
-        <v>69993</v>
+        <v>20735</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1019</v>
+        <v>1005</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>80.0</v>
+        <v>1006</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>645</v>
       </c>
       <c r="E530" s="2">
-        <v>82735</v>
+        <v>1031231</v>
       </c>
       <c r="F530" s="2">
-        <v>81947</v>
+        <v>1021410</v>
       </c>
       <c r="G530" s="2">
-        <v>81159</v>
+        <v>1011589</v>
       </c>
       <c r="H530" s="2">
-        <v>79583</v>
+        <v>991946</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1011</v>
+        <v>1006</v>
       </c>
       <c r="D531" s="1">
-        <v>90.0</v>
+        <v>900.0</v>
       </c>
       <c r="E531" s="2">
-        <v>93179</v>
+        <v>935051</v>
       </c>
       <c r="F531" s="2">
-        <v>92292</v>
+        <v>926146</v>
       </c>
       <c r="G531" s="2">
-        <v>91404</v>
+        <v>917241</v>
       </c>
       <c r="H531" s="2">
-        <v>89629</v>
+        <v>899430</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D532" s="1">
-        <v>100.0</v>
+        <v>800.0</v>
       </c>
       <c r="E532" s="2">
-        <v>98411</v>
+        <v>836666</v>
       </c>
       <c r="F532" s="2">
-        <v>97474</v>
+        <v>828698</v>
       </c>
       <c r="G532" s="2">
-        <v>96537</v>
+        <v>820730</v>
       </c>
       <c r="H532" s="2">
-        <v>94662</v>
+        <v>804793</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1022</v>
+        <v>1009</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D533" s="1">
-        <v>200.0</v>
+        <v>700.0</v>
       </c>
       <c r="E533" s="2">
-        <v>200139</v>
+        <v>724001</v>
       </c>
       <c r="F533" s="2">
-        <v>198233</v>
+        <v>717106</v>
       </c>
       <c r="G533" s="2">
-        <v>196327</v>
+        <v>710211</v>
       </c>
       <c r="H533" s="2">
-        <v>192515</v>
+        <v>696420</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1023</v>
+        <v>1010</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D534" s="1">
-        <v>250.0</v>
+        <v>600.0</v>
       </c>
       <c r="E534" s="2">
-        <v>258570</v>
+        <v>627506</v>
       </c>
       <c r="F534" s="2">
-        <v>256107</v>
+        <v>621530</v>
       </c>
       <c r="G534" s="2">
-        <v>253645</v>
+        <v>615554</v>
       </c>
       <c r="H534" s="2">
-        <v>248720</v>
+        <v>603601</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1024</v>
+        <v>1011</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D535" s="1">
-        <v>300.0</v>
+        <v>25.0</v>
       </c>
       <c r="E535" s="2">
-        <v>307062</v>
+        <v>24581</v>
       </c>
       <c r="F535" s="2">
-        <v>304138</v>
+        <v>24346</v>
       </c>
       <c r="G535" s="2">
-        <v>301213</v>
+        <v>24112</v>
       </c>
       <c r="H535" s="2">
-        <v>295364</v>
+        <v>23644</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D536" s="1">
-        <v>400.0</v>
+        <v>500.0</v>
       </c>
       <c r="E536" s="2">
-        <v>408567</v>
+        <v>511849</v>
       </c>
       <c r="F536" s="2">
-        <v>404675</v>
+        <v>506974</v>
       </c>
       <c r="G536" s="2">
-        <v>400784</v>
+        <v>502099</v>
       </c>
       <c r="H536" s="2">
-        <v>393002</v>
+        <v>492350</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1026</v>
+        <v>1013</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>1006</v>
+      </c>
+      <c r="D537" s="1">
+        <v>400.0</v>
       </c>
       <c r="E537" s="2">
-        <v>1035405</v>
+        <v>407959</v>
       </c>
       <c r="F537" s="2">
-        <v>1025544</v>
+        <v>404073</v>
       </c>
       <c r="G537" s="2">
-        <v>1015683</v>
+        <v>400188</v>
       </c>
       <c r="H537" s="2">
-        <v>995961</v>
+        <v>392417</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1027</v>
+        <v>1014</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D538" s="1">
-        <v>340.0</v>
+        <v>300.0</v>
       </c>
       <c r="E538" s="2">
-        <v>348794</v>
+        <v>305440</v>
       </c>
       <c r="F538" s="2">
-        <v>345472</v>
+        <v>302531</v>
       </c>
       <c r="G538" s="2">
-        <v>342151</v>
+        <v>299622</v>
       </c>
       <c r="H538" s="2">
-        <v>335507</v>
+        <v>293804</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1028</v>
+        <v>1015</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D539" s="1">
-        <v>500.0</v>
+        <v>200.0</v>
       </c>
       <c r="E539" s="2">
-        <v>499979</v>
+        <v>207034</v>
       </c>
       <c r="F539" s="2">
-        <v>495217</v>
+        <v>205062</v>
       </c>
       <c r="G539" s="2">
-        <v>490455</v>
+        <v>203090</v>
       </c>
       <c r="H539" s="2">
-        <v>480932</v>
+        <v>199147</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1029</v>
+        <v>1016</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D540" s="1">
-        <v>175.0</v>
+        <v>150.0</v>
       </c>
       <c r="E540" s="2">
-        <v>179891</v>
+        <v>156949</v>
       </c>
       <c r="F540" s="2">
-        <v>178178</v>
+        <v>155454</v>
       </c>
       <c r="G540" s="2">
-        <v>176465</v>
+        <v>153959</v>
       </c>
       <c r="H540" s="2">
-        <v>173038</v>
+        <v>150970</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1030</v>
+        <v>1017</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>207</v>
+        <v>1006</v>
       </c>
       <c r="D541" s="1">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
       <c r="E541" s="2">
-        <v>13342</v>
+        <v>5061</v>
       </c>
       <c r="F541" s="2">
-        <v>13215</v>
+        <v>5013</v>
       </c>
       <c r="G541" s="2">
-        <v>13088</v>
+        <v>4965</v>
       </c>
       <c r="H541" s="2">
-        <v>12834</v>
+        <v>4868</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1031</v>
+        <v>1018</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>1006</v>
+      </c>
+      <c r="D542" s="1">
+        <v>100.0</v>
       </c>
       <c r="E542" s="2">
-        <v>1043396</v>
+        <v>99934</v>
       </c>
       <c r="F542" s="2">
-        <v>1033458</v>
+        <v>98982</v>
       </c>
       <c r="G542" s="2">
-        <v>1023521</v>
+        <v>98030</v>
       </c>
       <c r="H542" s="2">
-        <v>1003647</v>
+        <v>96127</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1032</v>
+        <v>1019</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>10</v>
+        <v>1006</v>
       </c>
       <c r="D543" s="1">
-        <v>500.0</v>
+        <v>50.0</v>
       </c>
       <c r="E543" s="2">
-        <v>519183</v>
+        <v>49849</v>
       </c>
       <c r="F543" s="2">
-        <v>514238</v>
+        <v>49374</v>
       </c>
       <c r="G543" s="2">
-        <v>509294</v>
+        <v>48899</v>
       </c>
       <c r="H543" s="2">
-        <v>499405</v>
+        <v>47950</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1033</v>
+        <v>1020</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>10</v>
+        <v>1006</v>
       </c>
       <c r="D544" s="1">
-        <v>300.0</v>
+        <v>75.0</v>
       </c>
       <c r="E544" s="2">
-        <v>312958</v>
+        <v>76649</v>
       </c>
       <c r="F544" s="2">
-        <v>309977</v>
+        <v>75919</v>
       </c>
       <c r="G544" s="2">
-        <v>306997</v>
+        <v>75189</v>
       </c>
       <c r="H544" s="2">
-        <v>301036</v>
+        <v>73729</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1034</v>
+        <v>1021</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>1022</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1023</v>
       </c>
       <c r="E545" s="2">
-        <v>208661</v>
+        <v>49534</v>
       </c>
       <c r="F545" s="2">
-        <v>206674</v>
+        <v>49062</v>
       </c>
       <c r="G545" s="2">
-        <v>204687</v>
+        <v>48590</v>
       </c>
       <c r="H545" s="2">
-        <v>200712</v>
+        <v>47647</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1035</v>
+        <v>1024</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>1022</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1025</v>
       </c>
       <c r="E546" s="2">
-        <v>102323</v>
+        <v>76280</v>
       </c>
       <c r="F546" s="2">
-        <v>101348</v>
+        <v>75554</v>
       </c>
       <c r="G546" s="2">
-        <v>100374</v>
+        <v>74827</v>
       </c>
       <c r="H546" s="2">
-        <v>98425</v>
+        <v>73374</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1036</v>
+        <v>1026</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>1022</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1027</v>
       </c>
       <c r="E547" s="2">
-        <v>51004</v>
+        <v>103974</v>
       </c>
       <c r="F547" s="2">
-        <v>50518</v>
+        <v>102984</v>
       </c>
       <c r="G547" s="2">
-        <v>50032</v>
+        <v>101994</v>
       </c>
       <c r="H547" s="2">
-        <v>49061</v>
+        <v>100013</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1037</v>
+        <v>1028</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>1022</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1029</v>
       </c>
       <c r="E548" s="2">
-        <v>21495</v>
+        <v>154559</v>
       </c>
       <c r="F548" s="2">
-        <v>21290</v>
+        <v>153087</v>
       </c>
       <c r="G548" s="2">
-        <v>21085</v>
+        <v>151615</v>
       </c>
       <c r="H548" s="2">
-        <v>20676</v>
+        <v>148671</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1039</v>
+        <v>1022</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>660</v>
+        <v>1031</v>
       </c>
       <c r="E549" s="2">
-        <v>1031231</v>
+        <v>198766</v>
       </c>
       <c r="F549" s="2">
-        <v>1021410</v>
+        <v>196873</v>
       </c>
       <c r="G549" s="2">
-        <v>1011589</v>
+        <v>194980</v>
       </c>
       <c r="H549" s="2">
-        <v>991946</v>
+        <v>191194</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>1022</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1033</v>
       </c>
       <c r="E550" s="2">
-        <v>935051</v>
+        <v>409159</v>
       </c>
       <c r="F550" s="2">
-        <v>926146</v>
+        <v>405262</v>
       </c>
       <c r="G550" s="2">
-        <v>917241</v>
+        <v>401365</v>
       </c>
       <c r="H550" s="2">
-        <v>899430</v>
+        <v>393572</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>1022</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1035</v>
       </c>
       <c r="E551" s="2">
-        <v>839606</v>
+        <v>492453</v>
       </c>
       <c r="F551" s="2">
-        <v>831610</v>
+        <v>487763</v>
       </c>
       <c r="G551" s="2">
-        <v>823614</v>
+        <v>483073</v>
       </c>
       <c r="H551" s="2">
-        <v>807621</v>
+        <v>473693</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>700.0</v>
+        <v>1022</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1037</v>
       </c>
       <c r="E552" s="2">
-        <v>724001</v>
+        <v>1039500</v>
       </c>
       <c r="F552" s="2">
-        <v>717106</v>
+        <v>1029600</v>
       </c>
       <c r="G552" s="2">
-        <v>710211</v>
+        <v>1019700</v>
       </c>
       <c r="H552" s="2">
-        <v>696420</v>
+        <v>999900</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D553" s="1">
-        <v>600.0</v>
+        <v>10.0</v>
       </c>
       <c r="E553" s="2">
-        <v>629711</v>
+        <v>9875</v>
       </c>
       <c r="F553" s="2">
-        <v>623714</v>
+        <v>9781</v>
       </c>
       <c r="G553" s="2">
-        <v>617717</v>
+        <v>9687</v>
       </c>
       <c r="H553" s="2">
-        <v>605722</v>
+        <v>9499</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D554" s="1">
-        <v>25.0</v>
+        <v>15.0</v>
       </c>
       <c r="E554" s="2">
-        <v>24581</v>
+        <v>15692</v>
       </c>
       <c r="F554" s="2">
-        <v>24346</v>
+        <v>15543</v>
       </c>
       <c r="G554" s="2">
-        <v>24112</v>
+        <v>15393</v>
       </c>
       <c r="H554" s="2">
-        <v>23644</v>
+        <v>15094</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D555" s="1">
-        <v>500.0</v>
+        <v>25.0</v>
       </c>
       <c r="E555" s="2">
-        <v>511849</v>
+        <v>25515</v>
       </c>
       <c r="F555" s="2">
-        <v>506974</v>
+        <v>25272</v>
       </c>
       <c r="G555" s="2">
-        <v>502099</v>
+        <v>25029</v>
       </c>
       <c r="H555" s="2">
-        <v>492350</v>
+        <v>24543</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D556" s="1">
-        <v>400.0</v>
+        <v>30.0</v>
       </c>
       <c r="E556" s="2">
-        <v>407959</v>
+        <v>31337</v>
       </c>
       <c r="F556" s="2">
-        <v>404073</v>
+        <v>31039</v>
       </c>
       <c r="G556" s="2">
-        <v>400188</v>
+        <v>30740</v>
       </c>
       <c r="H556" s="2">
-        <v>392417</v>
+        <v>30143</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D557" s="1">
-        <v>300.0</v>
+        <v>40.0</v>
       </c>
       <c r="E557" s="2">
-        <v>305440</v>
+        <v>41942</v>
       </c>
       <c r="F557" s="2">
-        <v>302531</v>
+        <v>41543</v>
       </c>
       <c r="G557" s="2">
-        <v>299622</v>
+        <v>41143</v>
       </c>
       <c r="H557" s="2">
-        <v>293804</v>
+        <v>40344</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D558" s="1">
-        <v>200.0</v>
+        <v>50.0</v>
       </c>
       <c r="E558" s="2">
-        <v>207034</v>
+        <v>51707</v>
       </c>
       <c r="F558" s="2">
-        <v>205062</v>
+        <v>51215</v>
       </c>
       <c r="G558" s="2">
-        <v>203090</v>
+        <v>50722</v>
       </c>
       <c r="H558" s="2">
-        <v>199147</v>
+        <v>49737</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D559" s="1">
-        <v>150.0</v>
+        <v>60.0</v>
       </c>
       <c r="E559" s="2">
-        <v>155033</v>
+        <v>62711</v>
       </c>
       <c r="F559" s="2">
-        <v>153556</v>
+        <v>62114</v>
       </c>
       <c r="G559" s="2">
-        <v>152080</v>
+        <v>61517</v>
       </c>
       <c r="H559" s="2">
-        <v>149127</v>
+        <v>60322</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D560" s="1">
-        <v>5.0</v>
+        <v>70.0</v>
       </c>
       <c r="E560" s="2">
-        <v>5061</v>
+        <v>73398</v>
       </c>
       <c r="F560" s="2">
-        <v>5013</v>
+        <v>72699</v>
       </c>
       <c r="G560" s="2">
-        <v>4965</v>
+        <v>72000</v>
       </c>
       <c r="H560" s="2">
-        <v>4868</v>
+        <v>70602</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D561" s="1">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="E561" s="2">
-        <v>100774</v>
+        <v>83848</v>
       </c>
       <c r="F561" s="2">
-        <v>99814</v>
+        <v>83049</v>
       </c>
       <c r="G561" s="2">
-        <v>98854</v>
+        <v>82251</v>
       </c>
       <c r="H561" s="2">
-        <v>96935</v>
+        <v>80654</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D562" s="1">
-        <v>50.0</v>
+        <v>90.0</v>
       </c>
       <c r="E562" s="2">
-        <v>49849</v>
+        <v>94306</v>
       </c>
       <c r="F562" s="2">
-        <v>49374</v>
+        <v>93408</v>
       </c>
       <c r="G562" s="2">
-        <v>48899</v>
+        <v>92509</v>
       </c>
       <c r="H562" s="2">
-        <v>47950</v>
+        <v>90713</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D563" s="1">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
       <c r="E563" s="2">
-        <v>76649</v>
+        <v>103383</v>
       </c>
       <c r="F563" s="2">
-        <v>75919</v>
+        <v>102398</v>
       </c>
       <c r="G563" s="2">
-        <v>75189</v>
+        <v>101414</v>
       </c>
       <c r="H563" s="2">
-        <v>73729</v>
+        <v>99445</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1039</v>
+        <v>204</v>
       </c>
       <c r="D564" s="1">
-        <v>20.0</v>
+        <v>150.0</v>
       </c>
       <c r="E564" s="2">
-        <v>20727</v>
+        <v>157369</v>
       </c>
       <c r="F564" s="2">
-        <v>20530</v>
+        <v>155870</v>
       </c>
       <c r="G564" s="2">
-        <v>20332</v>
+        <v>154371</v>
       </c>
       <c r="H564" s="2">
-        <v>19937</v>
+        <v>151374</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>204</v>
+      </c>
+      <c r="D565" s="1">
+        <v>200.0</v>
       </c>
       <c r="E565" s="2">
-        <v>49534</v>
+        <v>209764</v>
       </c>
       <c r="F565" s="2">
-        <v>49062</v>
+        <v>207766</v>
       </c>
       <c r="G565" s="2">
-        <v>48590</v>
+        <v>205768</v>
       </c>
       <c r="H565" s="2">
-        <v>47647</v>
+        <v>201773</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1059</v>
+        <v>204</v>
+      </c>
+      <c r="D566" s="1">
+        <v>300.0</v>
       </c>
       <c r="E566" s="2">
-        <v>76280</v>
+        <v>313819</v>
       </c>
       <c r="F566" s="2">
-        <v>75554</v>
+        <v>310830</v>
       </c>
       <c r="G566" s="2">
-        <v>74827</v>
+        <v>307841</v>
       </c>
       <c r="H566" s="2">
-        <v>73374</v>
+        <v>301864</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1061</v>
+        <v>204</v>
+      </c>
+      <c r="D567" s="1">
+        <v>500.0</v>
       </c>
       <c r="E567" s="2">
-        <v>99104</v>
+        <v>521635</v>
       </c>
       <c r="F567" s="2">
-        <v>98160</v>
+        <v>516667</v>
       </c>
       <c r="G567" s="2">
-        <v>97217</v>
+        <v>511699</v>
       </c>
       <c r="H567" s="2">
-        <v>95329</v>
+        <v>501763</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1062</v>
+        <v>1053</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>1056</v>
+        <v>204</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1063</v>
+        <v>645</v>
       </c>
       <c r="E568" s="2">
-        <v>154559</v>
+        <v>1048845</v>
       </c>
       <c r="F568" s="2">
-        <v>153087</v>
+        <v>1038856</v>
       </c>
       <c r="G568" s="2">
-        <v>151615</v>
+        <v>1028867</v>
       </c>
       <c r="H568" s="2">
-        <v>148671</v>
+        <v>1008889</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1064</v>
+        <v>1054</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1065</v>
+        <v>1055</v>
+      </c>
+      <c r="D569" s="1">
+        <v>5.0</v>
       </c>
       <c r="E569" s="2">
-        <v>199274</v>
+        <v>5303</v>
       </c>
       <c r="F569" s="2">
-        <v>197376</v>
+        <v>5252</v>
       </c>
       <c r="G569" s="2">
-        <v>195479</v>
+        <v>5202</v>
       </c>
       <c r="H569" s="2">
-        <v>191683</v>
+        <v>5101</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1066</v>
+        <v>1056</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1067</v>
+        <v>1055</v>
+      </c>
+      <c r="D570" s="1">
+        <v>10.0</v>
       </c>
       <c r="E570" s="2">
-        <v>304946</v>
+        <v>10500</v>
       </c>
       <c r="F570" s="2">
-        <v>302042</v>
+        <v>10400</v>
       </c>
       <c r="G570" s="2">
-        <v>299138</v>
+        <v>10300</v>
       </c>
       <c r="H570" s="2">
-        <v>293329</v>
+        <v>10100</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1068</v>
+        <v>1057</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>1055</v>
+      </c>
+      <c r="D571" s="1">
+        <v>15.0</v>
       </c>
       <c r="E571" s="2">
-        <v>408335</v>
+        <v>15750</v>
       </c>
       <c r="F571" s="2">
-        <v>404446</v>
+        <v>15600</v>
       </c>
       <c r="G571" s="2">
-        <v>400557</v>
+        <v>15450</v>
       </c>
       <c r="H571" s="2">
-        <v>392779</v>
+        <v>15150</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>1071</v>
+        <v>645</v>
       </c>
       <c r="E572" s="2">
-        <v>500246</v>
+        <v>1050053</v>
       </c>
       <c r="F572" s="2">
-        <v>495482</v>
+        <v>1040052</v>
       </c>
       <c r="G572" s="2">
-        <v>490718</v>
+        <v>1030052</v>
       </c>
       <c r="H572" s="2">
-        <v>481189</v>
+        <v>1010051</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1072</v>
+        <v>1059</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1073</v>
+        <v>1055</v>
+      </c>
+      <c r="D573" s="1">
+        <v>900.0</v>
       </c>
       <c r="E573" s="2">
-        <v>1029032</v>
+        <v>945053</v>
       </c>
       <c r="F573" s="2">
-        <v>1019231</v>
+        <v>936052</v>
       </c>
       <c r="G573" s="2">
-        <v>1009431</v>
+        <v>927052</v>
       </c>
       <c r="H573" s="2">
-        <v>989830</v>
+        <v>909051</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1074</v>
+        <v>1060</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D574" s="1">
-        <v>10.0</v>
+        <v>800.0</v>
       </c>
       <c r="E574" s="2">
-        <v>9970</v>
+        <v>840121</v>
       </c>
       <c r="F574" s="2">
-        <v>9875</v>
+        <v>832120</v>
       </c>
       <c r="G574" s="2">
-        <v>9780</v>
+        <v>824118</v>
       </c>
       <c r="H574" s="2">
-        <v>9590</v>
+        <v>808116</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1075</v>
+        <v>1061</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D575" s="1">
-        <v>15.0</v>
+        <v>700.0</v>
       </c>
       <c r="E575" s="2">
-        <v>15692</v>
+        <v>735053</v>
       </c>
       <c r="F575" s="2">
-        <v>15543</v>
+        <v>728052</v>
       </c>
       <c r="G575" s="2">
-        <v>15393</v>
+        <v>721052</v>
       </c>
       <c r="H575" s="2">
-        <v>15094</v>
+        <v>707051</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1076</v>
+        <v>1062</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D576" s="1">
-        <v>25.0</v>
+        <v>600.0</v>
       </c>
       <c r="E576" s="2">
-        <v>25888</v>
+        <v>630053</v>
       </c>
       <c r="F576" s="2">
-        <v>25641</v>
+        <v>624052</v>
       </c>
       <c r="G576" s="2">
-        <v>25395</v>
+        <v>618052</v>
       </c>
       <c r="H576" s="2">
-        <v>24902</v>
+        <v>606051</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D577" s="1">
-        <v>30.0</v>
+        <v>400.0</v>
       </c>
       <c r="E577" s="2">
-        <v>30655</v>
+        <v>420053</v>
       </c>
       <c r="F577" s="2">
-        <v>30363</v>
+        <v>416052</v>
       </c>
       <c r="G577" s="2">
-        <v>30071</v>
+        <v>412052</v>
       </c>
       <c r="H577" s="2">
-        <v>29487</v>
+        <v>404051</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1078</v>
+        <v>1064</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D578" s="1">
-        <v>40.0</v>
+        <v>500.0</v>
       </c>
       <c r="E578" s="2">
-        <v>41801</v>
+        <v>525063</v>
       </c>
       <c r="F578" s="2">
-        <v>41402</v>
+        <v>520062</v>
       </c>
       <c r="G578" s="2">
-        <v>41004</v>
+        <v>515062</v>
       </c>
       <c r="H578" s="2">
-        <v>40208</v>
+        <v>505061</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1079</v>
+        <v>1065</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D579" s="1">
-        <v>50.0</v>
+        <v>300.0</v>
       </c>
       <c r="E579" s="2">
-        <v>50547</v>
+        <v>315656</v>
       </c>
       <c r="F579" s="2">
-        <v>50066</v>
+        <v>312650</v>
       </c>
       <c r="G579" s="2">
-        <v>49584</v>
+        <v>309644</v>
       </c>
       <c r="H579" s="2">
-        <v>48621</v>
+        <v>303631</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1080</v>
+        <v>1066</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D580" s="1">
-        <v>60.0</v>
+        <v>200.0</v>
       </c>
       <c r="E580" s="2">
-        <v>62711</v>
+        <v>210656</v>
       </c>
       <c r="F580" s="2">
-        <v>62114</v>
+        <v>208650</v>
       </c>
       <c r="G580" s="2">
-        <v>61517</v>
+        <v>206644</v>
       </c>
       <c r="H580" s="2">
-        <v>60322</v>
+        <v>202631</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1081</v>
+        <v>1067</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D581" s="1">
-        <v>70.0</v>
+        <v>20.0</v>
       </c>
       <c r="E581" s="2">
-        <v>73398</v>
+        <v>21000</v>
       </c>
       <c r="F581" s="2">
-        <v>72699</v>
+        <v>20800</v>
       </c>
       <c r="G581" s="2">
-        <v>72000</v>
+        <v>20600</v>
       </c>
       <c r="H581" s="2">
-        <v>70602</v>
+        <v>20200</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1082</v>
+        <v>1068</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D582" s="1">
-        <v>80.0</v>
+        <v>30.0</v>
       </c>
       <c r="E582" s="2">
-        <v>83612</v>
+        <v>31500</v>
       </c>
       <c r="F582" s="2">
-        <v>82815</v>
+        <v>31200</v>
       </c>
       <c r="G582" s="2">
-        <v>82019</v>
+        <v>30900</v>
       </c>
       <c r="H582" s="2">
-        <v>80426</v>
+        <v>30300</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1083</v>
+        <v>1069</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D583" s="1">
-        <v>90.0</v>
+        <v>40.0</v>
       </c>
       <c r="E583" s="2">
-        <v>94091</v>
+        <v>42000</v>
       </c>
       <c r="F583" s="2">
-        <v>93194</v>
+        <v>41600</v>
       </c>
       <c r="G583" s="2">
-        <v>92298</v>
+        <v>41200</v>
       </c>
       <c r="H583" s="2">
-        <v>90506</v>
+        <v>40400</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1084</v>
+        <v>1070</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D584" s="1">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E584" s="2">
-        <v>103383</v>
+        <v>52500</v>
       </c>
       <c r="F584" s="2">
-        <v>102398</v>
+        <v>52000</v>
       </c>
       <c r="G584" s="2">
-        <v>101414</v>
+        <v>51500</v>
       </c>
       <c r="H584" s="2">
-        <v>99445</v>
+        <v>50500</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1085</v>
+        <v>1071</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D585" s="1">
-        <v>150.0</v>
+        <v>60.0</v>
       </c>
       <c r="E585" s="2">
-        <v>157369</v>
+        <v>63000</v>
       </c>
       <c r="F585" s="2">
-        <v>155870</v>
+        <v>62400</v>
       </c>
       <c r="G585" s="2">
-        <v>154371</v>
+        <v>61800</v>
       </c>
       <c r="H585" s="2">
-        <v>151374</v>
+        <v>60600</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1086</v>
+        <v>1072</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D586" s="1">
-        <v>200.0</v>
+        <v>70.0</v>
       </c>
       <c r="E586" s="2">
-        <v>208661</v>
+        <v>73500</v>
       </c>
       <c r="F586" s="2">
-        <v>206674</v>
+        <v>72800</v>
       </c>
       <c r="G586" s="2">
-        <v>204687</v>
+        <v>72100</v>
       </c>
       <c r="H586" s="2">
-        <v>200712</v>
+        <v>70700</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1087</v>
+        <v>1073</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D587" s="1">
-        <v>300.0</v>
+        <v>80.0</v>
       </c>
       <c r="E587" s="2">
-        <v>313819</v>
+        <v>84709</v>
       </c>
       <c r="F587" s="2">
-        <v>310830</v>
+        <v>83902</v>
       </c>
       <c r="G587" s="2">
-        <v>307841</v>
+        <v>83095</v>
       </c>
       <c r="H587" s="2">
-        <v>301864</v>
+        <v>81482</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1088</v>
+        <v>1074</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>204</v>
+        <v>1055</v>
       </c>
       <c r="D588" s="1">
-        <v>500.0</v>
+        <v>90.0</v>
       </c>
       <c r="E588" s="2">
-        <v>521635</v>
+        <v>94500</v>
       </c>
       <c r="F588" s="2">
-        <v>516667</v>
+        <v>93600</v>
       </c>
       <c r="G588" s="2">
-        <v>511699</v>
+        <v>92700</v>
       </c>
       <c r="H588" s="2">
-        <v>501763</v>
+        <v>90900</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1089</v>
+        <v>1075</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>660</v>
+        <v>645</v>
       </c>
       <c r="E589" s="2">
-        <v>1045244</v>
+        <v>1050047</v>
       </c>
       <c r="F589" s="2">
-        <v>1035289</v>
+        <v>1040047</v>
       </c>
       <c r="G589" s="2">
-        <v>1025334</v>
+        <v>1030046</v>
       </c>
       <c r="H589" s="2">
-        <v>1005425</v>
+        <v>1010045</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1090</v>
+        <v>1076</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D590" s="1">
-        <v>5.0</v>
+        <v>900.0</v>
       </c>
       <c r="E590" s="2">
-        <v>5308</v>
+        <v>948150</v>
       </c>
       <c r="F590" s="2">
-        <v>5257</v>
+        <v>939120</v>
       </c>
       <c r="G590" s="2">
-        <v>5207</v>
+        <v>930090</v>
       </c>
       <c r="H590" s="2">
-        <v>5106</v>
+        <v>912030</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1092</v>
+        <v>1077</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D591" s="1">
-        <v>10.0</v>
+        <v>800.0</v>
       </c>
       <c r="E591" s="2">
-        <v>10500</v>
+        <v>843150</v>
       </c>
       <c r="F591" s="2">
-        <v>10400</v>
+        <v>835120</v>
       </c>
       <c r="G591" s="2">
-        <v>10300</v>
+        <v>827090</v>
       </c>
       <c r="H591" s="2">
-        <v>10100</v>
+        <v>811030</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1093</v>
+        <v>1078</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D592" s="1">
-        <v>15.0</v>
+        <v>700.0</v>
       </c>
       <c r="E592" s="2">
-        <v>15750</v>
+        <v>735037</v>
       </c>
       <c r="F592" s="2">
-        <v>15600</v>
+        <v>728036</v>
       </c>
       <c r="G592" s="2">
-        <v>15450</v>
+        <v>721036</v>
       </c>
       <c r="H592" s="2">
-        <v>15150</v>
+        <v>707035</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1094</v>
+        <v>1079</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>14</v>
+      </c>
+      <c r="D593" s="1">
+        <v>600.0</v>
       </c>
       <c r="E593" s="2">
-        <v>1050053</v>
+        <v>630037</v>
       </c>
       <c r="F593" s="2">
-        <v>1040052</v>
+        <v>624036</v>
       </c>
       <c r="G593" s="2">
-        <v>1030052</v>
+        <v>618036</v>
       </c>
       <c r="H593" s="2">
-        <v>1010051</v>
+        <v>606035</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1095</v>
+        <v>1080</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D594" s="1">
-        <v>900.0</v>
+        <v>500.0</v>
       </c>
       <c r="E594" s="2">
-        <v>945053</v>
+        <v>525368</v>
       </c>
       <c r="F594" s="2">
-        <v>936052</v>
+        <v>520364</v>
       </c>
       <c r="G594" s="2">
-        <v>927052</v>
+        <v>515361</v>
       </c>
       <c r="H594" s="2">
-        <v>909051</v>
+        <v>505354</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1096</v>
+        <v>1081</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D595" s="1">
-        <v>800.0</v>
+        <v>300.0</v>
       </c>
       <c r="E595" s="2">
-        <v>840131</v>
+        <v>315084</v>
       </c>
       <c r="F595" s="2">
-        <v>832130</v>
+        <v>312083</v>
       </c>
       <c r="G595" s="2">
-        <v>824129</v>
+        <v>309082</v>
       </c>
       <c r="H595" s="2">
-        <v>808126</v>
+        <v>303081</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1097</v>
+        <v>1082</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D596" s="1">
-        <v>700.0</v>
+        <v>200.0</v>
       </c>
       <c r="E596" s="2">
-        <v>735053</v>
+        <v>210047</v>
       </c>
       <c r="F596" s="2">
-        <v>728052</v>
+        <v>208047</v>
       </c>
       <c r="G596" s="2">
-        <v>721052</v>
+        <v>206046</v>
       </c>
       <c r="H596" s="2">
-        <v>707051</v>
+        <v>202045</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1098</v>
+        <v>1083</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D597" s="1">
-        <v>600.0</v>
+        <v>100.0</v>
       </c>
       <c r="E597" s="2">
-        <v>630053</v>
+        <v>105037</v>
       </c>
       <c r="F597" s="2">
-        <v>624052</v>
+        <v>104036</v>
       </c>
       <c r="G597" s="2">
-        <v>618052</v>
+        <v>103036</v>
       </c>
       <c r="H597" s="2">
-        <v>606051</v>
+        <v>101035</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1099</v>
+        <v>1084</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D598" s="1">
-        <v>400.0</v>
+        <v>90.0</v>
       </c>
       <c r="E598" s="2">
-        <v>420053</v>
+        <v>94579</v>
       </c>
       <c r="F598" s="2">
-        <v>416052</v>
+        <v>93678</v>
       </c>
       <c r="G598" s="2">
-        <v>412052</v>
+        <v>92777</v>
       </c>
       <c r="H598" s="2">
-        <v>404051</v>
+        <v>90976</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1100</v>
+        <v>1085</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D599" s="1">
-        <v>500.0</v>
+        <v>80.0</v>
       </c>
       <c r="E599" s="2">
-        <v>525063</v>
+        <v>84084</v>
       </c>
       <c r="F599" s="2">
-        <v>520062</v>
+        <v>83283</v>
       </c>
       <c r="G599" s="2">
-        <v>515062</v>
+        <v>82482</v>
       </c>
       <c r="H599" s="2">
-        <v>505061</v>
+        <v>80881</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1101</v>
+        <v>1086</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D600" s="1">
-        <v>300.0</v>
+        <v>70.0</v>
       </c>
       <c r="E600" s="2">
-        <v>315656</v>
+        <v>73584</v>
       </c>
       <c r="F600" s="2">
-        <v>312650</v>
+        <v>72883</v>
       </c>
       <c r="G600" s="2">
-        <v>309644</v>
+        <v>72182</v>
       </c>
       <c r="H600" s="2">
-        <v>303631</v>
+        <v>70781</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1102</v>
+        <v>1087</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D601" s="1">
-        <v>200.0</v>
+        <v>60.0</v>
       </c>
       <c r="E601" s="2">
-        <v>210656</v>
+        <v>63084</v>
       </c>
       <c r="F601" s="2">
-        <v>208650</v>
+        <v>62483</v>
       </c>
       <c r="G601" s="2">
-        <v>206644</v>
+        <v>61882</v>
       </c>
       <c r="H601" s="2">
-        <v>202631</v>
+        <v>60681</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1103</v>
+        <v>1088</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D602" s="1">
-        <v>20.0</v>
+        <v>40.0</v>
       </c>
       <c r="E602" s="2">
-        <v>21000</v>
+        <v>42084</v>
       </c>
       <c r="F602" s="2">
-        <v>20800</v>
+        <v>41683</v>
       </c>
       <c r="G602" s="2">
-        <v>20600</v>
+        <v>41282</v>
       </c>
       <c r="H602" s="2">
-        <v>20200</v>
+        <v>40481</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1104</v>
+        <v>1089</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D603" s="1">
         <v>30.0</v>
       </c>
       <c r="E603" s="2">
-        <v>31500</v>
+        <v>31815</v>
       </c>
       <c r="F603" s="2">
-        <v>31200</v>
+        <v>31512</v>
       </c>
       <c r="G603" s="2">
-        <v>30900</v>
+        <v>31209</v>
       </c>
       <c r="H603" s="2">
-        <v>30300</v>
+        <v>30603</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1105</v>
+        <v>1090</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D604" s="1">
-        <v>40.0</v>
+        <v>20.0</v>
       </c>
       <c r="E604" s="2">
-        <v>42000</v>
+        <v>21315</v>
       </c>
       <c r="F604" s="2">
-        <v>41600</v>
+        <v>21112</v>
       </c>
       <c r="G604" s="2">
-        <v>41200</v>
+        <v>20909</v>
       </c>
       <c r="H604" s="2">
-        <v>40400</v>
+        <v>20503</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1106</v>
+        <v>1091</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1091</v>
+        <v>14</v>
       </c>
       <c r="D605" s="1">
-        <v>50.0</v>
+        <v>5.0</v>
       </c>
       <c r="E605" s="2">
-        <v>52500</v>
+        <v>5308</v>
       </c>
       <c r="F605" s="2">
-        <v>52000</v>
+        <v>5257</v>
       </c>
       <c r="G605" s="2">
-        <v>51500</v>
+        <v>5207</v>
       </c>
       <c r="H605" s="2">
-        <v>50500</v>
+        <v>5106</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1107</v>
+        <v>1092</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D606" s="1">
-        <v>60.0</v>
+        <v>10.0</v>
       </c>
       <c r="E606" s="2">
-        <v>63000</v>
+        <v>11309</v>
       </c>
       <c r="F606" s="2">
-        <v>62400</v>
+        <v>11201</v>
       </c>
       <c r="G606" s="2">
-        <v>61800</v>
+        <v>11093</v>
       </c>
       <c r="H606" s="2">
-        <v>60600</v>
+        <v>10878</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1108</v>
+        <v>1094</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D607" s="1">
-        <v>70.0</v>
+        <v>25.0</v>
       </c>
       <c r="E607" s="2">
-        <v>73500</v>
+        <v>26513</v>
       </c>
       <c r="F607" s="2">
-        <v>72800</v>
+        <v>26260</v>
       </c>
       <c r="G607" s="2">
-        <v>72100</v>
+        <v>26008</v>
       </c>
       <c r="H607" s="2">
-        <v>70700</v>
+        <v>25503</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1109</v>
+        <v>1095</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D608" s="1">
-        <v>80.0</v>
+        <v>50.0</v>
       </c>
       <c r="E608" s="2">
-        <v>84709</v>
+        <v>52763</v>
       </c>
       <c r="F608" s="2">
-        <v>83902</v>
+        <v>52260</v>
       </c>
       <c r="G608" s="2">
-        <v>83095</v>
+        <v>51758</v>
       </c>
       <c r="H608" s="2">
-        <v>81482</v>
+        <v>50753</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D609" s="1">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="E609" s="2">
-        <v>94500</v>
+        <v>105263</v>
       </c>
       <c r="F609" s="2">
-        <v>93600</v>
+        <v>104260</v>
       </c>
       <c r="G609" s="2">
-        <v>92700</v>
+        <v>103258</v>
       </c>
       <c r="H609" s="2">
-        <v>90900</v>
+        <v>101253</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1111</v>
+        <v>1097</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>1093</v>
+      </c>
+      <c r="D610" s="1">
+        <v>200.0</v>
       </c>
       <c r="E610" s="2">
-        <v>1050047</v>
+        <v>210263</v>
       </c>
       <c r="F610" s="2">
-        <v>1040047</v>
+        <v>208260</v>
       </c>
       <c r="G610" s="2">
-        <v>1030046</v>
+        <v>206258</v>
       </c>
       <c r="H610" s="2">
-        <v>1010045</v>
+        <v>202253</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1112</v>
+        <v>1098</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>14</v>
+        <v>1093</v>
       </c>
       <c r="D611" s="1">
-        <v>900.0</v>
+        <v>300.0</v>
       </c>
       <c r="E611" s="2">
-        <v>948150</v>
+        <v>315263</v>
       </c>
       <c r="F611" s="2">
-        <v>939120</v>
+        <v>312260</v>
       </c>
       <c r="G611" s="2">
-        <v>930090</v>
+        <v>309258</v>
       </c>
       <c r="H611" s="2">
-        <v>912030</v>
+        <v>303253</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1113</v>
+        <v>1099</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>14</v>
+        <v>1093</v>
       </c>
       <c r="D612" s="1">
-        <v>800.0</v>
+        <v>400.0</v>
       </c>
       <c r="E612" s="2">
-        <v>843150</v>
+        <v>420263</v>
       </c>
       <c r="F612" s="2">
-        <v>835120</v>
+        <v>416260</v>
       </c>
       <c r="G612" s="2">
-        <v>827090</v>
+        <v>412258</v>
       </c>
       <c r="H612" s="2">
-        <v>811030</v>
+        <v>404253</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1114</v>
+        <v>1100</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>14</v>
+        <v>1093</v>
       </c>
       <c r="D613" s="1">
-        <v>700.0</v>
+        <v>500.0</v>
       </c>
       <c r="E613" s="2">
-        <v>735037</v>
+        <v>525263</v>
       </c>
       <c r="F613" s="2">
-        <v>728036</v>
+        <v>520260</v>
       </c>
       <c r="G613" s="2">
-        <v>721036</v>
+        <v>515258</v>
       </c>
       <c r="H613" s="2">
-        <v>707035</v>
+        <v>505253</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1115</v>
+        <v>1101</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>14</v>
+        <v>1093</v>
       </c>
       <c r="D614" s="1">
         <v>600.0</v>
       </c>
       <c r="E614" s="2">
-        <v>630037</v>
+        <v>631391</v>
       </c>
       <c r="F614" s="2">
-        <v>624036</v>
+        <v>625378</v>
       </c>
       <c r="G614" s="2">
-        <v>618036</v>
+        <v>619365</v>
       </c>
       <c r="H614" s="2">
-        <v>606035</v>
+        <v>607338</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1116</v>
+        <v>1102</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>14</v>
+        <v>1093</v>
       </c>
       <c r="D615" s="1">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
       <c r="E615" s="2">
-        <v>525368</v>
+        <v>736444</v>
       </c>
       <c r="F615" s="2">
-        <v>520364</v>
+        <v>729430</v>
       </c>
       <c r="G615" s="2">
-        <v>515361</v>
+        <v>722416</v>
       </c>
       <c r="H615" s="2">
-        <v>505354</v>
+        <v>708389</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1117</v>
+        <v>1103</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>14</v>
+        <v>1093</v>
       </c>
       <c r="D616" s="1">
-        <v>300.0</v>
+        <v>800.0</v>
       </c>
       <c r="E616" s="2">
-        <v>315058</v>
+        <v>841444</v>
       </c>
       <c r="F616" s="2">
-        <v>312057</v>
+        <v>833430</v>
       </c>
       <c r="G616" s="2">
-        <v>309057</v>
+        <v>825416</v>
       </c>
       <c r="H616" s="2">
-        <v>303056</v>
+        <v>809389</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1118</v>
+        <v>1104</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>14</v>
+        <v>1093</v>
       </c>
       <c r="D617" s="1">
-        <v>200.0</v>
+        <v>900.0</v>
       </c>
       <c r="E617" s="2">
-        <v>210047</v>
+        <v>946444</v>
       </c>
       <c r="F617" s="2">
-        <v>208047</v>
+        <v>937430</v>
       </c>
       <c r="G617" s="2">
-        <v>206046</v>
+        <v>928416</v>
       </c>
       <c r="H617" s="2">
-        <v>202045</v>
+        <v>910389</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1119</v>
+        <v>1105</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>1093</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>645</v>
       </c>
       <c r="E618" s="2">
-        <v>105037</v>
+        <v>1052651</v>
       </c>
       <c r="F618" s="2">
-        <v>104036</v>
+        <v>1042626</v>
       </c>
       <c r="G618" s="2">
-        <v>103036</v>
+        <v>1032601</v>
       </c>
       <c r="H618" s="2">
-        <v>101035</v>
+        <v>1012550</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1120</v>
+        <v>1106</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1108</v>
       </c>
       <c r="E619" s="2">
-        <v>94568</v>
+        <v>131460</v>
       </c>
       <c r="F619" s="2">
-        <v>93668</v>
+        <v>130208</v>
       </c>
       <c r="G619" s="2">
-        <v>92767</v>
+        <v>128956</v>
       </c>
       <c r="H619" s="2">
-        <v>90966</v>
+        <v>126452</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1121</v>
+        <v>1109</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>80.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1110</v>
       </c>
       <c r="E620" s="2">
-        <v>84058</v>
+        <v>157815</v>
       </c>
       <c r="F620" s="2">
-        <v>83257</v>
+        <v>156312</v>
       </c>
       <c r="G620" s="2">
-        <v>82457</v>
+        <v>154809</v>
       </c>
       <c r="H620" s="2">
-        <v>80856</v>
+        <v>151803</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1122</v>
+        <v>1111</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>70.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1112</v>
       </c>
       <c r="E621" s="2">
-        <v>73558</v>
+        <v>183960</v>
       </c>
       <c r="F621" s="2">
-        <v>72857</v>
+        <v>182208</v>
       </c>
       <c r="G621" s="2">
-        <v>72157</v>
+        <v>180456</v>
       </c>
       <c r="H621" s="2">
-        <v>70756</v>
+        <v>176952</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>60.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1114</v>
       </c>
       <c r="E622" s="2">
-        <v>63058</v>
+        <v>210341</v>
       </c>
       <c r="F622" s="2">
-        <v>62457</v>
+        <v>208338</v>
       </c>
       <c r="G622" s="2">
-        <v>61857</v>
+        <v>206335</v>
       </c>
       <c r="H622" s="2">
-        <v>60656</v>
+        <v>202328</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1124</v>
+        <v>1115</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1116</v>
       </c>
       <c r="E623" s="2">
-        <v>42058</v>
+        <v>262841</v>
       </c>
       <c r="F623" s="2">
-        <v>41657</v>
+        <v>260338</v>
       </c>
       <c r="G623" s="2">
-        <v>41257</v>
+        <v>257835</v>
       </c>
       <c r="H623" s="2">
-        <v>40456</v>
+        <v>252828</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1125</v>
+        <v>1117</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1118</v>
       </c>
       <c r="E624" s="2">
-        <v>31500</v>
+        <v>315341</v>
       </c>
       <c r="F624" s="2">
-        <v>31200</v>
+        <v>312338</v>
       </c>
       <c r="G624" s="2">
-        <v>30900</v>
+        <v>309335</v>
       </c>
       <c r="H624" s="2">
-        <v>30300</v>
+        <v>303328</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1120</v>
       </c>
       <c r="E625" s="2">
-        <v>21000</v>
+        <v>367700</v>
       </c>
       <c r="F625" s="2">
-        <v>20800</v>
+        <v>364198</v>
       </c>
       <c r="G625" s="2">
-        <v>20600</v>
+        <v>360696</v>
       </c>
       <c r="H625" s="2">
-        <v>20200</v>
+        <v>353692</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1127</v>
+        <v>1121</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1122</v>
       </c>
       <c r="E626" s="2">
-        <v>10500</v>
+        <v>420341</v>
       </c>
       <c r="F626" s="2">
-        <v>10400</v>
+        <v>416338</v>
       </c>
       <c r="G626" s="2">
-        <v>10300</v>
+        <v>412335</v>
       </c>
       <c r="H626" s="2">
-        <v>10100</v>
+        <v>404328</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1124</v>
       </c>
       <c r="E627" s="2">
-        <v>5297</v>
+        <v>472500</v>
       </c>
       <c r="F627" s="2">
-        <v>5247</v>
+        <v>468000</v>
       </c>
       <c r="G627" s="2">
-        <v>5196</v>
+        <v>463500</v>
       </c>
       <c r="H627" s="2">
-        <v>5095</v>
+        <v>454500</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1129</v>
+        <v>1125</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1126</v>
       </c>
       <c r="E628" s="2">
-        <v>11309</v>
+        <v>525000</v>
       </c>
       <c r="F628" s="2">
-        <v>11201</v>
+        <v>520000</v>
       </c>
       <c r="G628" s="2">
-        <v>11093</v>
+        <v>515000</v>
       </c>
       <c r="H628" s="2">
-        <v>10878</v>
+        <v>505000</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1131</v>
+        <v>1127</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1128</v>
       </c>
       <c r="E629" s="2">
-        <v>26513</v>
+        <v>630158</v>
       </c>
       <c r="F629" s="2">
-        <v>26260</v>
+        <v>624156</v>
       </c>
       <c r="G629" s="2">
-        <v>26008</v>
+        <v>618155</v>
       </c>
       <c r="H629" s="2">
-        <v>25503</v>
+        <v>606152</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="C630" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D630" s="1" t="s">
         <v>1130</v>
       </c>
-      <c r="D630" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E630" s="2">
-        <v>52763</v>
+        <v>735341</v>
       </c>
       <c r="F630" s="2">
-        <v>52260</v>
+        <v>728338</v>
       </c>
       <c r="G630" s="2">
-        <v>51758</v>
+        <v>721335</v>
       </c>
       <c r="H630" s="2">
-        <v>50753</v>
+        <v>707328</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1132</v>
       </c>
       <c r="E631" s="2">
-        <v>105263</v>
+        <v>840341</v>
       </c>
       <c r="F631" s="2">
-        <v>104260</v>
+        <v>832338</v>
       </c>
       <c r="G631" s="2">
-        <v>103258</v>
+        <v>824335</v>
       </c>
       <c r="H631" s="2">
-        <v>101253</v>
+        <v>808328</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C632" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D632" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="C632" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E632" s="2">
-        <v>210263</v>
+        <v>945158</v>
       </c>
       <c r="F632" s="2">
-        <v>208260</v>
+        <v>936156</v>
       </c>
       <c r="G632" s="2">
-        <v>206258</v>
+        <v>927155</v>
       </c>
       <c r="H632" s="2">
-        <v>202253</v>
+        <v>909152</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>1107</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1136</v>
       </c>
       <c r="E633" s="2">
-        <v>315263</v>
+        <v>1050341</v>
       </c>
       <c r="F633" s="2">
-        <v>312260</v>
+        <v>1040338</v>
       </c>
       <c r="G633" s="2">
-        <v>309258</v>
+        <v>1030335</v>
       </c>
       <c r="H633" s="2">
-        <v>303253</v>
+        <v>1010328</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>400.0</v>
+        <v>238</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1138</v>
       </c>
       <c r="E634" s="2">
-        <v>420263</v>
+        <v>6830</v>
       </c>
       <c r="F634" s="2">
-        <v>416260</v>
+        <v>6765</v>
       </c>
       <c r="G634" s="2">
-        <v>412258</v>
+        <v>6700</v>
       </c>
       <c r="H634" s="2">
-        <v>404253</v>
+        <v>6570</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>500.0</v>
+        <v>238</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1140</v>
       </c>
       <c r="E635" s="2">
-        <v>525263</v>
+        <v>17551</v>
       </c>
       <c r="F635" s="2">
-        <v>520260</v>
+        <v>17384</v>
       </c>
       <c r="G635" s="2">
-        <v>515258</v>
+        <v>17216</v>
       </c>
       <c r="H635" s="2">
-        <v>505253</v>
+        <v>16882</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>238</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1142</v>
       </c>
       <c r="E636" s="2">
-        <v>631391</v>
+        <v>20475</v>
       </c>
       <c r="F636" s="2">
-        <v>625378</v>
+        <v>20280</v>
       </c>
       <c r="G636" s="2">
-        <v>619365</v>
+        <v>20085</v>
       </c>
       <c r="H636" s="2">
-        <v>607338</v>
+        <v>19695</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>700.0</v>
+        <v>238</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1144</v>
       </c>
       <c r="E637" s="2">
-        <v>736444</v>
+        <v>53970</v>
       </c>
       <c r="F637" s="2">
-        <v>729430</v>
+        <v>53456</v>
       </c>
       <c r="G637" s="2">
-        <v>722416</v>
+        <v>52942</v>
       </c>
       <c r="H637" s="2">
-        <v>708389</v>
+        <v>51914</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>238</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1146</v>
       </c>
       <c r="E638" s="2">
-        <v>841444</v>
+        <v>526876</v>
       </c>
       <c r="F638" s="2">
-        <v>833430</v>
+        <v>521858</v>
       </c>
       <c r="G638" s="2">
-        <v>825416</v>
+        <v>516841</v>
       </c>
       <c r="H638" s="2">
-        <v>809389</v>
+        <v>506805</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>1148</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1149</v>
       </c>
       <c r="E639" s="2">
-        <v>946444</v>
+        <v>6179</v>
       </c>
       <c r="F639" s="2">
-        <v>937430</v>
+        <v>6120</v>
       </c>
       <c r="G639" s="2">
-        <v>928416</v>
+        <v>6062</v>
       </c>
       <c r="H639" s="2">
-        <v>910389</v>
+        <v>5944</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1130</v>
+        <v>1148</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>660</v>
+        <v>1151</v>
       </c>
       <c r="E640" s="2">
-        <v>1052651</v>
+        <v>8300</v>
       </c>
       <c r="F640" s="2">
-        <v>1042626</v>
+        <v>8221</v>
       </c>
       <c r="G640" s="2">
-        <v>1032601</v>
+        <v>8142</v>
       </c>
       <c r="H640" s="2">
-        <v>1012550</v>
+        <v>7984</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="E641" s="2">
-        <v>131434</v>
+        <v>12359</v>
       </c>
       <c r="F641" s="2">
-        <v>130182</v>
+        <v>12241</v>
       </c>
       <c r="G641" s="2">
-        <v>128930</v>
+        <v>12123</v>
       </c>
       <c r="H641" s="2">
-        <v>126427</v>
+        <v>11888</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="E642" s="2">
-        <v>157815</v>
+        <v>62335</v>
       </c>
       <c r="F642" s="2">
-        <v>156312</v>
+        <v>61742</v>
       </c>
       <c r="G642" s="2">
-        <v>154809</v>
+        <v>61148</v>
       </c>
       <c r="H642" s="2">
-        <v>151803</v>
+        <v>59961</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C643" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="C643" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D643" s="1" t="s">
-        <v>1149</v>
+        <v>1157</v>
       </c>
       <c r="E643" s="2">
-        <v>183934</v>
+        <v>123349</v>
       </c>
       <c r="F643" s="2">
-        <v>182182</v>
+        <v>122174</v>
       </c>
       <c r="G643" s="2">
-        <v>180430</v>
+        <v>120999</v>
       </c>
       <c r="H643" s="2">
-        <v>176927</v>
+        <v>118650</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1151</v>
+        <v>1159</v>
       </c>
       <c r="E644" s="2">
-        <v>210341</v>
+        <v>254993</v>
       </c>
       <c r="F644" s="2">
-        <v>208338</v>
+        <v>252564</v>
       </c>
       <c r="G644" s="2">
-        <v>206335</v>
+        <v>250136</v>
       </c>
       <c r="H644" s="2">
-        <v>202328</v>
+        <v>245279</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1152</v>
+        <v>1160</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="E645" s="2">
-        <v>262841</v>
+        <v>612313</v>
       </c>
       <c r="F645" s="2">
-        <v>260338</v>
+        <v>606481</v>
       </c>
       <c r="G645" s="2">
-        <v>257835</v>
+        <v>600650</v>
       </c>
       <c r="H645" s="2">
-        <v>252828</v>
+        <v>588987</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="E646" s="2">
-        <v>315341</v>
+        <v>4751</v>
       </c>
       <c r="F646" s="2">
-        <v>312338</v>
+        <v>4706</v>
       </c>
       <c r="G646" s="2">
-        <v>309335</v>
+        <v>4661</v>
       </c>
       <c r="H646" s="2">
-        <v>303328</v>
+        <v>4570</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="E647" s="2">
-        <v>367700</v>
+        <v>9534</v>
       </c>
       <c r="F647" s="2">
-        <v>364198</v>
+        <v>9443</v>
       </c>
       <c r="G647" s="2">
-        <v>360696</v>
+        <v>9352</v>
       </c>
       <c r="H647" s="2">
-        <v>353692</v>
+        <v>9171</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="E648" s="2">
-        <v>420341</v>
+        <v>20501</v>
       </c>
       <c r="F648" s="2">
-        <v>416338</v>
+        <v>20306</v>
       </c>
       <c r="G648" s="2">
-        <v>412335</v>
+        <v>20111</v>
       </c>
       <c r="H648" s="2">
-        <v>404328</v>
+        <v>19720</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="E649" s="2">
-        <v>472500</v>
+        <v>47408</v>
       </c>
       <c r="F649" s="2">
-        <v>468000</v>
+        <v>46956</v>
       </c>
       <c r="G649" s="2">
-        <v>463500</v>
+        <v>46505</v>
       </c>
       <c r="H649" s="2">
-        <v>454500</v>
+        <v>45602</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="E650" s="2">
-        <v>525000</v>
+        <v>97151</v>
       </c>
       <c r="F650" s="2">
-        <v>520000</v>
+        <v>96226</v>
       </c>
       <c r="G650" s="2">
-        <v>515000</v>
+        <v>95301</v>
       </c>
       <c r="H650" s="2">
-        <v>505000</v>
+        <v>93450</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="E651" s="2">
-        <v>630158</v>
+        <v>142223</v>
       </c>
       <c r="F651" s="2">
-        <v>624156</v>
+        <v>140868</v>
       </c>
       <c r="G651" s="2">
-        <v>618155</v>
+        <v>139514</v>
       </c>
       <c r="H651" s="2">
-        <v>606152</v>
+        <v>136805</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="E652" s="2">
-        <v>735299</v>
+        <v>284445</v>
       </c>
       <c r="F652" s="2">
-        <v>728296</v>
+        <v>281736</v>
       </c>
       <c r="G652" s="2">
-        <v>721294</v>
+        <v>279027</v>
       </c>
       <c r="H652" s="2">
-        <v>707288</v>
+        <v>273609</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="E653" s="2">
-        <v>840221</v>
+        <v>516558</v>
       </c>
       <c r="F653" s="2">
-        <v>832218</v>
+        <v>511638</v>
       </c>
       <c r="G653" s="2">
-        <v>824216</v>
+        <v>506719</v>
       </c>
       <c r="H653" s="2">
-        <v>808212</v>
+        <v>496880</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
       <c r="E654" s="2">
-        <v>945158</v>
+        <v>820839</v>
       </c>
       <c r="F654" s="2">
-        <v>936156</v>
+        <v>813021</v>
       </c>
       <c r="G654" s="2">
-        <v>927155</v>
+        <v>805204</v>
       </c>
       <c r="H654" s="2">
-        <v>909152</v>
+        <v>789569</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>1172</v>
+        <v>1181</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>1173</v>
+        <v>1182</v>
       </c>
       <c r="E655" s="2">
-        <v>1050221</v>
+        <v>1034518</v>
       </c>
       <c r="F655" s="2">
-        <v>1040218</v>
+        <v>1024665</v>
       </c>
       <c r="G655" s="2">
-        <v>1030216</v>
+        <v>1014813</v>
       </c>
       <c r="H655" s="2">
-        <v>1010212</v>
+        <v>995108</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1174</v>
+        <v>1183</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>241</v>
+        <v>1163</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="E656" s="2">
-        <v>6762</v>
+        <v>1349803</v>
       </c>
       <c r="F656" s="2">
-        <v>6698</v>
+        <v>1336948</v>
       </c>
       <c r="G656" s="2">
-        <v>6633</v>
+        <v>1324093</v>
       </c>
       <c r="H656" s="2">
-        <v>6504</v>
+        <v>1298382</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>241</v>
+        <v>1163</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
       <c r="E657" s="2">
-        <v>17357</v>
+        <v>1575131</v>
       </c>
       <c r="F657" s="2">
-        <v>17191</v>
+        <v>1560130</v>
       </c>
       <c r="G657" s="2">
-        <v>17026</v>
+        <v>1545129</v>
       </c>
       <c r="H657" s="2">
-        <v>16695</v>
+        <v>1515126</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>241</v>
+        <v>1163</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="E658" s="2">
-        <v>21378</v>
+        <v>1642679</v>
       </c>
       <c r="F658" s="2">
-        <v>21174</v>
+        <v>1627034</v>
       </c>
       <c r="G658" s="2">
-        <v>20971</v>
+        <v>1611390</v>
       </c>
       <c r="H658" s="2">
-        <v>20564</v>
+        <v>1580101</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>1180</v>
+        <v>1189</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>241</v>
+        <v>1190</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
       <c r="E659" s="2">
-        <v>52894</v>
+        <v>97565</v>
       </c>
       <c r="F659" s="2">
-        <v>52390</v>
+        <v>96636</v>
       </c>
       <c r="G659" s="2">
-        <v>51886</v>
+        <v>95707</v>
       </c>
       <c r="H659" s="2">
-        <v>50879</v>
+        <v>93848</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>241</v>
+        <v>1190</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="E660" s="2">
-        <v>211759</v>
+        <v>195475</v>
       </c>
       <c r="F660" s="2">
-        <v>209742</v>
+        <v>193614</v>
       </c>
       <c r="G660" s="2">
-        <v>207725</v>
+        <v>191752</v>
       </c>
       <c r="H660" s="2">
-        <v>203692</v>
+        <v>188029</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>1184</v>
+        <v>1194</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>241</v>
+        <v>1190</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>1185</v>
+        <v>1195</v>
       </c>
       <c r="E661" s="2">
-        <v>526848</v>
+        <v>224139</v>
       </c>
       <c r="F661" s="2">
-        <v>521830</v>
+        <v>222005</v>
       </c>
       <c r="G661" s="2">
-        <v>516813</v>
+        <v>219870</v>
       </c>
       <c r="H661" s="2">
-        <v>506778</v>
+        <v>215601</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>241</v>
+        <v>1190</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>1187</v>
+        <v>1197</v>
       </c>
       <c r="E662" s="2">
-        <v>1051848</v>
+        <v>292641</v>
       </c>
       <c r="F662" s="2">
-        <v>1041830</v>
+        <v>289854</v>
       </c>
       <c r="G662" s="2">
-        <v>1031813</v>
+        <v>287067</v>
       </c>
       <c r="H662" s="2">
-        <v>1011778</v>
+        <v>281493</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>1188</v>
+        <v>1198</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="E663" s="2">
-        <v>6153</v>
+        <v>585256</v>
       </c>
       <c r="F663" s="2">
-        <v>6094</v>
+        <v>579682</v>
       </c>
       <c r="G663" s="2">
-        <v>6036</v>
+        <v>574109</v>
       </c>
       <c r="H663" s="2">
-        <v>5919</v>
+        <v>562961</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
       <c r="E664" s="2">
-        <v>8227</v>
+        <v>975409</v>
       </c>
       <c r="F664" s="2">
-        <v>8148</v>
+        <v>966119</v>
       </c>
       <c r="G664" s="2">
-        <v>8070</v>
+        <v>956830</v>
       </c>
       <c r="H664" s="2">
-        <v>7913</v>
+        <v>938251</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="E665" s="2">
-        <v>12164</v>
+        <v>1495751</v>
       </c>
       <c r="F665" s="2">
-        <v>12048</v>
+        <v>1481506</v>
       </c>
       <c r="G665" s="2">
-        <v>11933</v>
+        <v>1467261</v>
       </c>
       <c r="H665" s="2">
-        <v>11701</v>
+        <v>1438770</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>1196</v>
+        <v>1206</v>
       </c>
       <c r="E666" s="2">
-        <v>45273</v>
+        <v>5570</v>
       </c>
       <c r="F666" s="2">
-        <v>44842</v>
+        <v>5517</v>
       </c>
       <c r="G666" s="2">
-        <v>44411</v>
+        <v>5464</v>
       </c>
       <c r="H666" s="2">
-        <v>43548</v>
+        <v>5358</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1197</v>
+        <v>1207</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>1198</v>
+        <v>1208</v>
       </c>
       <c r="E667" s="2">
-        <v>60802</v>
+        <v>10799</v>
       </c>
       <c r="F667" s="2">
-        <v>60223</v>
+        <v>10696</v>
       </c>
       <c r="G667" s="2">
-        <v>59644</v>
+        <v>10594</v>
       </c>
       <c r="H667" s="2">
-        <v>58486</v>
+        <v>10388</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>1200</v>
+        <v>1210</v>
       </c>
       <c r="E668" s="2">
-        <v>91942</v>
+        <v>26103</v>
       </c>
       <c r="F668" s="2">
-        <v>91067</v>
+        <v>25854</v>
       </c>
       <c r="G668" s="2">
-        <v>90191</v>
+        <v>25606</v>
       </c>
       <c r="H668" s="2">
-        <v>88440</v>
+        <v>25109</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>1202</v>
+        <v>1212</v>
       </c>
       <c r="E669" s="2">
-        <v>119674</v>
+        <v>52264</v>
       </c>
       <c r="F669" s="2">
-        <v>118534</v>
+        <v>51766</v>
       </c>
       <c r="G669" s="2">
-        <v>117394</v>
+        <v>51268</v>
       </c>
       <c r="H669" s="2">
-        <v>115115</v>
+        <v>50273</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1203</v>
+        <v>1213</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1204</v>
+        <v>1214</v>
       </c>
       <c r="E670" s="2">
-        <v>254100</v>
+        <v>104475</v>
       </c>
       <c r="F670" s="2">
-        <v>251680</v>
+        <v>103480</v>
       </c>
       <c r="G670" s="2">
-        <v>249260</v>
+        <v>102485</v>
       </c>
       <c r="H670" s="2">
-        <v>244420</v>
+        <v>100495</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1205</v>
+        <v>1215</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>1189</v>
+        <v>1216</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>1206</v>
+        <v>1217</v>
       </c>
       <c r="E671" s="2">
-        <v>406586</v>
+        <v>70114</v>
       </c>
       <c r="F671" s="2">
-        <v>402714</v>
+        <v>69446</v>
       </c>
       <c r="G671" s="2">
-        <v>398842</v>
+        <v>68778</v>
       </c>
       <c r="H671" s="2">
-        <v>391097</v>
+        <v>67443</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>1189</v>
+        <v>1216</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="E672" s="2">
-        <v>607766</v>
+        <v>175744</v>
       </c>
       <c r="F672" s="2">
-        <v>601978</v>
+        <v>174070</v>
       </c>
       <c r="G672" s="2">
-        <v>596190</v>
+        <v>172396</v>
       </c>
       <c r="H672" s="2">
-        <v>584613</v>
+        <v>169049</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1209</v>
+        <v>1220</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>1210</v>
+        <v>1216</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>1211</v>
+        <v>1221</v>
       </c>
       <c r="E673" s="2">
-        <v>5213</v>
+        <v>318176</v>
       </c>
       <c r="F673" s="2">
-        <v>5164</v>
+        <v>315146</v>
       </c>
       <c r="G673" s="2">
-        <v>5114</v>
+        <v>312116</v>
       </c>
       <c r="H673" s="2">
-        <v>5015</v>
+        <v>306055</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1212</v>
+        <v>1222</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1210</v>
+        <v>192</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1213</v>
+        <v>1223</v>
       </c>
       <c r="E674" s="2">
-        <v>10374</v>
+        <v>9413</v>
       </c>
       <c r="F674" s="2">
-        <v>10275</v>
+        <v>9324</v>
       </c>
       <c r="G674" s="2">
-        <v>10176</v>
+        <v>9234</v>
       </c>
       <c r="H674" s="2">
-        <v>9979</v>
+        <v>9055</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1214</v>
+        <v>1224</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>1210</v>
+        <v>192</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="E675" s="2">
-        <v>20501</v>
+        <v>19005</v>
       </c>
       <c r="F675" s="2">
-        <v>20306</v>
+        <v>18824</v>
       </c>
       <c r="G675" s="2">
-        <v>20111</v>
+        <v>18643</v>
       </c>
       <c r="H675" s="2">
-        <v>19720</v>
+        <v>18281</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1216</v>
+        <v>1226</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>1210</v>
+        <v>192</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1217</v>
+        <v>1227</v>
       </c>
       <c r="E676" s="2">
-        <v>51569</v>
+        <v>47513</v>
       </c>
       <c r="F676" s="2">
-        <v>51078</v>
+        <v>47060</v>
       </c>
       <c r="G676" s="2">
-        <v>50586</v>
+        <v>46608</v>
       </c>
       <c r="H676" s="2">
-        <v>49604</v>
+        <v>45703</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>1210</v>
+        <v>192</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>1219</v>
+        <v>1229</v>
       </c>
       <c r="E677" s="2">
-        <v>104764</v>
+        <v>97650</v>
       </c>
       <c r="F677" s="2">
-        <v>103766</v>
+        <v>96720</v>
       </c>
       <c r="G677" s="2">
-        <v>102768</v>
+        <v>95790</v>
       </c>
       <c r="H677" s="2">
-        <v>100773</v>
+        <v>93930</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1220</v>
+        <v>1230</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1210</v>
+        <v>215</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1221</v>
+        <v>1231</v>
       </c>
       <c r="E678" s="2">
-        <v>154706</v>
+        <v>13430</v>
       </c>
       <c r="F678" s="2">
-        <v>153233</v>
+        <v>13302</v>
       </c>
       <c r="G678" s="2">
-        <v>151759</v>
+        <v>13174</v>
       </c>
       <c r="H678" s="2">
-        <v>148812</v>
+        <v>12918</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>1222</v>
+        <v>1232</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1210</v>
+        <v>215</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="E679" s="2">
-        <v>309412</v>
+        <v>56911</v>
       </c>
       <c r="F679" s="2">
-        <v>306465</v>
+        <v>56369</v>
       </c>
       <c r="G679" s="2">
-        <v>303518</v>
+        <v>55827</v>
       </c>
       <c r="H679" s="2">
-        <v>297625</v>
+        <v>54743</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>1224</v>
+        <v>1234</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>1210</v>
+        <v>215</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
       <c r="E680" s="2">
-        <v>516558</v>
+        <v>85111</v>
       </c>
       <c r="F680" s="2">
-        <v>511638</v>
+        <v>84300</v>
       </c>
       <c r="G680" s="2">
-        <v>506719</v>
+        <v>83490</v>
       </c>
       <c r="H680" s="2">
-        <v>496880</v>
+        <v>81869</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1210</v>
+        <v>215</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>1227</v>
+        <v>1237</v>
       </c>
       <c r="E681" s="2">
-        <v>820839</v>
+        <v>72230</v>
       </c>
       <c r="F681" s="2">
-        <v>813021</v>
+        <v>71542</v>
       </c>
       <c r="G681" s="2">
-        <v>805204</v>
+        <v>70854</v>
       </c>
       <c r="H681" s="2">
-        <v>789569</v>
+        <v>69478</v>
       </c>
       <c r="I681" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>1228</v>
+        <v>1238</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1210</v>
+        <v>215</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>1229</v>
+        <v>1239</v>
       </c>
       <c r="E682" s="2">
-        <v>1034518</v>
+        <v>67186</v>
       </c>
       <c r="F682" s="2">
-        <v>1024665</v>
+        <v>66546</v>
       </c>
       <c r="G682" s="2">
-        <v>1014813</v>
+        <v>65907</v>
       </c>
       <c r="H682" s="2">
-        <v>995108</v>
+        <v>64627</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>1230</v>
+        <v>1240</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>1210</v>
+        <v>215</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>1231</v>
+        <v>1241</v>
       </c>
       <c r="E683" s="2">
-        <v>1349803</v>
+        <v>114518</v>
       </c>
       <c r="F683" s="2">
-        <v>1336948</v>
+        <v>113428</v>
       </c>
       <c r="G683" s="2">
-        <v>1324093</v>
+        <v>112337</v>
       </c>
       <c r="H683" s="2">
-        <v>1298382</v>
+        <v>110156</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>1232</v>
+        <v>1242</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>1210</v>
+        <v>215</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>1233</v>
+        <v>1243</v>
       </c>
       <c r="E684" s="2">
-        <v>1575131</v>
+        <v>142742</v>
       </c>
       <c r="F684" s="2">
-        <v>1560130</v>
+        <v>141383</v>
       </c>
       <c r="G684" s="2">
-        <v>1545129</v>
+        <v>140023</v>
       </c>
       <c r="H684" s="2">
-        <v>1515126</v>
+        <v>137304</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1234</v>
+        <v>1244</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>1210</v>
+        <v>215</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>1235</v>
+        <v>1245</v>
       </c>
       <c r="E685" s="2">
-        <v>1643718</v>
+        <v>80304</v>
       </c>
       <c r="F685" s="2">
-        <v>1628064</v>
+        <v>79539</v>
       </c>
       <c r="G685" s="2">
-        <v>1612409</v>
+        <v>78774</v>
       </c>
       <c r="H685" s="2">
-        <v>1581100</v>
+        <v>77245</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>1237</v>
+        <v>215</v>
       </c>
       <c r="D686" s="1" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="E686" s="2">
-        <v>97368</v>
+        <v>149875</v>
       </c>
       <c r="F686" s="2">
-        <v>96440</v>
+        <v>148448</v>
       </c>
       <c r="G686" s="2">
-        <v>95513</v>
+        <v>147020</v>
       </c>
       <c r="H686" s="2">
-        <v>93658</v>
+        <v>144165</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>1237</v>
+        <v>215</v>
       </c>
       <c r="D687" s="1" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="E687" s="2">
-        <v>194709</v>
+        <v>197951</v>
       </c>
       <c r="F687" s="2">
-        <v>192854</v>
+        <v>196066</v>
       </c>
       <c r="G687" s="2">
-        <v>191000</v>
+        <v>194181</v>
       </c>
       <c r="H687" s="2">
-        <v>187291</v>
+        <v>190410</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>1237</v>
+        <v>215</v>
       </c>
       <c r="D688" s="1" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="E688" s="2">
-        <v>224139</v>
+        <v>6806931</v>
       </c>
       <c r="F688" s="2">
-        <v>222005</v>
+        <v>6742103</v>
       </c>
       <c r="G688" s="2">
-        <v>219870</v>
+        <v>6677275</v>
       </c>
       <c r="H688" s="2">
-        <v>215601</v>
+        <v>6547619</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>1237</v>
+        <v>215</v>
       </c>
       <c r="D689" s="1" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="E689" s="2">
-        <v>292050</v>
+        <v>5198039</v>
       </c>
       <c r="F689" s="2">
-        <v>289269</v>
+        <v>5148534</v>
       </c>
       <c r="G689" s="2">
-        <v>286487</v>
+        <v>5099028</v>
       </c>
       <c r="H689" s="2">
-        <v>280924</v>
+        <v>5000018</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>1237</v>
+        <v>215</v>
       </c>
       <c r="D690" s="1" t="s">
-        <v>1246</v>
+        <v>1255</v>
       </c>
       <c r="E690" s="2">
-        <v>584074</v>
+        <v>4903946</v>
       </c>
       <c r="F690" s="2">
-        <v>578511</v>
+        <v>4857242</v>
       </c>
       <c r="G690" s="2">
-        <v>572949</v>
+        <v>4810538</v>
       </c>
       <c r="H690" s="2">
-        <v>561824</v>
+        <v>4717129</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>1247</v>
+        <v>1256</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1237</v>
+        <v>215</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
       <c r="E691" s="2">
-        <v>973438</v>
+        <v>4529830</v>
       </c>
       <c r="F691" s="2">
-        <v>964167</v>
+        <v>4486689</v>
       </c>
       <c r="G691" s="2">
-        <v>954897</v>
+        <v>4443548</v>
       </c>
       <c r="H691" s="2">
-        <v>936355</v>
+        <v>4357265</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>1237</v>
+        <v>215</v>
       </c>
       <c r="D692" s="1" t="s">
-        <v>1250</v>
+        <v>1259</v>
       </c>
       <c r="E692" s="2">
-        <v>1495751</v>
+        <v>4080489</v>
       </c>
       <c r="F692" s="2">
-        <v>1481506</v>
+        <v>4041627</v>
       </c>
       <c r="G692" s="2">
-        <v>1467261</v>
+        <v>4002765</v>
       </c>
       <c r="H692" s="2">
-        <v>1438770</v>
+        <v>3925042</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>1251</v>
+        <v>1260</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>1252</v>
+        <v>215</v>
       </c>
       <c r="D693" s="1" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
       <c r="E693" s="2">
-        <v>5570</v>
+        <v>3923162</v>
       </c>
       <c r="F693" s="2">
-        <v>5517</v>
+        <v>3885799</v>
       </c>
       <c r="G693" s="2">
-        <v>5464</v>
+        <v>3848435</v>
       </c>
       <c r="H693" s="2">
-        <v>5358</v>
+        <v>3773708</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>1252</v>
+        <v>215</v>
       </c>
       <c r="D694" s="1" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="E694" s="2">
-        <v>10799</v>
+        <v>3618678</v>
       </c>
       <c r="F694" s="2">
-        <v>10696</v>
+        <v>3584214</v>
       </c>
       <c r="G694" s="2">
-        <v>10594</v>
+        <v>3549751</v>
       </c>
       <c r="H694" s="2">
-        <v>10388</v>
+        <v>3480824</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>1252</v>
+        <v>215</v>
       </c>
       <c r="D695" s="1" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="E695" s="2">
-        <v>26103</v>
+        <v>3530996</v>
       </c>
       <c r="F695" s="2">
-        <v>25854</v>
+        <v>3497367</v>
       </c>
       <c r="G695" s="2">
-        <v>25606</v>
+        <v>3463739</v>
       </c>
       <c r="H695" s="2">
-        <v>25109</v>
+        <v>3396482</v>
       </c>
       <c r="I695" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>1252</v>
+        <v>215</v>
       </c>
       <c r="D696" s="1" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="E696" s="2">
-        <v>52264</v>
+        <v>3242203</v>
       </c>
       <c r="F696" s="2">
-        <v>51766</v>
+        <v>3211324</v>
       </c>
       <c r="G696" s="2">
-        <v>51268</v>
+        <v>3180446</v>
       </c>
       <c r="H696" s="2">
-        <v>50273</v>
+        <v>3118690</v>
       </c>
       <c r="I696" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>1252</v>
+        <v>215</v>
       </c>
       <c r="D697" s="1" t="s">
-        <v>1261</v>
+        <v>1269</v>
       </c>
       <c r="E697" s="2">
-        <v>104475</v>
+        <v>3166993</v>
       </c>
       <c r="F697" s="2">
-        <v>103480</v>
+        <v>3136831</v>
       </c>
       <c r="G697" s="2">
-        <v>102485</v>
+        <v>3106670</v>
       </c>
       <c r="H697" s="2">
-        <v>100495</v>
+        <v>3046346</v>
       </c>
       <c r="I697" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>1263</v>
+        <v>215</v>
       </c>
       <c r="D698" s="1" t="s">
-        <v>1264</v>
+        <v>1271</v>
       </c>
       <c r="E698" s="2">
-        <v>64391</v>
+        <v>2451986</v>
       </c>
       <c r="F698" s="2">
-        <v>63778</v>
+        <v>2428634</v>
       </c>
       <c r="G698" s="2">
-        <v>63165</v>
+        <v>2405282</v>
       </c>
       <c r="H698" s="2">
-        <v>61938</v>
+        <v>2358577</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>1265</v>
+        <v>1272</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>1263</v>
+        <v>215</v>
       </c>
       <c r="D699" s="1" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
       <c r="E699" s="2">
-        <v>175744</v>
+        <v>2353836</v>
       </c>
       <c r="F699" s="2">
-        <v>174070</v>
+        <v>2331419</v>
       </c>
       <c r="G699" s="2">
-        <v>172396</v>
+        <v>2309001</v>
       </c>
       <c r="H699" s="2">
-        <v>169049</v>
+        <v>2264166</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>1267</v>
+        <v>1274</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>1263</v>
+        <v>215</v>
       </c>
       <c r="D700" s="1" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
       <c r="E700" s="2">
-        <v>318176</v>
+        <v>2274333</v>
       </c>
       <c r="F700" s="2">
-        <v>315146</v>
+        <v>2252672</v>
       </c>
       <c r="G700" s="2">
-        <v>312116</v>
+        <v>2231012</v>
       </c>
       <c r="H700" s="2">
-        <v>306055</v>
+        <v>2187691</v>
       </c>
       <c r="I700" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="D701" s="1" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="E701" s="2">
-        <v>9555</v>
+        <v>1176931</v>
       </c>
       <c r="F701" s="2">
-        <v>9464</v>
+        <v>1165722</v>
       </c>
       <c r="G701" s="2">
-        <v>9373</v>
+        <v>1154514</v>
       </c>
       <c r="H701" s="2">
-        <v>9191</v>
+        <v>1132096</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="D702" s="1" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="E702" s="2">
-        <v>19005</v>
+        <v>1961594</v>
       </c>
       <c r="F702" s="2">
-        <v>18824</v>
+        <v>1942912</v>
       </c>
       <c r="G702" s="2">
-        <v>18643</v>
+        <v>1924231</v>
       </c>
       <c r="H702" s="2">
-        <v>18281</v>
+        <v>1886867</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="D703" s="1" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
       <c r="E703" s="2">
-        <v>47513</v>
+        <v>1897059</v>
       </c>
       <c r="F703" s="2">
-        <v>47060</v>
+        <v>1878992</v>
       </c>
       <c r="G703" s="2">
-        <v>46608</v>
+        <v>1860925</v>
       </c>
       <c r="H703" s="2">
-        <v>45703</v>
+        <v>1824790</v>
       </c>
       <c r="I703" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="D704" s="1" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="E704" s="2">
-        <v>97650</v>
+        <v>1840478</v>
       </c>
       <c r="F704" s="2">
-        <v>96720</v>
+        <v>1822949</v>
       </c>
       <c r="G704" s="2">
-        <v>95790</v>
+        <v>1805421</v>
       </c>
       <c r="H704" s="2">
-        <v>93930</v>
+        <v>1770364</v>
       </c>
       <c r="I704" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="E705" s="2">
-        <v>14175</v>
+        <v>1667323</v>
       </c>
       <c r="F705" s="2">
-        <v>14040</v>
+        <v>1651444</v>
       </c>
       <c r="G705" s="2">
-        <v>13905</v>
+        <v>1635565</v>
       </c>
       <c r="H705" s="2">
-        <v>13635</v>
+        <v>1603806</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D706" s="1" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="E706" s="2">
-        <v>56558</v>
+        <v>1528883</v>
       </c>
       <c r="F706" s="2">
-        <v>56020</v>
+        <v>1514322</v>
       </c>
       <c r="G706" s="2">
-        <v>55481</v>
+        <v>1499761</v>
       </c>
       <c r="H706" s="2">
-        <v>54404</v>
+        <v>1470640</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D707" s="1" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="E707" s="2">
-        <v>85977</v>
+        <v>1471202</v>
       </c>
       <c r="F707" s="2">
-        <v>85158</v>
+        <v>1457191</v>
       </c>
       <c r="G707" s="2">
-        <v>84339</v>
+        <v>1443179</v>
       </c>
       <c r="H707" s="2">
-        <v>82702</v>
+        <v>1415156</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D708" s="1" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="E708" s="2">
-        <v>72230</v>
+        <v>1369983</v>
       </c>
       <c r="F708" s="2">
-        <v>71542</v>
+        <v>1356936</v>
       </c>
       <c r="G708" s="2">
-        <v>70854</v>
+        <v>1343888</v>
       </c>
       <c r="H708" s="2">
-        <v>69478</v>
+        <v>1317793</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D709" s="1" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="E709" s="2">
-        <v>69615</v>
+        <v>1325130</v>
       </c>
       <c r="F709" s="2">
-        <v>68952</v>
+        <v>1312510</v>
       </c>
       <c r="G709" s="2">
-        <v>68289</v>
+        <v>1299890</v>
       </c>
       <c r="H709" s="2">
-        <v>66963</v>
+        <v>1274649</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D710" s="1" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="E710" s="2">
-        <v>114518</v>
+        <v>1212179</v>
       </c>
       <c r="F710" s="2">
-        <v>113428</v>
+        <v>1200634</v>
       </c>
       <c r="G710" s="2">
-        <v>112337</v>
+        <v>1189090</v>
       </c>
       <c r="H710" s="2">
-        <v>110156</v>
+        <v>1166001</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D711" s="1" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="E711" s="2">
-        <v>142291</v>
+        <v>1129009</v>
       </c>
       <c r="F711" s="2">
-        <v>140936</v>
+        <v>1118257</v>
       </c>
       <c r="G711" s="2">
-        <v>139580</v>
+        <v>1107504</v>
       </c>
       <c r="H711" s="2">
-        <v>136870</v>
+        <v>1085999</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D712" s="1" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
       <c r="E712" s="2">
-        <v>80456</v>
+        <v>1083084</v>
       </c>
       <c r="F712" s="2">
-        <v>79690</v>
+        <v>1072769</v>
       </c>
       <c r="G712" s="2">
-        <v>78924</v>
+        <v>1062454</v>
       </c>
       <c r="H712" s="2">
-        <v>77391</v>
+        <v>1041824</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D713" s="1" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
       <c r="E713" s="2">
-        <v>149774</v>
+        <v>1080651</v>
       </c>
       <c r="F713" s="2">
-        <v>148348</v>
+        <v>1070359</v>
       </c>
       <c r="G713" s="2">
-        <v>146921</v>
+        <v>1060067</v>
       </c>
       <c r="H713" s="2">
-        <v>144068</v>
+        <v>1039483</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D714" s="1" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="E714" s="2">
-        <v>198004</v>
+        <v>1055</v>
       </c>
       <c r="F714" s="2">
-        <v>196118</v>
+        <v>1045</v>
       </c>
       <c r="G714" s="2">
-        <v>194232</v>
+        <v>1035</v>
       </c>
       <c r="H714" s="2">
-        <v>190461</v>
+        <v>1015</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D715" s="1" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="E715" s="2">
-        <v>6807040</v>
+        <v>7454</v>
       </c>
       <c r="F715" s="2">
-        <v>6742211</v>
+        <v>7383</v>
       </c>
       <c r="G715" s="2">
-        <v>6677382</v>
+        <v>7312</v>
       </c>
       <c r="H715" s="2">
-        <v>6547724</v>
+        <v>7170</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D716" s="1" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="E716" s="2">
-        <v>5198039</v>
+        <v>11876</v>
       </c>
       <c r="F716" s="2">
-        <v>5148534</v>
+        <v>11762</v>
       </c>
       <c r="G716" s="2">
-        <v>5099028</v>
+        <v>11649</v>
       </c>
       <c r="H716" s="2">
-        <v>5000018</v>
+        <v>11423</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D717" s="1" t="s">
-        <v>1302</v>
+        <v>1309</v>
       </c>
       <c r="E717" s="2">
-        <v>4903946</v>
+        <v>9921</v>
       </c>
       <c r="F717" s="2">
-        <v>4857242</v>
+        <v>9827</v>
       </c>
       <c r="G717" s="2">
-        <v>4810538</v>
+        <v>9732</v>
       </c>
       <c r="H717" s="2">
-        <v>4717129</v>
+        <v>9543</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D718" s="1" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
       <c r="E718" s="2">
-        <v>3829796</v>
+        <v>15176</v>
       </c>
       <c r="F718" s="2">
-        <v>3793322</v>
+        <v>15031</v>
       </c>
       <c r="G718" s="2">
-        <v>3756848</v>
+        <v>14887</v>
       </c>
       <c r="H718" s="2">
-        <v>3683899</v>
+        <v>14598</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
-        <v>1305</v>
+        <v>1312</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D719" s="1" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
       <c r="E719" s="2">
-        <v>4080489</v>
+        <v>19259</v>
       </c>
       <c r="F719" s="2">
-        <v>4041627</v>
+        <v>19076</v>
       </c>
       <c r="G719" s="2">
-        <v>4002765</v>
+        <v>18892</v>
       </c>
       <c r="H719" s="2">
-        <v>3925042</v>
+        <v>18525</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D720" s="1" t="s">
-        <v>1308</v>
+        <v>1315</v>
       </c>
       <c r="E720" s="2">
-        <v>3923162</v>
+        <v>22008</v>
       </c>
       <c r="F720" s="2">
-        <v>3885799</v>
+        <v>21798</v>
       </c>
       <c r="G720" s="2">
-        <v>3848435</v>
+        <v>21589</v>
       </c>
       <c r="H720" s="2">
-        <v>3773708</v>
+        <v>21170</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D721" s="1" t="s">
-        <v>1310</v>
+        <v>1317</v>
       </c>
       <c r="E721" s="2">
-        <v>3618715</v>
+        <v>25988</v>
       </c>
       <c r="F721" s="2">
-        <v>3584251</v>
+        <v>25740</v>
       </c>
       <c r="G721" s="2">
-        <v>3549787</v>
+        <v>25493</v>
       </c>
       <c r="H721" s="2">
-        <v>3480859</v>
+        <v>24998</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D722" s="1" t="s">
-        <v>1312</v>
+        <v>1319</v>
       </c>
       <c r="E722" s="2">
-        <v>3534359</v>
+        <v>37687</v>
       </c>
       <c r="F722" s="2">
-        <v>3500698</v>
+        <v>37328</v>
       </c>
       <c r="G722" s="2">
-        <v>3467038</v>
+        <v>36969</v>
       </c>
       <c r="H722" s="2">
-        <v>3399717</v>
+        <v>36251</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>1313</v>
+        <v>1320</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D723" s="1" t="s">
-        <v>1314</v>
+        <v>1321</v>
       </c>
       <c r="E723" s="2">
-        <v>3242203</v>
+        <v>46069</v>
       </c>
       <c r="F723" s="2">
-        <v>3211324</v>
+        <v>45630</v>
       </c>
       <c r="G723" s="2">
-        <v>3180446</v>
+        <v>45191</v>
       </c>
       <c r="H723" s="2">
-        <v>3118690</v>
+        <v>44314</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>1315</v>
+        <v>1322</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D724" s="1" t="s">
-        <v>1316</v>
+        <v>1323</v>
       </c>
       <c r="E724" s="2">
-        <v>3167031</v>
+        <v>67935</v>
       </c>
       <c r="F724" s="2">
-        <v>3136869</v>
+        <v>67288</v>
       </c>
       <c r="G724" s="2">
-        <v>3106707</v>
+        <v>66641</v>
       </c>
       <c r="H724" s="2">
-        <v>3046382</v>
+        <v>65347</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D725" s="1" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
       <c r="E725" s="2">
-        <v>2451986</v>
+        <v>78356</v>
       </c>
       <c r="F725" s="2">
-        <v>2428634</v>
+        <v>77610</v>
       </c>
       <c r="G725" s="2">
-        <v>2405282</v>
+        <v>76864</v>
       </c>
       <c r="H725" s="2">
-        <v>2358577</v>
+        <v>75371</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
-        <v>1319</v>
+        <v>1326</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D726" s="1" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
       <c r="E726" s="2">
-        <v>2353836</v>
+        <v>92054</v>
       </c>
       <c r="F726" s="2">
-        <v>2331419</v>
+        <v>91177</v>
       </c>
       <c r="G726" s="2">
-        <v>2309001</v>
+        <v>90300</v>
       </c>
       <c r="H726" s="2">
-        <v>2264166</v>
+        <v>88547</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
-        <v>1321</v>
+        <v>1328</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D727" s="1" t="s">
-        <v>1322</v>
+        <v>1329</v>
       </c>
       <c r="E727" s="2">
-        <v>2274483</v>
+        <v>106864</v>
       </c>
       <c r="F727" s="2">
-        <v>2252821</v>
+        <v>105846</v>
       </c>
       <c r="G727" s="2">
-        <v>2231159</v>
+        <v>104828</v>
       </c>
       <c r="H727" s="2">
-        <v>2187836</v>
+        <v>102793</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>1323</v>
+        <v>1330</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="E728" s="2">
-        <v>1176931</v>
+        <v>135629</v>
       </c>
       <c r="F728" s="2">
-        <v>1165722</v>
+        <v>134337</v>
       </c>
       <c r="G728" s="2">
-        <v>1154514</v>
+        <v>133045</v>
       </c>
       <c r="H728" s="2">
-        <v>1132096</v>
+        <v>130462</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>1325</v>
+        <v>1332</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D729" s="1" t="s">
-        <v>1326</v>
+        <v>1333</v>
       </c>
       <c r="E729" s="2">
-        <v>1961594</v>
+        <v>174931</v>
       </c>
       <c r="F729" s="2">
-        <v>1942912</v>
+        <v>173265</v>
       </c>
       <c r="G729" s="2">
-        <v>1924231</v>
+        <v>171599</v>
       </c>
       <c r="H729" s="2">
-        <v>1886867</v>
+        <v>168267</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>1327</v>
+        <v>1334</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D730" s="1" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
       <c r="E730" s="2">
-        <v>1897374</v>
+        <v>182831</v>
       </c>
       <c r="F730" s="2">
-        <v>1879304</v>
+        <v>181090</v>
       </c>
       <c r="G730" s="2">
-        <v>1861234</v>
+        <v>179349</v>
       </c>
       <c r="H730" s="2">
-        <v>1825093</v>
+        <v>175866</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>1329</v>
+        <v>1336</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D731" s="1" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="E731" s="2">
-        <v>1840725</v>
+        <v>221761</v>
       </c>
       <c r="F731" s="2">
-        <v>1823194</v>
+        <v>219649</v>
       </c>
       <c r="G731" s="2">
-        <v>1805663</v>
+        <v>217537</v>
       </c>
       <c r="H731" s="2">
-        <v>1770602</v>
+        <v>213313</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D732" s="1" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
       <c r="E732" s="2">
-        <v>1667323</v>
+        <v>228300</v>
       </c>
       <c r="F732" s="2">
-        <v>1651444</v>
+        <v>226126</v>
       </c>
       <c r="G732" s="2">
-        <v>1635565</v>
+        <v>223952</v>
       </c>
       <c r="H732" s="2">
-        <v>1603806</v>
+        <v>219603</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D733" s="1" t="s">
-        <v>1334</v>
+        <v>1341</v>
       </c>
       <c r="E733" s="2">
-        <v>1528883</v>
+        <v>247275</v>
       </c>
       <c r="F733" s="2">
-        <v>1514322</v>
+        <v>244920</v>
       </c>
       <c r="G733" s="2">
-        <v>1499761</v>
+        <v>242565</v>
       </c>
       <c r="H733" s="2">
-        <v>1470640</v>
+        <v>237855</v>
       </c>
       <c r="I733" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>1335</v>
+        <v>1342</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D734" s="1" t="s">
-        <v>1336</v>
+        <v>1343</v>
       </c>
       <c r="E734" s="2">
-        <v>1471202</v>
+        <v>268297</v>
       </c>
       <c r="F734" s="2">
-        <v>1457191</v>
+        <v>265742</v>
       </c>
       <c r="G734" s="2">
-        <v>1443179</v>
+        <v>263187</v>
       </c>
       <c r="H734" s="2">
-        <v>1415156</v>
+        <v>258076</v>
       </c>
       <c r="I734" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>1337</v>
+        <v>1344</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D735" s="1" t="s">
-        <v>1338</v>
+        <v>1345</v>
       </c>
       <c r="E735" s="2">
-        <v>1370188</v>
+        <v>297646</v>
       </c>
       <c r="F735" s="2">
-        <v>1357139</v>
+        <v>294811</v>
       </c>
       <c r="G735" s="2">
-        <v>1344089</v>
+        <v>291976</v>
       </c>
       <c r="H735" s="2">
-        <v>1317990</v>
+        <v>286307</v>
       </c>
       <c r="I735" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
-        <v>1339</v>
+        <v>1346</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D736" s="1" t="s">
-        <v>1340</v>
+        <v>1347</v>
       </c>
       <c r="E736" s="2">
-        <v>1325130</v>
+        <v>350261</v>
       </c>
       <c r="F736" s="2">
-        <v>1312510</v>
+        <v>346925</v>
       </c>
       <c r="G736" s="2">
-        <v>1299890</v>
+        <v>343589</v>
       </c>
       <c r="H736" s="2">
-        <v>1274649</v>
+        <v>336918</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>1341</v>
+        <v>1348</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D737" s="1" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
       <c r="E737" s="2">
-        <v>1212179</v>
+        <v>388139</v>
       </c>
       <c r="F737" s="2">
-        <v>1200634</v>
+        <v>384442</v>
       </c>
       <c r="G737" s="2">
-        <v>1189090</v>
+        <v>380746</v>
       </c>
       <c r="H737" s="2">
-        <v>1166001</v>
+        <v>373353</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D738" s="1" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
       <c r="E738" s="2">
-        <v>1129009</v>
+        <v>439342</v>
       </c>
       <c r="F738" s="2">
-        <v>1118257</v>
+        <v>435158</v>
       </c>
       <c r="G738" s="2">
-        <v>1107504</v>
+        <v>430974</v>
       </c>
       <c r="H738" s="2">
-        <v>1085999</v>
+        <v>422605</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D739" s="1" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="E739" s="2">
-        <v>1083225</v>
+        <v>490418</v>
       </c>
       <c r="F739" s="2">
-        <v>1072909</v>
+        <v>485748</v>
       </c>
       <c r="G739" s="2">
-        <v>1062592</v>
+        <v>481077</v>
       </c>
       <c r="H739" s="2">
-        <v>1041959</v>
+        <v>471736</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D740" s="1" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="E740" s="2">
-        <v>1080782</v>
+        <v>638617</v>
       </c>
       <c r="F740" s="2">
-        <v>1070489</v>
+        <v>632535</v>
       </c>
       <c r="G740" s="2">
-        <v>1060195</v>
+        <v>626453</v>
       </c>
       <c r="H740" s="2">
-        <v>1039609</v>
+        <v>614289</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D741" s="1" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="E741" s="2">
-        <v>1066</v>
+        <v>737779</v>
       </c>
       <c r="F741" s="2">
-        <v>1056</v>
+        <v>730753</v>
       </c>
       <c r="G741" s="2">
-        <v>1045</v>
+        <v>723726</v>
       </c>
       <c r="H741" s="2">
-        <v>1025</v>
+        <v>709673</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D742" s="1" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="E742" s="2">
-        <v>7355</v>
+        <v>864981</v>
       </c>
       <c r="F742" s="2">
-        <v>7285</v>
+        <v>856743</v>
       </c>
       <c r="G742" s="2">
-        <v>7215</v>
+        <v>848505</v>
       </c>
       <c r="H742" s="2">
-        <v>7075</v>
+        <v>832029</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D743" s="1" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="E743" s="2">
-        <v>11876</v>
+        <v>12915026</v>
       </c>
       <c r="F743" s="2">
-        <v>11762</v>
+        <v>12792026</v>
       </c>
       <c r="G743" s="2">
-        <v>11649</v>
+        <v>12669026</v>
       </c>
       <c r="H743" s="2">
-        <v>11423</v>
+        <v>12423025</v>
       </c>
       <c r="I743" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D744" s="1" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="E744" s="2">
-        <v>4940</v>
+        <v>3331082</v>
       </c>
       <c r="F744" s="2">
-        <v>4893</v>
+        <v>3299357</v>
       </c>
       <c r="G744" s="2">
-        <v>4846</v>
+        <v>3267633</v>
       </c>
       <c r="H744" s="2">
-        <v>4752</v>
+        <v>3204184</v>
       </c>
       <c r="I744" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D745" s="1" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="E745" s="2">
-        <v>9875</v>
+        <v>2498222</v>
       </c>
       <c r="F745" s="2">
-        <v>9781</v>
+        <v>2474429</v>
       </c>
       <c r="G745" s="2">
-        <v>9687</v>
+        <v>2450637</v>
       </c>
       <c r="H745" s="2">
-        <v>9499</v>
+        <v>2403052</v>
       </c>
       <c r="I745" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D746" s="1" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="E746" s="2">
-        <v>15341</v>
+        <v>1731476</v>
       </c>
       <c r="F746" s="2">
-        <v>15194</v>
+        <v>1714986</v>
       </c>
       <c r="G746" s="2">
-        <v>15048</v>
+        <v>1698496</v>
       </c>
       <c r="H746" s="2">
-        <v>14756</v>
+        <v>1665515</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C747" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="C747" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D747" s="1" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="E747" s="2">
-        <v>19142</v>
+        <v>29822</v>
       </c>
       <c r="F747" s="2">
-        <v>18959</v>
+        <v>29538</v>
       </c>
       <c r="G747" s="2">
-        <v>18777</v>
+        <v>29254</v>
       </c>
       <c r="H747" s="2">
-        <v>18412</v>
+        <v>28686</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="E748" s="2">
-        <v>22008</v>
+        <v>48839</v>
       </c>
       <c r="F748" s="2">
-        <v>21798</v>
+        <v>48374</v>
       </c>
       <c r="G748" s="2">
-        <v>21589</v>
+        <v>47908</v>
       </c>
       <c r="H748" s="2">
-        <v>21170</v>
+        <v>46978</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>1366</v>
+        <v>1374</v>
       </c>
       <c r="E749" s="2">
-        <v>25988</v>
+        <v>49714</v>
       </c>
       <c r="F749" s="2">
-        <v>25740</v>
+        <v>49241</v>
       </c>
       <c r="G749" s="2">
-        <v>25493</v>
+        <v>48767</v>
       </c>
       <c r="H749" s="2">
-        <v>24998</v>
+        <v>47820</v>
       </c>
       <c r="I749" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="E750" s="2">
-        <v>37674</v>
+        <v>67226</v>
       </c>
       <c r="F750" s="2">
-        <v>37315</v>
+        <v>66586</v>
       </c>
       <c r="G750" s="2">
-        <v>36956</v>
+        <v>65946</v>
       </c>
       <c r="H750" s="2">
-        <v>36239</v>
+        <v>64665</v>
       </c>
       <c r="I750" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>1370</v>
+        <v>1378</v>
       </c>
       <c r="E751" s="2">
-        <v>46069</v>
+        <v>59878</v>
       </c>
       <c r="F751" s="2">
-        <v>45630</v>
+        <v>59308</v>
       </c>
       <c r="G751" s="2">
-        <v>45191</v>
+        <v>58738</v>
       </c>
       <c r="H751" s="2">
-        <v>44314</v>
+        <v>57597</v>
       </c>
       <c r="I751" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="E752" s="2">
-        <v>67935</v>
+        <v>83693</v>
       </c>
       <c r="F752" s="2">
-        <v>67288</v>
+        <v>82896</v>
       </c>
       <c r="G752" s="2">
-        <v>66641</v>
+        <v>82099</v>
       </c>
       <c r="H752" s="2">
-        <v>65347</v>
+        <v>80505</v>
       </c>
       <c r="I752" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
-        <v>1373</v>
+        <v>1381</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
       <c r="E753" s="2">
-        <v>78356</v>
+        <v>117626</v>
       </c>
       <c r="F753" s="2">
-        <v>77610</v>
+        <v>116506</v>
       </c>
       <c r="G753" s="2">
-        <v>76864</v>
+        <v>115386</v>
       </c>
       <c r="H753" s="2">
-        <v>75371</v>
+        <v>113145</v>
       </c>
       <c r="I753" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D754" s="1" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="E754" s="2">
-        <v>91779</v>
+        <v>182873</v>
       </c>
       <c r="F754" s="2">
-        <v>90905</v>
+        <v>181132</v>
       </c>
       <c r="G754" s="2">
-        <v>90031</v>
+        <v>179390</v>
       </c>
       <c r="H754" s="2">
-        <v>88283</v>
+        <v>175907</v>
       </c>
       <c r="I754" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D755" s="1" t="s">
-        <v>1378</v>
+        <v>1386</v>
       </c>
       <c r="E755" s="2">
-        <v>106864</v>
+        <v>16496</v>
       </c>
       <c r="F755" s="2">
-        <v>105846</v>
+        <v>16338</v>
       </c>
       <c r="G755" s="2">
-        <v>104828</v>
+        <v>16181</v>
       </c>
       <c r="H755" s="2">
-        <v>102793</v>
+        <v>15867</v>
       </c>
       <c r="I755" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>1379</v>
+        <v>1387</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D756" s="1" t="s">
-        <v>1380</v>
+        <v>1388</v>
       </c>
       <c r="E756" s="2">
-        <v>135629</v>
+        <v>164404</v>
       </c>
       <c r="F756" s="2">
-        <v>134337</v>
+        <v>162838</v>
       </c>
       <c r="G756" s="2">
-        <v>133045</v>
+        <v>161272</v>
       </c>
       <c r="H756" s="2">
-        <v>130462</v>
+        <v>158141</v>
       </c>
       <c r="I756" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D757" s="1" t="s">
-        <v>1382</v>
+        <v>1390</v>
       </c>
       <c r="E757" s="2">
-        <v>174931</v>
+        <v>215804</v>
       </c>
       <c r="F757" s="2">
-        <v>173265</v>
+        <v>213749</v>
       </c>
       <c r="G757" s="2">
-        <v>171599</v>
+        <v>211694</v>
       </c>
       <c r="H757" s="2">
-        <v>168267</v>
+        <v>207583</v>
       </c>
       <c r="I757" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D758" s="1" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="E758" s="2">
-        <v>182831</v>
+        <v>269747</v>
       </c>
       <c r="F758" s="2">
-        <v>181090</v>
+        <v>267178</v>
       </c>
       <c r="G758" s="2">
-        <v>179349</v>
+        <v>264609</v>
       </c>
       <c r="H758" s="2">
-        <v>175866</v>
+        <v>259471</v>
       </c>
       <c r="I758" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759" s="1">
         <v>758</v>
       </c>
       <c r="B759" s="1" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D759" s="1" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
       <c r="E759" s="2">
-        <v>221761</v>
+        <v>406943</v>
       </c>
       <c r="F759" s="2">
-        <v>219649</v>
+        <v>403068</v>
       </c>
       <c r="G759" s="2">
-        <v>217537</v>
+        <v>399192</v>
       </c>
       <c r="H759" s="2">
-        <v>213313</v>
+        <v>391441</v>
       </c>
       <c r="I759" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760" s="1">
         <v>759</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="E760" s="2">
-        <v>228300</v>
+        <v>382185</v>
       </c>
       <c r="F760" s="2">
-        <v>226126</v>
+        <v>378545</v>
       </c>
       <c r="G760" s="2">
-        <v>223952</v>
+        <v>374906</v>
       </c>
       <c r="H760" s="2">
-        <v>219603</v>
+        <v>367626</v>
       </c>
       <c r="I760" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761" s="1">
         <v>760</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>1389</v>
+        <v>1397</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
       <c r="E761" s="2">
-        <v>247275</v>
+        <v>840549</v>
       </c>
       <c r="F761" s="2">
-        <v>244920</v>
+        <v>832544</v>
       </c>
       <c r="G761" s="2">
-        <v>242565</v>
+        <v>824539</v>
       </c>
       <c r="H761" s="2">
-        <v>237855</v>
+        <v>808528</v>
       </c>
       <c r="I761" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762" s="1">
         <v>761</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>1391</v>
+        <v>1399</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>1392</v>
+        <v>1400</v>
       </c>
       <c r="E762" s="2">
-        <v>268302</v>
+        <v>576155</v>
       </c>
       <c r="F762" s="2">
-        <v>265747</v>
+        <v>570668</v>
       </c>
       <c r="G762" s="2">
-        <v>263192</v>
+        <v>565181</v>
       </c>
       <c r="H762" s="2">
-        <v>258081</v>
+        <v>554206</v>
       </c>
       <c r="I762" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763" s="1">
         <v>762</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>1393</v>
+        <v>1401</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>1394</v>
+        <v>1402</v>
       </c>
       <c r="E763" s="2">
-        <v>296815</v>
+        <v>999075</v>
       </c>
       <c r="F763" s="2">
-        <v>293988</v>
+        <v>989560</v>
       </c>
       <c r="G763" s="2">
-        <v>291161</v>
+        <v>980045</v>
       </c>
       <c r="H763" s="2">
-        <v>285508</v>
+        <v>961015</v>
       </c>
       <c r="I763" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="A764" s="1">
         <v>763</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>1396</v>
+        <v>1404</v>
       </c>
       <c r="E764" s="2">
-        <v>350950</v>
+        <v>1207526</v>
       </c>
       <c r="F764" s="2">
-        <v>347608</v>
+        <v>1196026</v>
       </c>
       <c r="G764" s="2">
-        <v>344265</v>
+        <v>1184526</v>
       </c>
       <c r="H764" s="2">
-        <v>337580</v>
+        <v>1161525</v>
       </c>
       <c r="I764" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765" s="1">
         <v>764</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>1397</v>
+        <v>1405</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>1398</v>
+        <v>1406</v>
       </c>
       <c r="E765" s="2">
-        <v>386994</v>
+        <v>1332551</v>
       </c>
       <c r="F765" s="2">
-        <v>383309</v>
+        <v>1319860</v>
       </c>
       <c r="G765" s="2">
-        <v>379623</v>
+        <v>1307169</v>
       </c>
       <c r="H765" s="2">
-        <v>372252</v>
+        <v>1281787</v>
       </c>
       <c r="I765" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="766" spans="1:9">
       <c r="A766" s="1">
         <v>765</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>1400</v>
+        <v>1408</v>
       </c>
       <c r="E766" s="2">
-        <v>438654</v>
+        <v>1410938</v>
       </c>
       <c r="F766" s="2">
-        <v>434477</v>
+        <v>1397500</v>
       </c>
       <c r="G766" s="2">
-        <v>430299</v>
+        <v>1384063</v>
       </c>
       <c r="H766" s="2">
-        <v>421944</v>
+        <v>1357188</v>
       </c>
       <c r="I766" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="767" spans="1:9">
       <c r="A767" s="1">
         <v>766</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>216</v>
+        <v>1361</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>1402</v>
+        <v>1410</v>
       </c>
       <c r="E767" s="2">
-        <v>490418</v>
+        <v>1665554</v>
       </c>
       <c r="F767" s="2">
-        <v>485748</v>
+        <v>1649692</v>
       </c>
       <c r="G767" s="2">
-        <v>481077</v>
+        <v>1633829</v>
       </c>
       <c r="H767" s="2">
-        <v>471736</v>
+        <v>1602104</v>
       </c>
       <c r="I767" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="768" spans="1:9">
       <c r="A768" s="1">
         <v>767</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>1403</v>
+        <v>1411</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>216</v>
+        <v>1412</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="E768" s="2">
-        <v>638617</v>
+        <v>11561</v>
       </c>
       <c r="F768" s="2">
-        <v>632535</v>
+        <v>11450</v>
       </c>
       <c r="G768" s="2">
-        <v>626453</v>
+        <v>11340</v>
       </c>
       <c r="H768" s="2">
-        <v>614289</v>
+        <v>11120</v>
       </c>
       <c r="I768" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="769" spans="1:9">
       <c r="A769" s="1">
         <v>768</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>216</v>
+        <v>1412</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E769" s="2">
-        <v>735331</v>
+        <v>25515</v>
       </c>
       <c r="F769" s="2">
-        <v>728328</v>
+        <v>25272</v>
       </c>
       <c r="G769" s="2">
-        <v>721324</v>
+        <v>25029</v>
       </c>
       <c r="H769" s="2">
-        <v>707318</v>
+        <v>24543</v>
       </c>
       <c r="I769" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="770" spans="1:9">
       <c r="A770" s="1">
         <v>769</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>216</v>
+        <v>1412</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>1408</v>
+        <v>1417</v>
       </c>
       <c r="E770" s="2">
-        <v>862274</v>
+        <v>26561</v>
       </c>
       <c r="F770" s="2">
-        <v>854062</v>
+        <v>26308</v>
       </c>
       <c r="G770" s="2">
-        <v>845849</v>
+        <v>26055</v>
       </c>
       <c r="H770" s="2">
-        <v>829425</v>
+        <v>25549</v>
       </c>
       <c r="I770" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="771" spans="1:9">
       <c r="A771" s="1">
         <v>770</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>1411</v>
+        <v>1419</v>
       </c>
       <c r="E771" s="2">
-        <v>12553774</v>
+        <v>43533</v>
       </c>
       <c r="F771" s="2">
-        <v>12434214</v>
+        <v>43118</v>
       </c>
       <c r="G771" s="2">
-        <v>12314654</v>
+        <v>42704</v>
       </c>
       <c r="H771" s="2">
-        <v>12075535</v>
+        <v>41875</v>
       </c>
       <c r="I771" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="772" spans="1:9">
       <c r="A772" s="1">
         <v>771</v>
       </c>
       <c r="B772" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C772" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="C772" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D772" s="1" t="s">
-        <v>1413</v>
+        <v>1421</v>
       </c>
       <c r="E772" s="2">
-        <v>15806737</v>
+        <v>35076</v>
       </c>
       <c r="F772" s="2">
-        <v>15656196</v>
+        <v>34742</v>
       </c>
       <c r="G772" s="2">
-        <v>15505656</v>
+        <v>34408</v>
       </c>
       <c r="H772" s="2">
-        <v>15204575</v>
+        <v>33740</v>
       </c>
       <c r="I772" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="773" spans="1:9">
       <c r="A773" s="1">
         <v>772</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>1414</v>
+        <v>1422</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>1415</v>
+        <v>1423</v>
       </c>
       <c r="E773" s="2">
-        <v>14120812</v>
+        <v>45071</v>
       </c>
       <c r="F773" s="2">
-        <v>13986328</v>
+        <v>44642</v>
       </c>
       <c r="G773" s="2">
-        <v>13851844</v>
+        <v>44213</v>
       </c>
       <c r="H773" s="2">
-        <v>13582876</v>
+        <v>43354</v>
       </c>
       <c r="I773" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="774" spans="1:9">
       <c r="A774" s="1">
         <v>773</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>1416</v>
+        <v>1424</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="E774" s="2">
-        <v>7721980</v>
+        <v>110119</v>
       </c>
       <c r="F774" s="2">
-        <v>7648438</v>
+        <v>109070</v>
       </c>
       <c r="G774" s="2">
-        <v>7574895</v>
+        <v>108021</v>
       </c>
       <c r="H774" s="2">
-        <v>7427810</v>
+        <v>105924</v>
       </c>
       <c r="I774" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="775" spans="1:9">
       <c r="A775" s="1">
         <v>774</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>1419</v>
+        <v>1427</v>
       </c>
       <c r="E775" s="2">
-        <v>3137716</v>
+        <v>189000</v>
       </c>
       <c r="F775" s="2">
-        <v>3107833</v>
+        <v>187200</v>
       </c>
       <c r="G775" s="2">
-        <v>3077950</v>
+        <v>185400</v>
       </c>
       <c r="H775" s="2">
-        <v>3018184</v>
+        <v>181800</v>
       </c>
       <c r="I775" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="776" spans="1:9">
       <c r="A776" s="1">
         <v>775</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>1420</v>
+        <v>1428</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>1421</v>
+        <v>1429</v>
       </c>
       <c r="E776" s="2">
-        <v>2353295</v>
+        <v>367526</v>
       </c>
       <c r="F776" s="2">
-        <v>2330882</v>
+        <v>364026</v>
       </c>
       <c r="G776" s="2">
-        <v>2308470</v>
+        <v>360526</v>
       </c>
       <c r="H776" s="2">
-        <v>2263645</v>
+        <v>353525</v>
       </c>
       <c r="I776" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="777" spans="1:9">
       <c r="A777" s="1">
         <v>776</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>1422</v>
+        <v>1430</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>1410</v>
+        <v>1431</v>
       </c>
       <c r="D777" s="1" t="s">
-        <v>1423</v>
+        <v>1432</v>
       </c>
       <c r="E777" s="2">
-        <v>1731476</v>
+        <v>46725</v>
       </c>
       <c r="F777" s="2">
-        <v>1714986</v>
+        <v>46280</v>
       </c>
       <c r="G777" s="2">
-        <v>1698496</v>
+        <v>45835</v>
       </c>
       <c r="H777" s="2">
-        <v>1665515</v>
+        <v>44945</v>
       </c>
       <c r="I777" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="778" spans="1:9">
       <c r="A778" s="1">
         <v>777</v>
       </c>
       <c r="B778" s="1" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="E778" s="2">
-        <v>29822</v>
+        <v>12964</v>
       </c>
       <c r="F778" s="2">
-        <v>29538</v>
+        <v>12841</v>
       </c>
       <c r="G778" s="2">
-        <v>29254</v>
+        <v>12717</v>
       </c>
       <c r="H778" s="2">
-        <v>28686</v>
+        <v>12470</v>
       </c>
       <c r="I778" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="779" spans="1:9">
       <c r="A779" s="1">
         <v>778</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="E779" s="2">
-        <v>46908</v>
+        <v>60477</v>
       </c>
       <c r="F779" s="2">
-        <v>46461</v>
+        <v>59901</v>
       </c>
       <c r="G779" s="2">
-        <v>46014</v>
+        <v>59325</v>
       </c>
       <c r="H779" s="2">
-        <v>45121</v>
+        <v>58173</v>
       </c>
       <c r="I779" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="780" spans="1:9">
       <c r="A780" s="1">
         <v>779</v>
       </c>
       <c r="B780" s="1" t="s">
-        <v>1428</v>
+        <v>1438</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>1429</v>
+        <v>1439</v>
       </c>
       <c r="E780" s="2">
-        <v>45859</v>
+        <v>116609</v>
       </c>
       <c r="F780" s="2">
-        <v>45422</v>
+        <v>115498</v>
       </c>
       <c r="G780" s="2">
-        <v>44985</v>
+        <v>114388</v>
       </c>
       <c r="H780" s="2">
-        <v>44112</v>
+        <v>112167</v>
       </c>
       <c r="I780" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="781" spans="1:9">
       <c r="A781" s="1">
         <v>780</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>1430</v>
+        <v>1440</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>1431</v>
+        <v>1441</v>
       </c>
       <c r="E781" s="2">
-        <v>60926</v>
+        <v>233659</v>
       </c>
       <c r="F781" s="2">
-        <v>60346</v>
+        <v>231433</v>
       </c>
       <c r="G781" s="2">
-        <v>59766</v>
+        <v>229208</v>
       </c>
       <c r="H781" s="2">
-        <v>58605</v>
+        <v>224757</v>
       </c>
       <c r="I781" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="782" spans="1:9">
       <c r="A782" s="1">
         <v>781</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>1432</v>
+        <v>1442</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>1433</v>
+        <v>1443</v>
       </c>
       <c r="E782" s="2">
-        <v>59878</v>
+        <v>605740</v>
       </c>
       <c r="F782" s="2">
-        <v>59308</v>
+        <v>599971</v>
       </c>
       <c r="G782" s="2">
-        <v>58738</v>
+        <v>594202</v>
       </c>
       <c r="H782" s="2">
-        <v>57597</v>
+        <v>582664</v>
       </c>
       <c r="I782" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="783" spans="1:9">
       <c r="A783" s="1">
         <v>782</v>
       </c>
       <c r="B783" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C783" s="1" t="s">
         <v>1434</v>
       </c>
-      <c r="C783" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D783" s="1" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="E783" s="2">
-        <v>77497</v>
+        <v>1168188</v>
       </c>
       <c r="F783" s="2">
-        <v>76759</v>
+        <v>1157062</v>
       </c>
       <c r="G783" s="2">
-        <v>76021</v>
+        <v>1145937</v>
       </c>
       <c r="H783" s="2">
-        <v>74545</v>
+        <v>1123686</v>
       </c>
       <c r="I783" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="784" spans="1:9">
       <c r="A784" s="1">
         <v>783</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>1436</v>
+        <v>1446</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>1437</v>
+        <v>1447</v>
       </c>
       <c r="E784" s="2">
-        <v>110544</v>
+        <v>2336350</v>
       </c>
       <c r="F784" s="2">
-        <v>109491</v>
+        <v>2314099</v>
       </c>
       <c r="G784" s="2">
-        <v>108438</v>
+        <v>2291848</v>
       </c>
       <c r="H784" s="2">
-        <v>106333</v>
+        <v>2247346</v>
       </c>
       <c r="I784" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="785" spans="1:9">
       <c r="A785" s="1">
         <v>784</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>1438</v>
+        <v>1448</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
       <c r="D785" s="1" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="E785" s="2">
-        <v>172600</v>
+        <v>3461246</v>
       </c>
       <c r="F785" s="2">
-        <v>170956</v>
+        <v>3428282</v>
       </c>
       <c r="G785" s="2">
-        <v>169312</v>
+        <v>3395318</v>
       </c>
       <c r="H785" s="2">
-        <v>166025</v>
+        <v>3329389</v>
       </c>
       <c r="I785" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="786" spans="1:9">
       <c r="A786" s="1">
         <v>785</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>1440</v>
+        <v>1450</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>1410</v>
+        <v>1451</v>
       </c>
       <c r="D786" s="1" t="s">
-        <v>1441</v>
+        <v>1452</v>
       </c>
       <c r="E786" s="2">
-        <v>15946</v>
+        <v>26559</v>
       </c>
       <c r="F786" s="2">
-        <v>15794</v>
+        <v>26306</v>
       </c>
       <c r="G786" s="2">
-        <v>15643</v>
+        <v>26053</v>
       </c>
       <c r="H786" s="2">
-        <v>15339</v>
+        <v>25547</v>
       </c>
       <c r="I786" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="787" spans="1:9">
       <c r="A787" s="1">
         <v>786</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>1442</v>
+        <v>1453</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>1410</v>
+        <v>1451</v>
       </c>
       <c r="D787" s="1" t="s">
-        <v>1443</v>
+        <v>1454</v>
       </c>
       <c r="E787" s="2">
-        <v>155348</v>
+        <v>68632</v>
       </c>
       <c r="F787" s="2">
-        <v>153868</v>
+        <v>67979</v>
       </c>
       <c r="G787" s="2">
-        <v>152389</v>
+        <v>67325</v>
       </c>
       <c r="H787" s="2">
-        <v>149430</v>
+        <v>66018</v>
       </c>
       <c r="I787" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="788" spans="1:9">
       <c r="A788" s="1">
         <v>787</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>1444</v>
+        <v>1455</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>1410</v>
+        <v>1451</v>
       </c>
       <c r="D788" s="1" t="s">
-        <v>1445</v>
+        <v>1456</v>
       </c>
       <c r="E788" s="2">
-        <v>203978</v>
+        <v>137375</v>
       </c>
       <c r="F788" s="2">
-        <v>202036</v>
+        <v>136066</v>
       </c>
       <c r="G788" s="2">
-        <v>200093</v>
+        <v>134758</v>
       </c>
       <c r="H788" s="2">
-        <v>196208</v>
+        <v>132141</v>
       </c>
       <c r="I788" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="789" spans="1:9">
       <c r="A789" s="1">
         <v>788</v>
       </c>
       <c r="B789" s="1" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>1410</v>
+        <v>1451</v>
       </c>
       <c r="D789" s="1" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
       <c r="E789" s="2">
-        <v>239615</v>
+        <v>137375</v>
       </c>
       <c r="F789" s="2">
-        <v>237333</v>
+        <v>136066</v>
       </c>
       <c r="G789" s="2">
-        <v>235051</v>
+        <v>134758</v>
       </c>
       <c r="H789" s="2">
-        <v>230487</v>
+        <v>132141</v>
       </c>
       <c r="I789" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="790" spans="1:9">
       <c r="A790" s="1">
         <v>789</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>1448</v>
+        <v>1459</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>1410</v>
+        <v>1451</v>
       </c>
       <c r="D790" s="1" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="E790" s="2">
-        <v>393608</v>
+        <v>412343</v>
       </c>
       <c r="F790" s="2">
-        <v>389860</v>
+        <v>408416</v>
       </c>
       <c r="G790" s="2">
-        <v>386111</v>
+        <v>404489</v>
       </c>
       <c r="H790" s="2">
-        <v>378614</v>
+        <v>396635</v>
       </c>
       <c r="I790" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="791" spans="1:9">
       <c r="A791" s="1">
         <v>790</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>1410</v>
+        <v>1451</v>
       </c>
       <c r="D791" s="1" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E791" s="2">
-        <v>360863</v>
+        <v>687313</v>
       </c>
       <c r="F791" s="2">
-        <v>357426</v>
+        <v>680767</v>
       </c>
       <c r="G791" s="2">
-        <v>353989</v>
+        <v>674222</v>
       </c>
       <c r="H791" s="2">
-        <v>347116</v>
+        <v>661130</v>
       </c>
       <c r="I791" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="792" spans="1:9">
       <c r="A792" s="1">
         <v>791</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>1410</v>
+        <v>1451</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>1453</v>
+        <v>1464</v>
       </c>
       <c r="E792" s="2">
-        <v>796129</v>
+        <v>687313</v>
       </c>
       <c r="F792" s="2">
-        <v>788547</v>
+        <v>680767</v>
       </c>
       <c r="G792" s="2">
-        <v>780965</v>
+        <v>674222</v>
       </c>
       <c r="H792" s="2">
-        <v>765800</v>
+        <v>661130</v>
       </c>
       <c r="I792" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="793" spans="1:9">
       <c r="A793" s="1">
         <v>792</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>1454</v>
+        <v>1465</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>1410</v>
+        <v>1466</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>1455</v>
+        <v>1467</v>
       </c>
       <c r="E793" s="2">
-        <v>549123</v>
+        <v>16631</v>
       </c>
       <c r="F793" s="2">
-        <v>543893</v>
+        <v>16473</v>
       </c>
       <c r="G793" s="2">
-        <v>538663</v>
+        <v>16314</v>
       </c>
       <c r="H793" s="2">
-        <v>528204</v>
+        <v>15997</v>
       </c>
       <c r="I793" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="794" spans="1:9">
       <c r="A794" s="1">
         <v>793</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>1456</v>
+        <v>1468</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>1410</v>
+        <v>1466</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>1457</v>
+        <v>1469</v>
       </c>
       <c r="E794" s="2">
-        <v>941334</v>
+        <v>81143</v>
       </c>
       <c r="F794" s="2">
-        <v>932369</v>
+        <v>80370</v>
       </c>
       <c r="G794" s="2">
-        <v>923404</v>
+        <v>79597</v>
       </c>
       <c r="H794" s="2">
-        <v>905474</v>
+        <v>78052</v>
       </c>
       <c r="I794" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="795" spans="1:9">
       <c r="A795" s="1">
         <v>794</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>1458</v>
+        <v>1470</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>1410</v>
+        <v>1466</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>1459</v>
+        <v>1471</v>
       </c>
       <c r="E795" s="2">
-        <v>1207526</v>
+        <v>193278</v>
       </c>
       <c r="F795" s="2">
-        <v>1196026</v>
+        <v>191437</v>
       </c>
       <c r="G795" s="2">
-        <v>1184526</v>
+        <v>189596</v>
       </c>
       <c r="H795" s="2">
-        <v>1161525</v>
+        <v>185915</v>
       </c>
       <c r="I795" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="796" spans="1:9">
       <c r="A796" s="1">
         <v>795</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>1460</v>
+        <v>1472</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>1410</v>
+        <v>1473</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>1461</v>
+        <v>1474</v>
       </c>
       <c r="E796" s="2">
-        <v>1279791</v>
+        <v>57187</v>
       </c>
       <c r="F796" s="2">
-        <v>1267603</v>
+        <v>56643</v>
       </c>
       <c r="G796" s="2">
-        <v>1255414</v>
+        <v>56098</v>
       </c>
       <c r="H796" s="2">
-        <v>1231037</v>
+        <v>55009</v>
       </c>
       <c r="I796" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="797" spans="1:9">
       <c r="A797" s="1">
         <v>796</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>1462</v>
+        <v>1475</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>1410</v>
+        <v>1473</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>1463</v>
+        <v>1476</v>
       </c>
       <c r="E797" s="2">
-        <v>1410938</v>
+        <v>128998</v>
       </c>
       <c r="F797" s="2">
-        <v>1397500</v>
+        <v>127769</v>
       </c>
       <c r="G797" s="2">
-        <v>1384063</v>
+        <v>126541</v>
       </c>
       <c r="H797" s="2">
-        <v>1357188</v>
+        <v>124084</v>
       </c>
       <c r="I797" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="798" spans="1:9">
       <c r="A798" s="1">
         <v>797</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>1464</v>
+        <v>1477</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>1410</v>
+        <v>1473</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>1465</v>
+        <v>1478</v>
       </c>
       <c r="E798" s="2">
-        <v>1568871</v>
+        <v>258256</v>
       </c>
       <c r="F798" s="2">
-        <v>1553930</v>
+        <v>255796</v>
       </c>
       <c r="G798" s="2">
-        <v>1538988</v>
+        <v>253337</v>
       </c>
       <c r="H798" s="2">
-        <v>1509105</v>
+        <v>248418</v>
       </c>
       <c r="I798" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="799" spans="1:9">
       <c r="A799" s="1">
         <v>798</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>1466</v>
+        <v>1479</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>1468</v>
+        <v>1480</v>
       </c>
       <c r="E799" s="2">
-        <v>11561</v>
+        <v>401875</v>
       </c>
       <c r="F799" s="2">
-        <v>11450</v>
+        <v>398048</v>
       </c>
       <c r="G799" s="2">
-        <v>11340</v>
+        <v>394220</v>
       </c>
       <c r="H799" s="2">
-        <v>11120</v>
+        <v>386565</v>
       </c>
       <c r="I799" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="800" spans="1:9">
       <c r="A800" s="1">
         <v>799</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>1469</v>
+        <v>1481</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>1470</v>
+        <v>1482</v>
       </c>
       <c r="E800" s="2">
-        <v>25515</v>
+        <v>574220</v>
       </c>
       <c r="F800" s="2">
-        <v>25272</v>
+        <v>568751</v>
       </c>
       <c r="G800" s="2">
-        <v>25029</v>
+        <v>563282</v>
       </c>
       <c r="H800" s="2">
-        <v>24543</v>
+        <v>552345</v>
       </c>
       <c r="I800" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="801" spans="1:9">
       <c r="A801" s="1">
         <v>800</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>1471</v>
+        <v>1483</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>1472</v>
+        <v>1484</v>
       </c>
       <c r="E801" s="2">
-        <v>26561</v>
+        <v>1148699</v>
       </c>
       <c r="F801" s="2">
-        <v>26308</v>
+        <v>1137759</v>
       </c>
       <c r="G801" s="2">
-        <v>26055</v>
+        <v>1126819</v>
       </c>
       <c r="H801" s="2">
-        <v>25549</v>
+        <v>1104939</v>
       </c>
       <c r="I801" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="802" spans="1:9">
       <c r="A802" s="1">
         <v>801</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>1473</v>
+        <v>1485</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="E802" s="2">
-        <v>43533</v>
+        <v>246010</v>
       </c>
       <c r="F802" s="2">
-        <v>43118</v>
+        <v>243667</v>
       </c>
       <c r="G802" s="2">
-        <v>42704</v>
+        <v>241324</v>
       </c>
       <c r="H802" s="2">
-        <v>41875</v>
+        <v>236638</v>
       </c>
       <c r="I802" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="803" spans="1:9">
       <c r="A803" s="1">
         <v>802</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>1475</v>
+        <v>1488</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>1476</v>
+        <v>1489</v>
       </c>
       <c r="E803" s="2">
-        <v>35076</v>
+        <v>321124</v>
       </c>
       <c r="F803" s="2">
-        <v>34742</v>
+        <v>318065</v>
       </c>
       <c r="G803" s="2">
-        <v>34408</v>
+        <v>315007</v>
       </c>
       <c r="H803" s="2">
-        <v>33740</v>
+        <v>308890</v>
       </c>
       <c r="I803" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="804" spans="1:9">
       <c r="A804" s="1">
         <v>803</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>1477</v>
+        <v>1490</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>1478</v>
+        <v>1491</v>
       </c>
       <c r="E804" s="2">
-        <v>45071</v>
+        <v>492512</v>
       </c>
       <c r="F804" s="2">
-        <v>44642</v>
+        <v>487821</v>
       </c>
       <c r="G804" s="2">
-        <v>44213</v>
+        <v>483131</v>
       </c>
       <c r="H804" s="2">
-        <v>43354</v>
+        <v>473750</v>
       </c>
       <c r="I804" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="805" spans="1:9">
       <c r="A805" s="1">
         <v>804</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>1479</v>
+        <v>1492</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>1480</v>
+        <v>1493</v>
       </c>
       <c r="E805" s="2">
-        <v>105026</v>
+        <v>764092</v>
       </c>
       <c r="F805" s="2">
-        <v>104026</v>
+        <v>756815</v>
       </c>
       <c r="G805" s="2">
-        <v>103026</v>
+        <v>749538</v>
       </c>
       <c r="H805" s="2">
-        <v>101025</v>
+        <v>734984</v>
       </c>
       <c r="I805" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="806" spans="1:9">
       <c r="A806" s="1">
         <v>805</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>1481</v>
+        <v>1494</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>1482</v>
+        <v>1495</v>
       </c>
       <c r="E806" s="2">
-        <v>110119</v>
+        <v>1525697</v>
       </c>
       <c r="F806" s="2">
-        <v>109070</v>
+        <v>1511167</v>
       </c>
       <c r="G806" s="2">
-        <v>108021</v>
+        <v>1496636</v>
       </c>
       <c r="H806" s="2">
-        <v>105924</v>
+        <v>1467575</v>
       </c>
       <c r="I806" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="807" spans="1:9">
       <c r="A807" s="1">
         <v>806</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>1483</v>
+        <v>1496</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>1484</v>
+        <v>1497</v>
       </c>
       <c r="E807" s="2">
-        <v>189000</v>
+        <v>1693145</v>
       </c>
       <c r="F807" s="2">
-        <v>187200</v>
+        <v>1677020</v>
       </c>
       <c r="G807" s="2">
-        <v>185400</v>
+        <v>1660895</v>
       </c>
       <c r="H807" s="2">
-        <v>181800</v>
+        <v>1628644</v>
       </c>
       <c r="I807" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="808" spans="1:9">
       <c r="A808" s="1">
         <v>807</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>1485</v>
+        <v>1498</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>1486</v>
+        <v>1499</v>
       </c>
       <c r="E808" s="2">
-        <v>367526</v>
+        <v>5041367</v>
       </c>
       <c r="F808" s="2">
-        <v>364026</v>
+        <v>4993354</v>
       </c>
       <c r="G808" s="2">
-        <v>360526</v>
+        <v>4945341</v>
       </c>
       <c r="H808" s="2">
-        <v>353525</v>
+        <v>4849315</v>
       </c>
       <c r="I808" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="809" spans="1:9">
       <c r="A809" s="1">
         <v>808</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>1487</v>
+        <v>1500</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>1488</v>
+        <v>1501</v>
       </c>
       <c r="E809" s="2">
-        <v>367500</v>
+        <v>10150807</v>
       </c>
       <c r="F809" s="2">
-        <v>364000</v>
+        <v>10054132</v>
       </c>
       <c r="G809" s="2">
-        <v>360500</v>
+        <v>9957458</v>
       </c>
       <c r="H809" s="2">
-        <v>353500</v>
+        <v>9764109</v>
       </c>
       <c r="I809" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="810" spans="1:9">
       <c r="A810" s="1">
         <v>809</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>1489</v>
+        <v>1502</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>1490</v>
+        <v>1503</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>1491</v>
+        <v>1504</v>
       </c>
       <c r="E810" s="2">
-        <v>46725</v>
+        <v>873</v>
       </c>
       <c r="F810" s="2">
-        <v>46280</v>
+        <v>864</v>
       </c>
       <c r="G810" s="2">
-        <v>45835</v>
+        <v>856</v>
       </c>
       <c r="H810" s="2">
-        <v>44945</v>
+        <v>839</v>
       </c>
       <c r="I810" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="811" spans="1:9">
       <c r="A811" s="1">
         <v>810</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>1492</v>
+        <v>1505</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>1494</v>
+        <v>1506</v>
       </c>
       <c r="E811" s="2">
-        <v>12964</v>
+        <v>3476</v>
       </c>
       <c r="F811" s="2">
-        <v>12841</v>
+        <v>3442</v>
       </c>
       <c r="G811" s="2">
-        <v>12717</v>
+        <v>3409</v>
       </c>
       <c r="H811" s="2">
-        <v>12470</v>
+        <v>3343</v>
       </c>
       <c r="I811" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="812" spans="1:9">
       <c r="A812" s="1">
         <v>811</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>1495</v>
+        <v>1507</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="E812" s="2">
-        <v>60477</v>
+        <v>5211</v>
       </c>
       <c r="F812" s="2">
-        <v>59901</v>
+        <v>5162</v>
       </c>
       <c r="G812" s="2">
-        <v>59325</v>
+        <v>5112</v>
       </c>
       <c r="H812" s="2">
-        <v>58173</v>
+        <v>5013</v>
       </c>
       <c r="I812" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="813" spans="1:9">
       <c r="A813" s="1">
         <v>812</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>1497</v>
+        <v>1509</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>1498</v>
+        <v>1510</v>
       </c>
       <c r="E813" s="2">
-        <v>116609</v>
+        <v>6947</v>
       </c>
       <c r="F813" s="2">
-        <v>115498</v>
+        <v>6881</v>
       </c>
       <c r="G813" s="2">
-        <v>114388</v>
+        <v>6814</v>
       </c>
       <c r="H813" s="2">
-        <v>112167</v>
+        <v>6682</v>
       </c>
       <c r="I813" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="814" spans="1:9">
       <c r="A814" s="1">
         <v>813</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>1499</v>
+        <v>1511</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="E814" s="2">
-        <v>234709</v>
+        <v>8815</v>
       </c>
       <c r="F814" s="2">
-        <v>232473</v>
+        <v>8731</v>
       </c>
       <c r="G814" s="2">
-        <v>230238</v>
+        <v>8647</v>
       </c>
       <c r="H814" s="2">
-        <v>225767</v>
+        <v>8479</v>
       </c>
       <c r="I814" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" s="1">
         <v>814</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>1501</v>
+        <v>1513</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>1502</v>
+        <v>1514</v>
       </c>
       <c r="E815" s="2">
-        <v>605740</v>
+        <v>9634</v>
       </c>
       <c r="F815" s="2">
-        <v>599971</v>
+        <v>9542</v>
       </c>
       <c r="G815" s="2">
-        <v>594202</v>
+        <v>9450</v>
       </c>
       <c r="H815" s="2">
-        <v>582664</v>
+        <v>9267</v>
       </c>
       <c r="I815" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" s="1">
         <v>815</v>
       </c>
       <c r="B816" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C816" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="C816" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D816" s="1" t="s">
-        <v>1504</v>
+        <v>1516</v>
       </c>
       <c r="E816" s="2">
-        <v>1168188</v>
+        <v>12096</v>
       </c>
       <c r="F816" s="2">
-        <v>1157062</v>
+        <v>11981</v>
       </c>
       <c r="G816" s="2">
-        <v>1145937</v>
+        <v>11866</v>
       </c>
       <c r="H816" s="2">
-        <v>1123686</v>
+        <v>11635</v>
       </c>
       <c r="I816" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" s="1">
         <v>816</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>1505</v>
+        <v>1517</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>1506</v>
+        <v>1518</v>
       </c>
       <c r="E817" s="2">
-        <v>2336350</v>
+        <v>16402</v>
       </c>
       <c r="F817" s="2">
-        <v>2314099</v>
+        <v>16246</v>
       </c>
       <c r="G817" s="2">
-        <v>2291848</v>
+        <v>16090</v>
       </c>
       <c r="H817" s="2">
-        <v>2247346</v>
+        <v>15777</v>
       </c>
       <c r="I817" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" s="1">
         <v>817</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>1507</v>
+        <v>1519</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>1508</v>
+        <v>1520</v>
       </c>
       <c r="E818" s="2">
-        <v>3461246</v>
+        <v>18333</v>
       </c>
       <c r="F818" s="2">
-        <v>3428282</v>
+        <v>18158</v>
       </c>
       <c r="G818" s="2">
-        <v>3395318</v>
+        <v>17984</v>
       </c>
       <c r="H818" s="2">
-        <v>3329389</v>
+        <v>17635</v>
       </c>
       <c r="I818" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" s="1">
         <v>818</v>
       </c>
       <c r="B819" s="1" t="s">
-        <v>1509</v>
+        <v>1521</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>1511</v>
+        <v>1522</v>
       </c>
       <c r="E819" s="2">
-        <v>26559</v>
+        <v>20647</v>
       </c>
       <c r="F819" s="2">
-        <v>26306</v>
+        <v>20451</v>
       </c>
       <c r="G819" s="2">
-        <v>26053</v>
+        <v>20254</v>
       </c>
       <c r="H819" s="2">
-        <v>25547</v>
+        <v>19861</v>
       </c>
       <c r="I819" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="820" spans="1:9">
       <c r="A820" s="1">
         <v>819</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>1512</v>
+        <v>1523</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>1513</v>
+        <v>1524</v>
       </c>
       <c r="E820" s="2">
-        <v>68632</v>
+        <v>23344</v>
       </c>
       <c r="F820" s="2">
-        <v>67979</v>
+        <v>23121</v>
       </c>
       <c r="G820" s="2">
-        <v>67325</v>
+        <v>22899</v>
       </c>
       <c r="H820" s="2">
-        <v>66018</v>
+        <v>22454</v>
       </c>
       <c r="I820" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="821" spans="1:9">
       <c r="A821" s="1">
         <v>820</v>
       </c>
       <c r="B821" s="1" t="s">
-        <v>1514</v>
+        <v>1525</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>1515</v>
+        <v>1526</v>
       </c>
       <c r="E821" s="2">
-        <v>137375</v>
+        <v>25751</v>
       </c>
       <c r="F821" s="2">
-        <v>136066</v>
+        <v>25506</v>
       </c>
       <c r="G821" s="2">
-        <v>134758</v>
+        <v>25261</v>
       </c>
       <c r="H821" s="2">
-        <v>132141</v>
+        <v>24770</v>
       </c>
       <c r="I821" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="822" spans="1:9">
       <c r="A822" s="1">
         <v>821</v>
       </c>
       <c r="B822" s="1" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>1517</v>
+        <v>1528</v>
       </c>
       <c r="E822" s="2">
-        <v>137375</v>
+        <v>35264</v>
       </c>
       <c r="F822" s="2">
-        <v>136066</v>
+        <v>34928</v>
       </c>
       <c r="G822" s="2">
-        <v>134758</v>
+        <v>34593</v>
       </c>
       <c r="H822" s="2">
-        <v>132141</v>
+        <v>33921</v>
       </c>
       <c r="I822" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="823" spans="1:9">
       <c r="A823" s="1">
         <v>822</v>
       </c>
       <c r="B823" s="1" t="s">
-        <v>1518</v>
+        <v>1529</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>1519</v>
+        <v>1530</v>
       </c>
       <c r="E823" s="2">
-        <v>413393</v>
+        <v>41300</v>
       </c>
       <c r="F823" s="2">
-        <v>409456</v>
+        <v>40906</v>
       </c>
       <c r="G823" s="2">
-        <v>405519</v>
+        <v>40513</v>
       </c>
       <c r="H823" s="2">
-        <v>397645</v>
+        <v>39726</v>
       </c>
       <c r="I823" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" s="1">
         <v>823</v>
       </c>
       <c r="B824" s="1" t="s">
-        <v>1520</v>
+        <v>1531</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="E824" s="2">
-        <v>688363</v>
+        <v>44858</v>
       </c>
       <c r="F824" s="2">
-        <v>681807</v>
+        <v>44431</v>
       </c>
       <c r="G824" s="2">
-        <v>675252</v>
+        <v>44004</v>
       </c>
       <c r="H824" s="2">
-        <v>662140</v>
+        <v>43149</v>
       </c>
       <c r="I824" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" s="1">
         <v>824</v>
       </c>
       <c r="B825" s="1" t="s">
-        <v>1522</v>
+        <v>1533</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>1523</v>
+        <v>1534</v>
       </c>
       <c r="E825" s="2">
-        <v>688363</v>
+        <v>47350</v>
       </c>
       <c r="F825" s="2">
-        <v>681807</v>
+        <v>46899</v>
       </c>
       <c r="G825" s="2">
-        <v>675252</v>
+        <v>46448</v>
       </c>
       <c r="H825" s="2">
-        <v>662140</v>
+        <v>45546</v>
       </c>
       <c r="I825" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" s="1">
         <v>825</v>
       </c>
       <c r="B826" s="1" t="s">
-        <v>1524</v>
+        <v>1535</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>1525</v>
+        <v>1503</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>1526</v>
+        <v>1536</v>
       </c>
       <c r="E826" s="2">
-        <v>14139</v>
+        <v>50504</v>
       </c>
       <c r="F826" s="2">
-        <v>14005</v>
+        <v>50023</v>
       </c>
       <c r="G826" s="2">
-        <v>13870</v>
+        <v>49542</v>
       </c>
       <c r="H826" s="2">
-        <v>13601</v>
+        <v>48580</v>
       </c>
       <c r="I826" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="827" spans="1:9">
       <c r="A827" s="1">
         <v>826</v>
       </c>
       <c r="B827" s="1" t="s">
-        <v>1527</v>
+        <v>1537</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>1525</v>
+        <v>1503</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>1528</v>
+        <v>1538</v>
       </c>
       <c r="E827" s="2">
-        <v>71268</v>
+        <v>56516</v>
       </c>
       <c r="F827" s="2">
-        <v>70589</v>
+        <v>55978</v>
       </c>
       <c r="G827" s="2">
-        <v>69910</v>
+        <v>55440</v>
       </c>
       <c r="H827" s="2">
-        <v>68553</v>
+        <v>54363</v>
       </c>
       <c r="I827" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="828" spans="1:9">
       <c r="A828" s="1">
         <v>827</v>
       </c>
       <c r="B828" s="1" t="s">
-        <v>1529</v>
+        <v>1539</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>1525</v>
+        <v>1503</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>1530</v>
+        <v>1540</v>
       </c>
       <c r="E828" s="2">
-        <v>171243</v>
+        <v>56726</v>
       </c>
       <c r="F828" s="2">
-        <v>169613</v>
+        <v>56186</v>
       </c>
       <c r="G828" s="2">
-        <v>167982</v>
+        <v>55646</v>
       </c>
       <c r="H828" s="2">
-        <v>164720</v>
+        <v>54565</v>
       </c>
       <c r="I828" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="829" spans="1:9">
       <c r="A829" s="1">
         <v>828</v>
       </c>
       <c r="B829" s="1" t="s">
-        <v>1531</v>
+        <v>1541</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>1525</v>
+        <v>1503</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="E829" s="2">
-        <v>693714</v>
+        <v>63668</v>
       </c>
       <c r="F829" s="2">
-        <v>687107</v>
+        <v>63061</v>
       </c>
       <c r="G829" s="2">
-        <v>680500</v>
+        <v>62455</v>
       </c>
       <c r="H829" s="2">
-        <v>667287</v>
+        <v>61242</v>
       </c>
       <c r="I829" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="830" spans="1:9">
       <c r="A830" s="1">
         <v>829</v>
       </c>
       <c r="B830" s="1" t="s">
-        <v>1533</v>
+        <v>1543</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>1525</v>
+        <v>1503</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>1534</v>
+        <v>1544</v>
       </c>
       <c r="E830" s="2">
-        <v>1428081</v>
+        <v>61693</v>
       </c>
       <c r="F830" s="2">
-        <v>1414480</v>
+        <v>61105</v>
       </c>
       <c r="G830" s="2">
-        <v>1400879</v>
+        <v>60518</v>
       </c>
       <c r="H830" s="2">
-        <v>1373678</v>
+        <v>59343</v>
       </c>
       <c r="I830" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="831" spans="1:9">
       <c r="A831" s="1">
         <v>830</v>
       </c>
       <c r="B831" s="1" t="s">
-        <v>1535</v>
+        <v>1545</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>1536</v>
+        <v>1503</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="E831" s="2">
-        <v>57187</v>
+        <v>67045</v>
       </c>
       <c r="F831" s="2">
-        <v>56643</v>
+        <v>66406</v>
       </c>
       <c r="G831" s="2">
-        <v>56098</v>
+        <v>65768</v>
       </c>
       <c r="H831" s="2">
-        <v>55009</v>
+        <v>64491</v>
       </c>
       <c r="I831" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" s="1">
         <v>831</v>
       </c>
       <c r="B832" s="1" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>1536</v>
+        <v>1503</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
       <c r="E832" s="2">
-        <v>128998</v>
+        <v>70502</v>
       </c>
       <c r="F832" s="2">
-        <v>127769</v>
+        <v>69831</v>
       </c>
       <c r="G832" s="2">
-        <v>126541</v>
+        <v>69159</v>
       </c>
       <c r="H832" s="2">
-        <v>124084</v>
+        <v>67816</v>
       </c>
       <c r="I832" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" s="1">
         <v>832</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>1536</v>
+        <v>1503</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="E833" s="2">
-        <v>258256</v>
+        <v>79312</v>
       </c>
       <c r="F833" s="2">
-        <v>255796</v>
+        <v>78556</v>
       </c>
       <c r="G833" s="2">
-        <v>253337</v>
+        <v>77801</v>
       </c>
       <c r="H833" s="2">
-        <v>248418</v>
+        <v>76290</v>
       </c>
       <c r="I833" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" s="1">
         <v>833</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>1542</v>
+        <v>1551</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>1536</v>
+        <v>1503</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>1543</v>
+        <v>1552</v>
       </c>
       <c r="E834" s="2">
-        <v>401875</v>
+        <v>96931</v>
       </c>
       <c r="F834" s="2">
-        <v>398048</v>
+        <v>96008</v>
       </c>
       <c r="G834" s="2">
-        <v>394220</v>
+        <v>95084</v>
       </c>
       <c r="H834" s="2">
-        <v>386565</v>
+        <v>93238</v>
       </c>
       <c r="I834" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="835" spans="1:9">
       <c r="A835" s="1">
         <v>834</v>
       </c>
       <c r="B835" s="1" t="s">
-        <v>1544</v>
+        <v>1553</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>1536</v>
+        <v>1503</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>1545</v>
+        <v>1554</v>
       </c>
       <c r="E835" s="2">
-        <v>574220</v>
+        <v>110918</v>
       </c>
       <c r="F835" s="2">
-        <v>568751</v>
+        <v>109861</v>
       </c>
       <c r="G835" s="2">
-        <v>563282</v>
+        <v>108805</v>
       </c>
       <c r="H835" s="2">
-        <v>552345</v>
+        <v>106692</v>
       </c>
       <c r="I835" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="836" spans="1:9">
       <c r="A836" s="1">
         <v>835</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>1546</v>
+        <v>1555</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>1536</v>
+        <v>1503</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>1547</v>
+        <v>1556</v>
       </c>
       <c r="E836" s="2">
-        <v>1148699</v>
+        <v>105740</v>
       </c>
       <c r="F836" s="2">
-        <v>1137759</v>
+        <v>104733</v>
       </c>
       <c r="G836" s="2">
-        <v>1126819</v>
+        <v>103726</v>
       </c>
       <c r="H836" s="2">
-        <v>1104939</v>
+        <v>101712</v>
       </c>
       <c r="I836" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="837" spans="1:9">
       <c r="A837" s="1">
         <v>836</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>1549</v>
+        <v>1503</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>1550</v>
+        <v>1558</v>
       </c>
       <c r="E837" s="2">
-        <v>242860</v>
+        <v>123359</v>
       </c>
       <c r="F837" s="2">
-        <v>240547</v>
+        <v>122184</v>
       </c>
       <c r="G837" s="2">
-        <v>238234</v>
+        <v>121010</v>
       </c>
       <c r="H837" s="2">
-        <v>233608</v>
+        <v>118660</v>
       </c>
       <c r="I837" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="838" spans="1:9">
       <c r="A838" s="1">
         <v>837</v>
       </c>
       <c r="B838" s="1" t="s">
-        <v>1551</v>
+        <v>1559</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>1549</v>
+        <v>1503</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>1552</v>
+        <v>1560</v>
       </c>
       <c r="E838" s="2">
-        <v>311591</v>
+        <v>132169</v>
       </c>
       <c r="F838" s="2">
-        <v>308623</v>
+        <v>130910</v>
       </c>
       <c r="G838" s="2">
-        <v>305656</v>
+        <v>129651</v>
       </c>
       <c r="H838" s="2">
-        <v>299721</v>
+        <v>127134</v>
       </c>
       <c r="I838" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="839" spans="1:9">
       <c r="A839" s="1">
         <v>838</v>
       </c>
       <c r="B839" s="1" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>1549</v>
+        <v>1503</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>1554</v>
+        <v>1562</v>
       </c>
       <c r="E839" s="2">
-        <v>485390</v>
+        <v>149968</v>
       </c>
       <c r="F839" s="2">
-        <v>480767</v>
+        <v>148540</v>
       </c>
       <c r="G839" s="2">
-        <v>476144</v>
+        <v>147112</v>
       </c>
       <c r="H839" s="2">
-        <v>466899</v>
+        <v>144255</v>
       </c>
       <c r="I839" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="840" spans="1:9">
       <c r="A840" s="1">
         <v>839</v>
       </c>
       <c r="B840" s="1" t="s">
-        <v>1555</v>
+        <v>1563</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>1549</v>
+        <v>1503</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>1556</v>
+        <v>1564</v>
       </c>
       <c r="E840" s="2">
-        <v>753592</v>
+        <v>176216</v>
       </c>
       <c r="F840" s="2">
-        <v>746415</v>
+        <v>174538</v>
       </c>
       <c r="G840" s="2">
-        <v>739238</v>
+        <v>172860</v>
       </c>
       <c r="H840" s="2">
-        <v>724884</v>
+        <v>169503</v>
       </c>
       <c r="I840" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="841" spans="1:9">
       <c r="A841" s="1">
         <v>840</v>
       </c>
       <c r="B841" s="1" t="s">
-        <v>1557</v>
+        <v>1565</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>1549</v>
+        <v>1503</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>1558</v>
+        <v>1566</v>
       </c>
       <c r="E841" s="2">
-        <v>1515197</v>
+        <v>185471</v>
       </c>
       <c r="F841" s="2">
-        <v>1500767</v>
+        <v>183705</v>
       </c>
       <c r="G841" s="2">
-        <v>1486336</v>
+        <v>181938</v>
       </c>
       <c r="H841" s="2">
-        <v>1457475</v>
+        <v>178405</v>
       </c>
       <c r="I841" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="842" spans="1:9">
       <c r="A842" s="1">
         <v>841</v>
       </c>
       <c r="B842" s="1" t="s">
-        <v>1559</v>
+        <v>1567</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>1549</v>
+        <v>1503</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>1560</v>
+        <v>1568</v>
       </c>
       <c r="E842" s="2">
-        <v>1661645</v>
+        <v>236276</v>
       </c>
       <c r="F842" s="2">
-        <v>1645820</v>
+        <v>234026</v>
       </c>
       <c r="G842" s="2">
-        <v>1629995</v>
+        <v>231776</v>
       </c>
       <c r="H842" s="2">
-        <v>1598344</v>
+        <v>227275</v>
       </c>
       <c r="I842" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="843" spans="1:9">
       <c r="A843" s="1">
         <v>842</v>
       </c>
       <c r="B843" s="1" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>1549</v>
+        <v>1503</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>1562</v>
+        <v>1570</v>
       </c>
       <c r="E843" s="2">
-        <v>5020367</v>
+        <v>248270</v>
       </c>
       <c r="F843" s="2">
-        <v>4972554</v>
+        <v>245906</v>
       </c>
       <c r="G843" s="2">
-        <v>4924741</v>
+        <v>243541</v>
       </c>
       <c r="H843" s="2">
-        <v>4829115</v>
+        <v>238812</v>
       </c>
       <c r="I843" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="844" spans="1:9">
       <c r="A844" s="1">
         <v>843</v>
       </c>
       <c r="B844" s="1" t="s">
-        <v>1563</v>
+        <v>1571</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>1549</v>
+        <v>1503</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="E844" s="2">
-        <v>9940807</v>
+        <v>264311</v>
       </c>
       <c r="F844" s="2">
-        <v>9846132</v>
+        <v>261794</v>
       </c>
       <c r="G844" s="2">
-        <v>9751458</v>
+        <v>259277</v>
       </c>
       <c r="H844" s="2">
-        <v>9562109</v>
+        <v>254242</v>
       </c>
       <c r="I844" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="845" spans="1:9">
       <c r="A845" s="1">
         <v>844</v>
       </c>
       <c r="B845" s="1" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="E845" s="2">
-        <v>873</v>
+        <v>337119</v>
       </c>
       <c r="F845" s="2">
-        <v>864</v>
+        <v>333909</v>
       </c>
       <c r="G845" s="2">
-        <v>856</v>
+        <v>330698</v>
       </c>
       <c r="H845" s="2">
-        <v>839</v>
+        <v>324277</v>
       </c>
       <c r="I845" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="846" spans="1:9">
       <c r="A846" s="1">
         <v>845</v>
       </c>
       <c r="B846" s="1" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="E846" s="2">
-        <v>3476</v>
+        <v>440501</v>
       </c>
       <c r="F846" s="2">
-        <v>3442</v>
+        <v>436306</v>
       </c>
       <c r="G846" s="2">
-        <v>3409</v>
+        <v>432111</v>
       </c>
       <c r="H846" s="2">
-        <v>3343</v>
+        <v>423720</v>
       </c>
       <c r="I846" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="847" spans="1:9">
       <c r="A847" s="1">
         <v>846</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="E847" s="2">
-        <v>5211</v>
+        <v>882614</v>
       </c>
       <c r="F847" s="2">
-        <v>5162</v>
+        <v>874208</v>
       </c>
       <c r="G847" s="2">
-        <v>5112</v>
+        <v>865803</v>
       </c>
       <c r="H847" s="2">
-        <v>5013</v>
+        <v>848991</v>
       </c>
       <c r="I847" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="848" spans="1:9">
       <c r="A848" s="1">
         <v>847</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="E848" s="2">
-        <v>6947</v>
+        <v>970709</v>
       </c>
       <c r="F848" s="2">
-        <v>6881</v>
+        <v>961464</v>
       </c>
       <c r="G848" s="2">
-        <v>6814</v>
+        <v>952220</v>
       </c>
       <c r="H848" s="2">
-        <v>6682</v>
+        <v>933730</v>
       </c>
       <c r="I848" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="849" spans="1:9">
       <c r="A849" s="1">
         <v>848</v>
       </c>
       <c r="B849" s="1" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="E849" s="2">
-        <v>9487</v>
+        <v>1076066</v>
       </c>
       <c r="F849" s="2">
-        <v>9396</v>
+        <v>1065818</v>
       </c>
       <c r="G849" s="2">
-        <v>9306</v>
+        <v>1055570</v>
       </c>
       <c r="H849" s="2">
-        <v>9125</v>
+        <v>1035073</v>
       </c>
       <c r="I849" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="850" spans="1:9">
       <c r="A850" s="1">
         <v>849</v>
       </c>
       <c r="B850" s="1" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="E850" s="2">
-        <v>10356</v>
+        <v>1796715</v>
       </c>
       <c r="F850" s="2">
-        <v>10258</v>
+        <v>1779603</v>
       </c>
       <c r="G850" s="2">
-        <v>10159</v>
+        <v>1762492</v>
       </c>
       <c r="H850" s="2">
-        <v>9962</v>
+        <v>1728269</v>
       </c>
       <c r="I850" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="851" spans="1:9">
       <c r="A851" s="1">
         <v>850</v>
       </c>
       <c r="B851" s="1" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="E851" s="2">
-        <v>12970</v>
+        <v>4587548</v>
       </c>
       <c r="F851" s="2">
-        <v>12846</v>
+        <v>4543857</v>
       </c>
       <c r="G851" s="2">
-        <v>12723</v>
+        <v>4500166</v>
       </c>
       <c r="H851" s="2">
-        <v>12476</v>
+        <v>4412784</v>
       </c>
       <c r="I851" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="852" spans="1:9">
       <c r="A852" s="1">
         <v>851</v>
       </c>
       <c r="B852" s="1" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
       <c r="E852" s="2">
-        <v>16402</v>
+        <v>9162431</v>
       </c>
       <c r="F852" s="2">
-        <v>16246</v>
+        <v>9075170</v>
       </c>
       <c r="G852" s="2">
-        <v>16090</v>
+        <v>8987909</v>
       </c>
       <c r="H852" s="2">
-        <v>15777</v>
+        <v>8813386</v>
       </c>
       <c r="I852" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="853" spans="1:9">
       <c r="A853" s="1">
         <v>852</v>
       </c>
       <c r="B853" s="1" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="E853" s="2">
-        <v>18698</v>
+        <v>13894</v>
       </c>
       <c r="F853" s="2">
-        <v>18520</v>
+        <v>13761</v>
       </c>
       <c r="G853" s="2">
-        <v>18342</v>
+        <v>13629</v>
       </c>
       <c r="H853" s="2">
-        <v>17986</v>
+        <v>13364</v>
       </c>
       <c r="I853" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="854" spans="1:9">
       <c r="A854" s="1">
         <v>853</v>
       </c>
       <c r="B854" s="1" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="E854" s="2">
-        <v>20647</v>
+        <v>64150</v>
       </c>
       <c r="F854" s="2">
-        <v>20451</v>
+        <v>63539</v>
       </c>
       <c r="G854" s="2">
-        <v>20254</v>
+        <v>62928</v>
       </c>
       <c r="H854" s="2">
-        <v>19861</v>
+        <v>61706</v>
       </c>
       <c r="I854" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="855" spans="1:9">
       <c r="A855" s="1">
         <v>854</v>
       </c>
       <c r="B855" s="1" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="E855" s="2">
-        <v>23344</v>
+        <v>196281</v>
       </c>
       <c r="F855" s="2">
-        <v>23121</v>
+        <v>194411</v>
       </c>
       <c r="G855" s="2">
-        <v>22899</v>
+        <v>192542</v>
       </c>
       <c r="H855" s="2">
-        <v>22454</v>
+        <v>188803</v>
       </c>
       <c r="I855" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="856" spans="1:9">
       <c r="A856" s="1">
         <v>855</v>
       </c>
       <c r="B856" s="1" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="E856" s="2">
-        <v>27663</v>
+        <v>88121</v>
       </c>
       <c r="F856" s="2">
-        <v>27400</v>
+        <v>87282</v>
       </c>
       <c r="G856" s="2">
-        <v>27136</v>
+        <v>86443</v>
       </c>
       <c r="H856" s="2">
-        <v>26609</v>
+        <v>84764</v>
       </c>
       <c r="I856" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="857" spans="1:9">
       <c r="A857" s="1">
         <v>856</v>
       </c>
       <c r="B857" s="1" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>1566</v>
+        <v>1503</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
       <c r="E857" s="2">
-        <v>37952</v>
+        <v>91397</v>
       </c>
       <c r="F857" s="2">
-        <v>37591</v>
+        <v>90527</v>
       </c>
       <c r="G857" s="2">
-        <v>37229</v>
+        <v>89656</v>
       </c>
       <c r="H857" s="2">
-        <v>36506</v>
+        <v>87915</v>
       </c>
       <c r="I857" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="858" spans="1:9">
       <c r="A858" s="1">
         <v>857</v>
       </c>
       <c r="B858" s="1" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>1566</v>
+        <v>1600</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
       <c r="E858" s="2">
-        <v>41300</v>
+        <v>85808</v>
       </c>
       <c r="F858" s="2">
-        <v>40906</v>
+        <v>84991</v>
       </c>
       <c r="G858" s="2">
-        <v>40513</v>
+        <v>84174</v>
       </c>
       <c r="H858" s="2">
-        <v>39726</v>
+        <v>82539</v>
       </c>
       <c r="I858" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="859" spans="1:9">
       <c r="A859" s="1">
         <v>858</v>
       </c>
       <c r="B859" s="1" t="s">
-        <v>1594</v>
+        <v>1602</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>1566</v>
+        <v>1600</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
       <c r="E859" s="2">
-        <v>48143</v>
+        <v>174949</v>
       </c>
       <c r="F859" s="2">
-        <v>47684</v>
+        <v>173283</v>
       </c>
       <c r="G859" s="2">
-        <v>47226</v>
+        <v>171617</v>
       </c>
       <c r="H859" s="2">
-        <v>46309</v>
+        <v>168284</v>
       </c>
       <c r="I859" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="860" spans="1:9">
       <c r="A860" s="1">
         <v>859</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>1596</v>
+        <v>1604</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>1566</v>
+        <v>1600</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>1597</v>
+        <v>1605</v>
       </c>
       <c r="E860" s="2">
-        <v>50911</v>
+        <v>348058</v>
       </c>
       <c r="F860" s="2">
-        <v>50426</v>
+        <v>344743</v>
       </c>
       <c r="G860" s="2">
-        <v>49942</v>
+        <v>341429</v>
       </c>
       <c r="H860" s="2">
-        <v>48972</v>
+        <v>334799</v>
       </c>
       <c r="I860" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="861" spans="1:9">
       <c r="A861" s="1">
         <v>860</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>1566</v>
+        <v>1600</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>1599</v>
+        <v>1607</v>
       </c>
       <c r="E861" s="2">
-        <v>54175</v>
+        <v>857052</v>
       </c>
       <c r="F861" s="2">
-        <v>53659</v>
+        <v>848890</v>
       </c>
       <c r="G861" s="2">
-        <v>53143</v>
+        <v>840727</v>
       </c>
       <c r="H861" s="2">
-        <v>52111</v>
+        <v>824402</v>
       </c>
       <c r="I861" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="862" spans="1:9">
       <c r="A862" s="1">
         <v>861</v>
       </c>
       <c r="B862" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C862" s="1" t="s">
         <v>1600</v>
       </c>
-      <c r="C862" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D862" s="1" t="s">
-        <v>1601</v>
+        <v>1609</v>
       </c>
       <c r="E862" s="2">
-        <v>56516</v>
+        <v>1761291</v>
       </c>
       <c r="F862" s="2">
-        <v>55978</v>
+        <v>1744517</v>
       </c>
       <c r="G862" s="2">
-        <v>55440</v>
+        <v>1727743</v>
       </c>
       <c r="H862" s="2">
-        <v>54363</v>
+        <v>1694194</v>
       </c>
       <c r="I862" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="863" spans="1:9">
       <c r="A863" s="1">
         <v>862</v>
       </c>
       <c r="B863" s="1" t="s">
-        <v>1602</v>
+        <v>1610</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>1566</v>
+        <v>1600</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="E863" s="2">
-        <v>56726</v>
+        <v>3417582</v>
       </c>
       <c r="F863" s="2">
-        <v>56186</v>
+        <v>3385034</v>
       </c>
       <c r="G863" s="2">
-        <v>55646</v>
+        <v>3352485</v>
       </c>
       <c r="H863" s="2">
-        <v>54565</v>
+        <v>3287388</v>
       </c>
       <c r="I863" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="864" spans="1:9">
       <c r="A864" s="1">
         <v>863</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>1566</v>
+        <v>1600</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="E864" s="2">
-        <v>63668</v>
+        <v>9305276</v>
       </c>
       <c r="F864" s="2">
-        <v>63061</v>
+        <v>9216655</v>
       </c>
       <c r="G864" s="2">
-        <v>62455</v>
+        <v>9128033</v>
       </c>
       <c r="H864" s="2">
-        <v>61242</v>
+        <v>8950790</v>
       </c>
       <c r="I864" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="865" spans="1:9">
       <c r="A865" s="1">
         <v>864</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>1566</v>
+        <v>1600</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>1607</v>
+        <v>1615</v>
       </c>
       <c r="E865" s="2">
-        <v>66397</v>
+        <v>16659504</v>
       </c>
       <c r="F865" s="2">
-        <v>65764</v>
+        <v>16500842</v>
       </c>
       <c r="G865" s="2">
-        <v>65132</v>
+        <v>16342180</v>
       </c>
       <c r="H865" s="2">
-        <v>63867</v>
+        <v>16024856</v>
       </c>
       <c r="I865" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="866" spans="1:9">
       <c r="A866" s="1">
         <v>865</v>
       </c>
       <c r="B866" s="1" t="s">
-        <v>1608</v>
+        <v>1616</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>1609</v>
+        <v>1618</v>
       </c>
       <c r="E866" s="2">
-        <v>67045</v>
+        <v>1389</v>
       </c>
       <c r="F866" s="2">
-        <v>66406</v>
+        <v>1376</v>
       </c>
       <c r="G866" s="2">
-        <v>65768</v>
+        <v>1363</v>
       </c>
       <c r="H866" s="2">
-        <v>64491</v>
+        <v>1336</v>
       </c>
       <c r="I866" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="867" spans="1:9">
       <c r="A867" s="1">
         <v>866</v>
       </c>
       <c r="B867" s="1" t="s">
-        <v>1610</v>
+        <v>1619</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>1611</v>
+        <v>1620</v>
       </c>
       <c r="E867" s="2">
-        <v>75878</v>
+        <v>3098</v>
       </c>
       <c r="F867" s="2">
-        <v>75156</v>
+        <v>3068</v>
       </c>
       <c r="G867" s="2">
-        <v>74433</v>
+        <v>3039</v>
       </c>
       <c r="H867" s="2">
-        <v>72988</v>
+        <v>2980</v>
       </c>
       <c r="I867" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="868" spans="1:9">
       <c r="A868" s="1">
         <v>867</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>1612</v>
+        <v>1621</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>1613</v>
+        <v>1622</v>
       </c>
       <c r="E868" s="2">
-        <v>85360</v>
+        <v>4783</v>
       </c>
       <c r="F868" s="2">
-        <v>84547</v>
+        <v>4737</v>
       </c>
       <c r="G868" s="2">
-        <v>83734</v>
+        <v>4692</v>
       </c>
       <c r="H868" s="2">
-        <v>82108</v>
+        <v>4601</v>
       </c>
       <c r="I868" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="869" spans="1:9">
       <c r="A869" s="1">
         <v>868</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>1614</v>
+        <v>1623</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>1615</v>
+        <v>1624</v>
       </c>
       <c r="E869" s="2">
-        <v>104323</v>
+        <v>7031</v>
       </c>
       <c r="F869" s="2">
-        <v>103329</v>
+        <v>6964</v>
       </c>
       <c r="G869" s="2">
-        <v>102336</v>
+        <v>6897</v>
       </c>
       <c r="H869" s="2">
-        <v>100349</v>
+        <v>6763</v>
       </c>
       <c r="I869" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="870" spans="1:9">
       <c r="A870" s="1">
         <v>869</v>
       </c>
       <c r="B870" s="1" t="s">
-        <v>1616</v>
+        <v>1625</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>1617</v>
+        <v>1626</v>
       </c>
       <c r="E870" s="2">
-        <v>110918</v>
+        <v>11141</v>
       </c>
       <c r="F870" s="2">
-        <v>109861</v>
+        <v>11034</v>
       </c>
       <c r="G870" s="2">
-        <v>108805</v>
+        <v>10928</v>
       </c>
       <c r="H870" s="2">
-        <v>106692</v>
+        <v>10716</v>
       </c>
       <c r="I870" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="871" spans="1:9">
       <c r="A871" s="1">
         <v>870</v>
       </c>
       <c r="B871" s="1" t="s">
-        <v>1618</v>
+        <v>1627</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>1619</v>
+        <v>1628</v>
       </c>
       <c r="E871" s="2">
-        <v>113804</v>
+        <v>15162</v>
       </c>
       <c r="F871" s="2">
-        <v>112720</v>
+        <v>15018</v>
       </c>
       <c r="G871" s="2">
-        <v>111637</v>
+        <v>14873</v>
       </c>
       <c r="H871" s="2">
-        <v>109469</v>
+        <v>14584</v>
       </c>
       <c r="I871" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="872" spans="1:9">
       <c r="A872" s="1">
         <v>871</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>1620</v>
+        <v>1629</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>1621</v>
+        <v>1630</v>
       </c>
       <c r="E872" s="2">
-        <v>132767</v>
+        <v>14175</v>
       </c>
       <c r="F872" s="2">
-        <v>131503</v>
+        <v>14040</v>
       </c>
       <c r="G872" s="2">
-        <v>130238</v>
+        <v>13905</v>
       </c>
       <c r="H872" s="2">
-        <v>127709</v>
+        <v>13635</v>
       </c>
       <c r="I872" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="873" spans="1:9">
       <c r="A873" s="1">
         <v>872</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>1622</v>
+        <v>1631</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>1623</v>
+        <v>1632</v>
       </c>
       <c r="E873" s="2">
-        <v>142249</v>
+        <v>20381</v>
       </c>
       <c r="F873" s="2">
-        <v>140894</v>
+        <v>20186</v>
       </c>
       <c r="G873" s="2">
-        <v>139539</v>
+        <v>19992</v>
       </c>
       <c r="H873" s="2">
-        <v>136830</v>
+        <v>19604</v>
       </c>
       <c r="I873" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="874" spans="1:9">
       <c r="A874" s="1">
         <v>873</v>
       </c>
       <c r="B874" s="1" t="s">
-        <v>1624</v>
+        <v>1633</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>1625</v>
+        <v>1634</v>
       </c>
       <c r="E874" s="2">
-        <v>161121</v>
+        <v>42454</v>
       </c>
       <c r="F874" s="2">
-        <v>159587</v>
+        <v>42049</v>
       </c>
       <c r="G874" s="2">
-        <v>158052</v>
+        <v>41645</v>
       </c>
       <c r="H874" s="2">
-        <v>154983</v>
+        <v>40836</v>
       </c>
       <c r="I874" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="875" spans="1:9">
       <c r="A875" s="1">
         <v>874</v>
       </c>
       <c r="B875" s="1" t="s">
-        <v>1626</v>
+        <v>1635</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>1627</v>
+        <v>1636</v>
       </c>
       <c r="E875" s="2">
-        <v>190076</v>
+        <v>41516</v>
       </c>
       <c r="F875" s="2">
-        <v>188266</v>
+        <v>41121</v>
       </c>
       <c r="G875" s="2">
-        <v>186456</v>
+        <v>40725</v>
       </c>
       <c r="H875" s="2">
-        <v>182835</v>
+        <v>39934</v>
       </c>
       <c r="I875" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="876" spans="1:9">
       <c r="A876" s="1">
         <v>875</v>
       </c>
       <c r="B876" s="1" t="s">
-        <v>1628</v>
+        <v>1637</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>1629</v>
+        <v>1638</v>
       </c>
       <c r="E876" s="2">
-        <v>195563</v>
+        <v>61451</v>
       </c>
       <c r="F876" s="2">
-        <v>193700</v>
+        <v>60866</v>
       </c>
       <c r="G876" s="2">
-        <v>191838</v>
+        <v>60281</v>
       </c>
       <c r="H876" s="2">
-        <v>188113</v>
+        <v>59110</v>
       </c>
       <c r="I876" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="877" spans="1:9">
       <c r="A877" s="1">
         <v>876</v>
       </c>
       <c r="B877" s="1" t="s">
-        <v>1630</v>
+        <v>1639</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>1631</v>
+        <v>1640</v>
       </c>
       <c r="E877" s="2">
-        <v>236276</v>
+        <v>69754</v>
       </c>
       <c r="F877" s="2">
-        <v>234026</v>
+        <v>69089</v>
       </c>
       <c r="G877" s="2">
-        <v>231776</v>
+        <v>68425</v>
       </c>
       <c r="H877" s="2">
-        <v>227275</v>
+        <v>67096</v>
       </c>
       <c r="I877" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="878" spans="1:9">
       <c r="A878" s="1">
         <v>877</v>
       </c>
       <c r="B878" s="1" t="s">
-        <v>1632</v>
+        <v>1641</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>1633</v>
+        <v>1642</v>
       </c>
       <c r="E878" s="2">
-        <v>262941</v>
+        <v>72968</v>
       </c>
       <c r="F878" s="2">
-        <v>260437</v>
+        <v>72273</v>
       </c>
       <c r="G878" s="2">
-        <v>257933</v>
+        <v>71578</v>
       </c>
       <c r="H878" s="2">
-        <v>252924</v>
+        <v>70188</v>
       </c>
       <c r="I878" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="879" spans="1:9">
       <c r="A879" s="1">
         <v>878</v>
       </c>
       <c r="B879" s="1" t="s">
-        <v>1634</v>
+        <v>1643</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>1635</v>
+        <v>1644</v>
       </c>
       <c r="E879" s="2">
-        <v>285101</v>
+        <v>113517</v>
       </c>
       <c r="F879" s="2">
-        <v>282386</v>
+        <v>112435</v>
       </c>
       <c r="G879" s="2">
-        <v>279671</v>
+        <v>111354</v>
       </c>
       <c r="H879" s="2">
-        <v>274240</v>
+        <v>109192</v>
       </c>
       <c r="I879" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="880" spans="1:9">
       <c r="A880" s="1">
         <v>879</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>1636</v>
+        <v>1645</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>1637</v>
+        <v>1646</v>
       </c>
       <c r="E880" s="2">
-        <v>356575</v>
+        <v>141881</v>
       </c>
       <c r="F880" s="2">
-        <v>353179</v>
+        <v>140530</v>
       </c>
       <c r="G880" s="2">
-        <v>349783</v>
+        <v>139179</v>
       </c>
       <c r="H880" s="2">
-        <v>342991</v>
+        <v>136476</v>
       </c>
       <c r="I880" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="881" spans="1:9">
       <c r="A881" s="1">
         <v>880</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>1638</v>
+        <v>1647</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>1639</v>
+        <v>1648</v>
       </c>
       <c r="E881" s="2">
-        <v>475151</v>
+        <v>139067</v>
       </c>
       <c r="F881" s="2">
-        <v>470626</v>
+        <v>137743</v>
       </c>
       <c r="G881" s="2">
-        <v>466101</v>
+        <v>136418</v>
       </c>
       <c r="H881" s="2">
-        <v>457050</v>
+        <v>133769</v>
       </c>
       <c r="I881" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="882" spans="1:9">
       <c r="A882" s="1">
         <v>881</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>1640</v>
+        <v>1649</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>1641</v>
+        <v>1650</v>
       </c>
       <c r="E882" s="2">
-        <v>952015</v>
+        <v>217501</v>
       </c>
       <c r="F882" s="2">
-        <v>942948</v>
+        <v>215430</v>
       </c>
       <c r="G882" s="2">
-        <v>933881</v>
+        <v>213358</v>
       </c>
       <c r="H882" s="2">
-        <v>915748</v>
+        <v>209215</v>
       </c>
       <c r="I882" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="883" spans="1:9">
       <c r="A883" s="1">
         <v>882</v>
       </c>
       <c r="B883" s="1" t="s">
-        <v>1642</v>
+        <v>1651</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>1643</v>
+        <v>1652</v>
       </c>
       <c r="E883" s="2">
-        <v>1046830</v>
+        <v>509592</v>
       </c>
       <c r="F883" s="2">
-        <v>1036860</v>
+        <v>504739</v>
       </c>
       <c r="G883" s="2">
-        <v>1026890</v>
+        <v>499886</v>
       </c>
       <c r="H883" s="2">
-        <v>1006951</v>
+        <v>490179</v>
       </c>
       <c r="I883" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="884" spans="1:9">
       <c r="A884" s="1">
         <v>883</v>
       </c>
       <c r="B884" s="1" t="s">
-        <v>1644</v>
+        <v>1653</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>1566</v>
+        <v>1617</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>1645</v>
+        <v>1654</v>
       </c>
       <c r="E884" s="2">
-        <v>1134026</v>
+        <v>1115809</v>
       </c>
       <c r="F884" s="2">
-        <v>1123226</v>
+        <v>1105182</v>
       </c>
       <c r="G884" s="2">
-        <v>1112426</v>
+        <v>1094555</v>
       </c>
       <c r="H884" s="2">
-        <v>1090825</v>
+        <v>1073302</v>
       </c>
       <c r="I884" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="885" spans="1:9">
       <c r="A885" s="1">
         <v>884</v>
       </c>
       <c r="B885" s="1" t="s">
-        <v>1646</v>
+        <v>1655</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>1566</v>
+        <v>1656</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>1647</v>
+        <v>1657</v>
       </c>
       <c r="E885" s="2">
-        <v>1893491</v>
+        <v>6178</v>
       </c>
       <c r="F885" s="2">
-        <v>1875458</v>
+        <v>6119</v>
       </c>
       <c r="G885" s="2">
-        <v>1857425</v>
+        <v>6061</v>
       </c>
       <c r="H885" s="2">
-        <v>1821358</v>
+        <v>5943</v>
       </c>
       <c r="I885" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="886" spans="1:9">
       <c r="A886" s="1">
         <v>885</v>
       </c>
       <c r="B886" s="1" t="s">
-        <v>1648</v>
+        <v>1658</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>1566</v>
+        <v>1656</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>1649</v>
+        <v>1659</v>
       </c>
       <c r="E886" s="2">
-        <v>4587548</v>
+        <v>12233</v>
       </c>
       <c r="F886" s="2">
-        <v>4543857</v>
+        <v>12116</v>
       </c>
       <c r="G886" s="2">
-        <v>4500166</v>
+        <v>12000</v>
       </c>
       <c r="H886" s="2">
-        <v>4412784</v>
+        <v>11767</v>
       </c>
       <c r="I886" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="887" spans="1:9">
       <c r="A887" s="1">
         <v>886</v>
       </c>
       <c r="B887" s="1" t="s">
-        <v>1650</v>
+        <v>1660</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>1566</v>
+        <v>1656</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>1651</v>
+        <v>1661</v>
       </c>
       <c r="E887" s="2">
-        <v>9162431</v>
+        <v>36557</v>
       </c>
       <c r="F887" s="2">
-        <v>9075170</v>
+        <v>36209</v>
       </c>
       <c r="G887" s="2">
-        <v>8987909</v>
+        <v>35860</v>
       </c>
       <c r="H887" s="2">
-        <v>8813386</v>
+        <v>35164</v>
       </c>
       <c r="I887" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="888" spans="1:9">
       <c r="A888" s="1">
         <v>887</v>
       </c>
       <c r="B888" s="1" t="s">
-        <v>1652</v>
+        <v>1662</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>1566</v>
+        <v>1656</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
       <c r="E888" s="2">
-        <v>13894</v>
+        <v>121571</v>
       </c>
       <c r="F888" s="2">
-        <v>13761</v>
+        <v>120413</v>
       </c>
       <c r="G888" s="2">
-        <v>13629</v>
+        <v>119255</v>
       </c>
       <c r="H888" s="2">
-        <v>13364</v>
+        <v>116940</v>
       </c>
       <c r="I888" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="889" spans="1:9">
       <c r="A889" s="1">
         <v>888</v>
       </c>
       <c r="B889" s="1" t="s">
-        <v>1654</v>
+        <v>1664</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>1566</v>
+        <v>1656</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>1655</v>
+        <v>1665</v>
       </c>
       <c r="E889" s="2">
-        <v>69005</v>
+        <v>304089</v>
       </c>
       <c r="F889" s="2">
-        <v>68348</v>
+        <v>301193</v>
       </c>
       <c r="G889" s="2">
-        <v>67691</v>
+        <v>298297</v>
       </c>
       <c r="H889" s="2">
-        <v>66376</v>
+        <v>292505</v>
       </c>
       <c r="I889" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="890" spans="1:9">
       <c r="A890" s="1">
         <v>889</v>
       </c>
       <c r="B890" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C890" s="1" t="s">
         <v>1656</v>
       </c>
-      <c r="C890" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D890" s="1" t="s">
-        <v>1657</v>
+        <v>1667</v>
       </c>
       <c r="E890" s="2">
-        <v>207107</v>
+        <v>608018</v>
       </c>
       <c r="F890" s="2">
-        <v>205135</v>
+        <v>602228</v>
       </c>
       <c r="G890" s="2">
-        <v>203162</v>
+        <v>596437</v>
       </c>
       <c r="H890" s="2">
-        <v>199217</v>
+        <v>584856</v>
       </c>
       <c r="I890" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="891" spans="1:9">
       <c r="A891" s="1">
         <v>890</v>
       </c>
       <c r="B891" s="1" t="s">
-        <v>1658</v>
+        <v>1668</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>1566</v>
+        <v>1656</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>1659</v>
+        <v>1669</v>
       </c>
       <c r="E891" s="2">
-        <v>94841</v>
+        <v>1216009</v>
       </c>
       <c r="F891" s="2">
-        <v>93938</v>
+        <v>1204428</v>
       </c>
       <c r="G891" s="2">
-        <v>93035</v>
+        <v>1192847</v>
       </c>
       <c r="H891" s="2">
-        <v>91228</v>
+        <v>1169685</v>
       </c>
       <c r="I891" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="892" spans="1:9">
       <c r="A892" s="1">
         <v>891</v>
       </c>
       <c r="B892" s="1" t="s">
-        <v>1660</v>
+        <v>1670</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>1566</v>
+        <v>1671</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>1661</v>
+        <v>1672</v>
       </c>
       <c r="E892" s="2">
-        <v>98319</v>
+        <v>14529</v>
       </c>
       <c r="F892" s="2">
-        <v>97382</v>
+        <v>14390</v>
       </c>
       <c r="G892" s="2">
-        <v>96446</v>
+        <v>14252</v>
       </c>
       <c r="H892" s="2">
-        <v>94573</v>
+        <v>13975</v>
       </c>
       <c r="I892" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="893" spans="1:9">
       <c r="A893" s="1">
         <v>892</v>
       </c>
       <c r="B893" s="1" t="s">
-        <v>1662</v>
+        <v>1673</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>1664</v>
+        <v>1674</v>
       </c>
       <c r="E893" s="2">
-        <v>75269</v>
+        <v>56791</v>
       </c>
       <c r="F893" s="2">
-        <v>74552</v>
+        <v>56250</v>
       </c>
       <c r="G893" s="2">
-        <v>73836</v>
+        <v>55710</v>
       </c>
       <c r="H893" s="2">
-        <v>72402</v>
+        <v>54628</v>
       </c>
       <c r="I893" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="894" spans="1:9">
       <c r="A894" s="1">
         <v>893</v>
       </c>
       <c r="B894" s="1" t="s">
-        <v>1665</v>
+        <v>1675</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>1666</v>
+        <v>1676</v>
       </c>
       <c r="E894" s="2">
-        <v>162021</v>
+        <v>213841</v>
       </c>
       <c r="F894" s="2">
-        <v>160478</v>
+        <v>211804</v>
       </c>
       <c r="G894" s="2">
-        <v>158935</v>
+        <v>209768</v>
       </c>
       <c r="H894" s="2">
-        <v>155849</v>
+        <v>205695</v>
       </c>
       <c r="I894" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="895" spans="1:9">
       <c r="A895" s="1">
         <v>894</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>1667</v>
+        <v>1677</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>1668</v>
+        <v>1678</v>
       </c>
       <c r="E895" s="2">
-        <v>302080</v>
+        <v>1402610</v>
       </c>
       <c r="F895" s="2">
-        <v>299203</v>
+        <v>1389252</v>
       </c>
       <c r="G895" s="2">
-        <v>296326</v>
+        <v>1375894</v>
       </c>
       <c r="H895" s="2">
-        <v>290572</v>
+        <v>1349177</v>
       </c>
       <c r="I895" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="896" spans="1:9">
       <c r="A896" s="1">
         <v>895</v>
       </c>
       <c r="B896" s="1" t="s">
-        <v>1669</v>
+        <v>1679</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>1663</v>
+        <v>1680</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>1670</v>
+        <v>1681</v>
       </c>
       <c r="E896" s="2">
-        <v>752682</v>
+        <v>15630</v>
       </c>
       <c r="F896" s="2">
-        <v>745514</v>
+        <v>15481</v>
       </c>
       <c r="G896" s="2">
-        <v>738345</v>
+        <v>15333</v>
       </c>
       <c r="H896" s="2">
-        <v>724008</v>
+        <v>15035</v>
       </c>
       <c r="I896" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="897" spans="1:9">
       <c r="A897" s="1">
         <v>896</v>
       </c>
       <c r="B897" s="1" t="s">
-        <v>1671</v>
+        <v>1682</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>1663</v>
+        <v>1680</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>1672</v>
+        <v>1683</v>
       </c>
       <c r="E897" s="2">
-        <v>1510398</v>
+        <v>153878</v>
       </c>
       <c r="F897" s="2">
-        <v>1496013</v>
+        <v>152412</v>
       </c>
       <c r="G897" s="2">
-        <v>1481628</v>
+        <v>150947</v>
       </c>
       <c r="H897" s="2">
-        <v>1452859</v>
+        <v>148016</v>
       </c>
       <c r="I897" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="898" spans="1:9">
       <c r="A898" s="1">
         <v>897</v>
       </c>
       <c r="B898" s="1" t="s">
-        <v>1673</v>
+        <v>1684</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>1663</v>
+        <v>1680</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>1674</v>
+        <v>1685</v>
       </c>
       <c r="E898" s="2">
-        <v>3020793</v>
+        <v>313683</v>
       </c>
       <c r="F898" s="2">
-        <v>2992024</v>
+        <v>310696</v>
       </c>
       <c r="G898" s="2">
-        <v>2963254</v>
+        <v>307708</v>
       </c>
       <c r="H898" s="2">
-        <v>2905715</v>
+        <v>301733</v>
       </c>
       <c r="I898" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="899" spans="1:9">
       <c r="A899" s="1">
         <v>898</v>
       </c>
       <c r="B899" s="1" t="s">
-        <v>1675</v>
+        <v>1686</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>1663</v>
+        <v>1687</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>1676</v>
+        <v>1688</v>
       </c>
       <c r="E899" s="2">
-        <v>7526811</v>
+        <v>16421</v>
       </c>
       <c r="F899" s="2">
-        <v>7455127</v>
+        <v>16265</v>
       </c>
       <c r="G899" s="2">
-        <v>7383443</v>
+        <v>16108</v>
       </c>
       <c r="H899" s="2">
-        <v>7240075</v>
+        <v>15795</v>
       </c>
       <c r="I899" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="900" spans="1:9">
       <c r="A900" s="1">
         <v>899</v>
       </c>
       <c r="B900" s="1" t="s">
-        <v>1677</v>
+        <v>1689</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>1663</v>
+        <v>1687</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>1678</v>
+        <v>1690</v>
       </c>
       <c r="E900" s="2">
-        <v>15103967</v>
+        <v>73462</v>
       </c>
       <c r="F900" s="2">
-        <v>14960119</v>
+        <v>72763</v>
       </c>
       <c r="G900" s="2">
-        <v>14816272</v>
+        <v>72063</v>
       </c>
       <c r="H900" s="2">
-        <v>14528577</v>
+        <v>70664</v>
       </c>
       <c r="I900" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="901" spans="1:9">
       <c r="A901" s="1">
         <v>900</v>
       </c>
       <c r="B901" s="1" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>1681</v>
+        <v>1692</v>
       </c>
       <c r="E901" s="2">
-        <v>1380</v>
+        <v>131250</v>
       </c>
       <c r="F901" s="2">
-        <v>1367</v>
+        <v>130000</v>
       </c>
       <c r="G901" s="2">
-        <v>1353</v>
+        <v>128750</v>
       </c>
       <c r="H901" s="2">
-        <v>1327</v>
+        <v>126250</v>
       </c>
       <c r="I901" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="902" spans="1:9">
       <c r="A902" s="1">
         <v>901</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>1682</v>
+        <v>1693</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>1683</v>
+        <v>1694</v>
       </c>
       <c r="E902" s="2">
-        <v>3098</v>
+        <v>216912</v>
       </c>
       <c r="F902" s="2">
-        <v>3068</v>
+        <v>214846</v>
       </c>
       <c r="G902" s="2">
-        <v>3039</v>
+        <v>212780</v>
       </c>
       <c r="H902" s="2">
-        <v>2980</v>
+        <v>208649</v>
       </c>
       <c r="I902" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="903" spans="1:9">
       <c r="A903" s="1">
         <v>902</v>
       </c>
       <c r="B903" s="1" t="s">
-        <v>1684</v>
+        <v>1695</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>1685</v>
+        <v>1696</v>
       </c>
       <c r="E903" s="2">
-        <v>4783</v>
+        <v>373773</v>
       </c>
       <c r="F903" s="2">
-        <v>4737</v>
+        <v>370213</v>
       </c>
       <c r="G903" s="2">
-        <v>4692</v>
+        <v>366653</v>
       </c>
       <c r="H903" s="2">
-        <v>4601</v>
+        <v>359534</v>
       </c>
       <c r="I903" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="904" spans="1:9">
       <c r="A904" s="1">
         <v>903</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>1686</v>
+        <v>1697</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>1687</v>
+        <v>1698</v>
       </c>
       <c r="E904" s="2">
-        <v>7031</v>
+        <v>721353</v>
       </c>
       <c r="F904" s="2">
-        <v>6964</v>
+        <v>714483</v>
       </c>
       <c r="G904" s="2">
-        <v>6897</v>
+        <v>707613</v>
       </c>
       <c r="H904" s="2">
-        <v>6763</v>
+        <v>693873</v>
       </c>
       <c r="I904" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="905" spans="1:9">
       <c r="A905" s="1">
         <v>904</v>
       </c>
       <c r="B905" s="1" t="s">
-        <v>1688</v>
+        <v>1699</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>1689</v>
+        <v>1700</v>
       </c>
       <c r="E905" s="2">
-        <v>10834</v>
+        <v>1445600</v>
       </c>
       <c r="F905" s="2">
-        <v>10731</v>
+        <v>1431832</v>
       </c>
       <c r="G905" s="2">
-        <v>10628</v>
+        <v>1418065</v>
       </c>
       <c r="H905" s="2">
-        <v>10421</v>
+        <v>1390530</v>
       </c>
       <c r="I905" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="906" spans="1:9">
       <c r="A906" s="1">
         <v>905</v>
       </c>
       <c r="B906" s="1" t="s">
-        <v>1690</v>
+        <v>1701</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>1680</v>
+        <v>1702</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>1691</v>
+        <v>1703</v>
       </c>
       <c r="E906" s="2">
-        <v>14757</v>
+        <v>15685</v>
       </c>
       <c r="F906" s="2">
-        <v>14616</v>
+        <v>15536</v>
       </c>
       <c r="G906" s="2">
-        <v>14476</v>
+        <v>15386</v>
       </c>
       <c r="H906" s="2">
-        <v>14195</v>
+        <v>15087</v>
       </c>
       <c r="I906" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="907" spans="1:9">
       <c r="A907" s="1">
         <v>906</v>
       </c>
       <c r="B907" s="1" t="s">
-        <v>1692</v>
+        <v>1704</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>1680</v>
+        <v>1702</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>1693</v>
+        <v>1705</v>
       </c>
       <c r="E907" s="2">
-        <v>14175</v>
+        <v>77555</v>
       </c>
       <c r="F907" s="2">
-        <v>14040</v>
+        <v>76816</v>
       </c>
       <c r="G907" s="2">
-        <v>13905</v>
+        <v>76078</v>
       </c>
       <c r="H907" s="2">
-        <v>13635</v>
+        <v>74601</v>
       </c>
       <c r="I907" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="908" spans="1:9">
       <c r="A908" s="1">
         <v>907</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>1694</v>
+        <v>1706</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>1680</v>
+        <v>1702</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>1695</v>
+        <v>1707</v>
       </c>
       <c r="E908" s="2">
-        <v>20381</v>
+        <v>155756</v>
       </c>
       <c r="F908" s="2">
-        <v>20186</v>
+        <v>154273</v>
       </c>
       <c r="G908" s="2">
-        <v>19992</v>
+        <v>152789</v>
       </c>
       <c r="H908" s="2">
-        <v>19604</v>
+        <v>149822</v>
       </c>
       <c r="I908" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="909" spans="1:9">
       <c r="A909" s="1">
         <v>908</v>
       </c>
       <c r="B909" s="1" t="s">
-        <v>1696</v>
+        <v>1708</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>1680</v>
+        <v>1702</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>1697</v>
+        <v>1709</v>
       </c>
       <c r="E909" s="2">
-        <v>41172</v>
+        <v>298121</v>
       </c>
       <c r="F909" s="2">
-        <v>40779</v>
+        <v>295282</v>
       </c>
       <c r="G909" s="2">
-        <v>40387</v>
+        <v>292443</v>
       </c>
       <c r="H909" s="2">
-        <v>39603</v>
+        <v>286764</v>
       </c>
       <c r="I909" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="910" spans="1:9">
       <c r="A910" s="1">
         <v>909</v>
       </c>
       <c r="B910" s="1" t="s">
-        <v>1698</v>
+        <v>1710</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>1680</v>
+        <v>1702</v>
       </c>
       <c r="D910" s="1" t="s">
-        <v>1699</v>
+        <v>1711</v>
       </c>
       <c r="E910" s="2">
-        <v>41454</v>
+        <v>783266</v>
       </c>
       <c r="F910" s="2">
-        <v>41059</v>
+        <v>775807</v>
       </c>
       <c r="G910" s="2">
-        <v>40664</v>
+        <v>768347</v>
       </c>
       <c r="H910" s="2">
-        <v>39875</v>
+        <v>753428</v>
       </c>
       <c r="I910" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="911" spans="1:9">
       <c r="A911" s="1">
         <v>910</v>
       </c>
       <c r="B911" s="1" t="s">
-        <v>1700</v>
+        <v>1712</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>1680</v>
+        <v>1702</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>1701</v>
+        <v>1713</v>
       </c>
       <c r="E911" s="2">
-        <v>57750</v>
+        <v>1566134</v>
       </c>
       <c r="F911" s="2">
-        <v>57200</v>
+        <v>1551218</v>
       </c>
       <c r="G911" s="2">
-        <v>56650</v>
+        <v>1536303</v>
       </c>
       <c r="H911" s="2">
-        <v>55550</v>
+        <v>1506472</v>
       </c>
       <c r="I911" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="912" spans="1:9">
       <c r="A912" s="1">
         <v>911</v>
       </c>
       <c r="B912" s="1" t="s">
-        <v>1702</v>
+        <v>1714</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>1680</v>
+        <v>1715</v>
       </c>
       <c r="D912" s="1" t="s">
-        <v>1703</v>
+        <v>1716</v>
       </c>
       <c r="E912" s="2">
-        <v>71530</v>
+        <v>709301</v>
       </c>
       <c r="F912" s="2">
-        <v>70849</v>
+        <v>702546</v>
       </c>
       <c r="G912" s="2">
-        <v>70168</v>
+        <v>695791</v>
       </c>
       <c r="H912" s="2">
-        <v>68805</v>
+        <v>682280</v>
       </c>
       <c r="I912" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="913" spans="1:9">
       <c r="A913" s="1">
         <v>912</v>
       </c>
       <c r="B913" s="1" t="s">
-        <v>1704</v>
+        <v>1717</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>1680</v>
+        <v>1718</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>1705</v>
+        <v>1719</v>
       </c>
       <c r="E913" s="2">
-        <v>71048</v>
+        <v>14040</v>
       </c>
       <c r="F913" s="2">
-        <v>70372</v>
+        <v>13906</v>
       </c>
       <c r="G913" s="2">
-        <v>69695</v>
+        <v>13772</v>
       </c>
       <c r="H913" s="2">
-        <v>68342</v>
+        <v>13505</v>
       </c>
       <c r="I913" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="914" spans="1:9">
       <c r="A914" s="1">
         <v>913</v>
       </c>
       <c r="B914" s="1" t="s">
-        <v>1706</v>
+        <v>1720</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>1680</v>
+        <v>1718</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>1707</v>
+        <v>1721</v>
       </c>
       <c r="E914" s="2">
-        <v>97015</v>
+        <v>12852</v>
       </c>
       <c r="F914" s="2">
-        <v>96091</v>
+        <v>12730</v>
       </c>
       <c r="G914" s="2">
-        <v>95167</v>
+        <v>12607</v>
       </c>
       <c r="H914" s="2">
-        <v>93319</v>
+        <v>12362</v>
       </c>
       <c r="I914" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="915" spans="1:9">
       <c r="A915" s="1">
         <v>914</v>
       </c>
       <c r="B915" s="1" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>1680</v>
+        <v>1718</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>1709</v>
+        <v>1723</v>
       </c>
       <c r="E915" s="2">
-        <v>134070</v>
+        <v>36941</v>
       </c>
       <c r="F915" s="2">
-        <v>132793</v>
+        <v>36589</v>
       </c>
       <c r="G915" s="2">
-        <v>131517</v>
+        <v>36237</v>
       </c>
       <c r="H915" s="2">
-        <v>128963</v>
+        <v>35534</v>
       </c>
       <c r="I915" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="916" spans="1:9">
       <c r="A916" s="1">
         <v>915</v>
       </c>
       <c r="B916" s="1" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>1680</v>
+        <v>1718</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>1711</v>
+        <v>1725</v>
       </c>
       <c r="E916" s="2">
-        <v>138777</v>
+        <v>71489</v>
       </c>
       <c r="F916" s="2">
-        <v>137456</v>
+        <v>70808</v>
       </c>
       <c r="G916" s="2">
-        <v>136134</v>
+        <v>70128</v>
       </c>
       <c r="H916" s="2">
-        <v>133491</v>
+        <v>68766</v>
       </c>
       <c r="I916" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="917" spans="1:9">
       <c r="A917" s="1">
         <v>916</v>
       </c>
       <c r="B917" s="1" t="s">
-        <v>1712</v>
+        <v>1726</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>1680</v>
+        <v>1718</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>1713</v>
+        <v>1727</v>
       </c>
       <c r="E917" s="2">
-        <v>217501</v>
+        <v>16851</v>
       </c>
       <c r="F917" s="2">
-        <v>215430</v>
+        <v>16691</v>
       </c>
       <c r="G917" s="2">
-        <v>213358</v>
+        <v>16530</v>
       </c>
       <c r="H917" s="2">
-        <v>209215</v>
+        <v>16209</v>
       </c>
       <c r="I917" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="918" spans="1:9">
       <c r="A918" s="1">
         <v>917</v>
       </c>
       <c r="B918" s="1" t="s">
-        <v>1714</v>
+        <v>1728</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>1680</v>
+        <v>1718</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>1715</v>
+        <v>1729</v>
       </c>
       <c r="E918" s="2">
-        <v>468029</v>
+        <v>72671</v>
       </c>
       <c r="F918" s="2">
-        <v>463572</v>
+        <v>71978</v>
       </c>
       <c r="G918" s="2">
-        <v>459114</v>
+        <v>71286</v>
       </c>
       <c r="H918" s="2">
-        <v>450199</v>
+        <v>69902</v>
       </c>
       <c r="I918" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="919" spans="1:9">
       <c r="A919" s="1">
         <v>918</v>
       </c>
       <c r="B919" s="1" t="s">
-        <v>1716</v>
+        <v>1730</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>1680</v>
+        <v>1718</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>1717</v>
+        <v>1731</v>
       </c>
       <c r="E919" s="2">
-        <v>1090451</v>
+        <v>110770</v>
       </c>
       <c r="F919" s="2">
-        <v>1080066</v>
+        <v>109715</v>
       </c>
       <c r="G919" s="2">
-        <v>1069681</v>
+        <v>108660</v>
       </c>
       <c r="H919" s="2">
-        <v>1048910</v>
+        <v>106550</v>
       </c>
       <c r="I919" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="920" spans="1:9">
       <c r="A920" s="1">
         <v>919</v>
       </c>
       <c r="B920" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C920" s="1" t="s">
         <v>1718</v>
       </c>
-      <c r="C920" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D920" s="1" t="s">
-        <v>1720</v>
+        <v>1733</v>
       </c>
       <c r="E920" s="2">
-        <v>6178</v>
+        <v>149085</v>
       </c>
       <c r="F920" s="2">
-        <v>6119</v>
+        <v>147665</v>
       </c>
       <c r="G920" s="2">
-        <v>6061</v>
+        <v>146246</v>
       </c>
       <c r="H920" s="2">
-        <v>5943</v>
+        <v>143406</v>
       </c>
       <c r="I920" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="921" spans="1:9">
       <c r="A921" s="1">
         <v>920</v>
       </c>
       <c r="B921" s="1" t="s">
-        <v>1721</v>
+        <v>1734</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>1722</v>
+        <v>1735</v>
       </c>
       <c r="E921" s="2">
-        <v>12233</v>
+        <v>197182</v>
       </c>
       <c r="F921" s="2">
-        <v>12116</v>
+        <v>195304</v>
       </c>
       <c r="G921" s="2">
-        <v>12000</v>
+        <v>193426</v>
       </c>
       <c r="H921" s="2">
-        <v>11767</v>
+        <v>189670</v>
       </c>
       <c r="I921" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="922" spans="1:9">
       <c r="A922" s="1">
         <v>921</v>
       </c>
       <c r="B922" s="1" t="s">
-        <v>1723</v>
+        <v>1736</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>1724</v>
+        <v>1737</v>
       </c>
       <c r="E922" s="2">
-        <v>36557</v>
+        <v>68007</v>
       </c>
       <c r="F922" s="2">
-        <v>36209</v>
+        <v>67360</v>
       </c>
       <c r="G922" s="2">
-        <v>35860</v>
+        <v>66712</v>
       </c>
       <c r="H922" s="2">
-        <v>35164</v>
+        <v>65417</v>
       </c>
       <c r="I922" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="923" spans="1:9">
       <c r="A923" s="1">
         <v>922</v>
       </c>
       <c r="B923" s="1" t="s">
-        <v>1725</v>
+        <v>1738</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>1726</v>
+        <v>1739</v>
       </c>
       <c r="E923" s="2">
-        <v>121571</v>
+        <v>352052</v>
       </c>
       <c r="F923" s="2">
-        <v>120413</v>
+        <v>348700</v>
       </c>
       <c r="G923" s="2">
-        <v>119255</v>
+        <v>345347</v>
       </c>
       <c r="H923" s="2">
-        <v>116940</v>
+        <v>338641</v>
       </c>
       <c r="I923" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="924" spans="1:9">
       <c r="A924" s="1">
         <v>923</v>
       </c>
       <c r="B924" s="1" t="s">
-        <v>1727</v>
+        <v>1740</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>1728</v>
+        <v>1741</v>
       </c>
       <c r="E924" s="2">
-        <v>304089</v>
+        <v>700123</v>
       </c>
       <c r="F924" s="2">
-        <v>301193</v>
+        <v>693455</v>
       </c>
       <c r="G924" s="2">
-        <v>298297</v>
+        <v>686788</v>
       </c>
       <c r="H924" s="2">
-        <v>292505</v>
+        <v>673452</v>
       </c>
       <c r="I924" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="925" spans="1:9">
       <c r="A925" s="1">
         <v>924</v>
       </c>
       <c r="B925" s="1" t="s">
-        <v>1729</v>
+        <v>1742</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="D925" s="1" t="s">
-        <v>1730</v>
+        <v>1743</v>
       </c>
       <c r="E925" s="2">
-        <v>608018</v>
+        <v>1457534</v>
       </c>
       <c r="F925" s="2">
-        <v>602228</v>
+        <v>1443653</v>
       </c>
       <c r="G925" s="2">
-        <v>596437</v>
+        <v>1429772</v>
       </c>
       <c r="H925" s="2">
-        <v>584856</v>
+        <v>1402009</v>
       </c>
       <c r="I925" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="926" spans="1:9">
       <c r="A926" s="1">
         <v>925</v>
       </c>
       <c r="B926" s="1" t="s">
-        <v>1731</v>
+        <v>1744</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>1719</v>
+        <v>1745</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>1732</v>
+        <v>1746</v>
       </c>
       <c r="E926" s="2">
-        <v>1216009</v>
+        <v>12467</v>
       </c>
       <c r="F926" s="2">
-        <v>1204428</v>
+        <v>12348</v>
       </c>
       <c r="G926" s="2">
-        <v>1192847</v>
+        <v>12229</v>
       </c>
       <c r="H926" s="2">
-        <v>1169685</v>
+        <v>11992</v>
       </c>
       <c r="I926" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="927" spans="1:9">
       <c r="A927" s="1">
         <v>926</v>
       </c>
       <c r="B927" s="1" t="s">
-        <v>1733</v>
+        <v>1747</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>1735</v>
+        <v>1748</v>
       </c>
       <c r="E927" s="2">
-        <v>14529</v>
+        <v>38237</v>
       </c>
       <c r="F927" s="2">
-        <v>14390</v>
+        <v>37873</v>
       </c>
       <c r="G927" s="2">
-        <v>14252</v>
+        <v>37508</v>
       </c>
       <c r="H927" s="2">
-        <v>13975</v>
+        <v>36780</v>
       </c>
       <c r="I927" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="928" spans="1:9">
       <c r="A928" s="1">
         <v>927</v>
       </c>
       <c r="B928" s="1" t="s">
-        <v>1736</v>
+        <v>1749</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>1737</v>
+        <v>1750</v>
       </c>
       <c r="E928" s="2">
-        <v>56791</v>
+        <v>64170</v>
       </c>
       <c r="F928" s="2">
-        <v>56250</v>
+        <v>63559</v>
       </c>
       <c r="G928" s="2">
-        <v>55710</v>
+        <v>62947</v>
       </c>
       <c r="H928" s="2">
-        <v>54628</v>
+        <v>61725</v>
       </c>
       <c r="I928" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="929" spans="1:9">
       <c r="A929" s="1">
         <v>928</v>
       </c>
       <c r="B929" s="1" t="s">
-        <v>1738</v>
+        <v>1751</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>1739</v>
+        <v>1752</v>
       </c>
       <c r="E929" s="2">
-        <v>213841</v>
+        <v>193187</v>
       </c>
       <c r="F929" s="2">
-        <v>211804</v>
+        <v>191348</v>
       </c>
       <c r="G929" s="2">
-        <v>209768</v>
+        <v>189508</v>
       </c>
       <c r="H929" s="2">
-        <v>205695</v>
+        <v>185828</v>
       </c>
       <c r="I929" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="930" spans="1:9">
       <c r="A930" s="1">
         <v>929</v>
       </c>
       <c r="B930" s="1" t="s">
-        <v>1740</v>
+        <v>1753</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>1741</v>
+        <v>1754</v>
       </c>
       <c r="E930" s="2">
-        <v>1402610</v>
+        <v>386696</v>
       </c>
       <c r="F930" s="2">
-        <v>1389252</v>
+        <v>383013</v>
       </c>
       <c r="G930" s="2">
-        <v>1375894</v>
+        <v>379330</v>
       </c>
       <c r="H930" s="2">
-        <v>1349177</v>
+        <v>371965</v>
       </c>
       <c r="I930" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="931" spans="1:9">
       <c r="A931" s="1">
         <v>930</v>
       </c>
       <c r="B931" s="1" t="s">
-        <v>1742</v>
+        <v>1755</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>1744</v>
+        <v>1756</v>
       </c>
       <c r="E931" s="2">
-        <v>16302</v>
+        <v>678300</v>
       </c>
       <c r="F931" s="2">
-        <v>16147</v>
+        <v>671840</v>
       </c>
       <c r="G931" s="2">
-        <v>15992</v>
+        <v>665380</v>
       </c>
       <c r="H931" s="2">
-        <v>15681</v>
+        <v>652460</v>
       </c>
       <c r="I931" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="932" spans="1:9">
       <c r="A932" s="1">
         <v>931</v>
       </c>
       <c r="B932" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C932" s="1" t="s">
         <v>1745</v>
       </c>
-      <c r="C932" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D932" s="1" t="s">
-        <v>1746</v>
+        <v>1758</v>
       </c>
       <c r="E932" s="2">
-        <v>82386</v>
+        <v>1271550</v>
       </c>
       <c r="F932" s="2">
-        <v>81602</v>
+        <v>1259440</v>
       </c>
       <c r="G932" s="2">
-        <v>80817</v>
+        <v>1247330</v>
       </c>
       <c r="H932" s="2">
-        <v>79248</v>
+        <v>1223110</v>
       </c>
       <c r="I932" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="933" spans="1:9">
       <c r="A933" s="1">
         <v>932</v>
       </c>
       <c r="B933" s="1" t="s">
-        <v>1747</v>
+        <v>1759</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>1748</v>
+        <v>1760</v>
       </c>
       <c r="E933" s="2">
-        <v>153878</v>
+        <v>1906800</v>
       </c>
       <c r="F933" s="2">
-        <v>152412</v>
+        <v>1888640</v>
       </c>
       <c r="G933" s="2">
-        <v>150947</v>
+        <v>1870480</v>
       </c>
       <c r="H933" s="2">
-        <v>148016</v>
+        <v>1834160</v>
       </c>
       <c r="I933" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="934" spans="1:9">
       <c r="A934" s="1">
         <v>933</v>
       </c>
       <c r="B934" s="1" t="s">
-        <v>1749</v>
+        <v>1761</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>1750</v>
+        <v>1762</v>
       </c>
       <c r="E934" s="2">
-        <v>320576</v>
+        <v>2499000</v>
       </c>
       <c r="F934" s="2">
-        <v>317522</v>
+        <v>2475200</v>
       </c>
       <c r="G934" s="2">
-        <v>314469</v>
+        <v>2451400</v>
       </c>
       <c r="H934" s="2">
-        <v>308363</v>
+        <v>2403800</v>
       </c>
       <c r="I934" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="935" spans="1:9">
       <c r="A935" s="1">
         <v>934</v>
       </c>
       <c r="B935" s="1" t="s">
-        <v>1751</v>
+        <v>1763</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>1743</v>
+        <v>1715</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>1752</v>
+        <v>1764</v>
       </c>
       <c r="E935" s="2">
-        <v>823396</v>
+        <v>14186</v>
       </c>
       <c r="F935" s="2">
-        <v>815554</v>
+        <v>14050</v>
       </c>
       <c r="G935" s="2">
-        <v>807713</v>
+        <v>13915</v>
       </c>
       <c r="H935" s="2">
-        <v>792029</v>
+        <v>13645</v>
       </c>
       <c r="I935" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="936" spans="1:9">
       <c r="A936" s="1">
         <v>935</v>
       </c>
       <c r="B936" s="1" t="s">
-        <v>1753</v>
+        <v>1765</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>1743</v>
+        <v>1715</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>1754</v>
+        <v>1766</v>
       </c>
       <c r="E936" s="2">
-        <v>1646813</v>
+        <v>28327</v>
       </c>
       <c r="F936" s="2">
-        <v>1631129</v>
+        <v>28057</v>
       </c>
       <c r="G936" s="2">
-        <v>1615445</v>
+        <v>27787</v>
       </c>
       <c r="H936" s="2">
-        <v>1584077</v>
+        <v>27248</v>
       </c>
       <c r="I936" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="937" spans="1:9">
       <c r="A937" s="1">
         <v>936</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>1755</v>
+        <v>1767</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>1756</v>
+        <v>1715</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>1757</v>
+        <v>1768</v>
       </c>
       <c r="E937" s="2">
-        <v>15371</v>
+        <v>42131</v>
       </c>
       <c r="F937" s="2">
-        <v>15225</v>
+        <v>41730</v>
       </c>
       <c r="G937" s="2">
-        <v>15078</v>
+        <v>41329</v>
       </c>
       <c r="H937" s="2">
-        <v>14785</v>
+        <v>40526</v>
       </c>
       <c r="I937" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="938" spans="1:9">
       <c r="A938" s="1">
         <v>937</v>
       </c>
       <c r="B938" s="1" t="s">
-        <v>1758</v>
+        <v>1769</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>1756</v>
+        <v>1715</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="E938" s="2">
-        <v>73462</v>
+        <v>45659</v>
       </c>
       <c r="F938" s="2">
-        <v>72763</v>
+        <v>45224</v>
       </c>
       <c r="G938" s="2">
-        <v>72063</v>
+        <v>44790</v>
       </c>
       <c r="H938" s="2">
-        <v>70664</v>
+        <v>43920</v>
       </c>
       <c r="I938" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="939" spans="1:9">
       <c r="A939" s="1">
         <v>938</v>
       </c>
       <c r="B939" s="1" t="s">
-        <v>1760</v>
+        <v>1771</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>1756</v>
+        <v>1715</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>1761</v>
+        <v>1772</v>
       </c>
       <c r="E939" s="2">
-        <v>131250</v>
+        <v>136684</v>
       </c>
       <c r="F939" s="2">
-        <v>130000</v>
+        <v>135382</v>
       </c>
       <c r="G939" s="2">
-        <v>128750</v>
+        <v>134080</v>
       </c>
       <c r="H939" s="2">
-        <v>126250</v>
+        <v>131477</v>
       </c>
       <c r="I939" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="940" spans="1:9">
       <c r="A940" s="1">
         <v>939</v>
       </c>
       <c r="B940" s="1" t="s">
-        <v>1762</v>
+        <v>1773</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>1756</v>
+        <v>1715</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>1763</v>
+        <v>1774</v>
       </c>
       <c r="E940" s="2">
-        <v>216912</v>
+        <v>66570</v>
       </c>
       <c r="F940" s="2">
-        <v>214846</v>
+        <v>65936</v>
       </c>
       <c r="G940" s="2">
-        <v>212780</v>
+        <v>65302</v>
       </c>
       <c r="H940" s="2">
-        <v>208649</v>
+        <v>64034</v>
       </c>
       <c r="I940" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="941" spans="1:9">
       <c r="A941" s="1">
         <v>940</v>
       </c>
       <c r="B941" s="1" t="s">
-        <v>1764</v>
+        <v>1775</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>1756</v>
+        <v>1715</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>1765</v>
+        <v>1776</v>
       </c>
       <c r="E941" s="2">
-        <v>373773</v>
+        <v>80080</v>
       </c>
       <c r="F941" s="2">
-        <v>370213</v>
+        <v>79318</v>
       </c>
       <c r="G941" s="2">
-        <v>366653</v>
+        <v>78555</v>
       </c>
       <c r="H941" s="2">
-        <v>359534</v>
+        <v>77030</v>
       </c>
       <c r="I941" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="942" spans="1:9">
       <c r="A942" s="1">
         <v>941</v>
       </c>
       <c r="B942" s="1" t="s">
-        <v>1766</v>
+        <v>1777</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>1756</v>
+        <v>1715</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>1767</v>
+        <v>1778</v>
       </c>
       <c r="E942" s="2">
-        <v>721353</v>
+        <v>91579</v>
       </c>
       <c r="F942" s="2">
-        <v>714483</v>
+        <v>90707</v>
       </c>
       <c r="G942" s="2">
-        <v>707613</v>
+        <v>89835</v>
       </c>
       <c r="H942" s="2">
-        <v>693873</v>
+        <v>88090</v>
       </c>
       <c r="I942" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="943" spans="1:9">
       <c r="A943" s="1">
         <v>942</v>
       </c>
       <c r="B943" s="1" t="s">
-        <v>1768</v>
+        <v>1779</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>1756</v>
+        <v>1715</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>1769</v>
+        <v>1780</v>
       </c>
       <c r="E943" s="2">
-        <v>1445600</v>
+        <v>121426</v>
       </c>
       <c r="F943" s="2">
-        <v>1431832</v>
+        <v>120270</v>
       </c>
       <c r="G943" s="2">
-        <v>1418065</v>
+        <v>119113</v>
       </c>
       <c r="H943" s="2">
-        <v>1390530</v>
+        <v>116800</v>
       </c>
       <c r="I943" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="944" spans="1:9">
       <c r="A944" s="1">
         <v>943</v>
       </c>
       <c r="B944" s="1" t="s">
-        <v>1770</v>
+        <v>1781</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>1771</v>
+        <v>1715</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>1772</v>
+        <v>1782</v>
       </c>
       <c r="E944" s="2">
-        <v>15685</v>
+        <v>137499</v>
       </c>
       <c r="F944" s="2">
-        <v>15536</v>
+        <v>136189</v>
       </c>
       <c r="G944" s="2">
-        <v>15386</v>
+        <v>134880</v>
       </c>
       <c r="H944" s="2">
-        <v>15087</v>
+        <v>132261</v>
       </c>
       <c r="I944" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="945" spans="1:9">
       <c r="A945" s="1">
         <v>944</v>
       </c>
       <c r="B945" s="1" t="s">
-        <v>1773</v>
+        <v>1783</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>1771</v>
+        <v>1715</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>1774</v>
+        <v>1784</v>
       </c>
       <c r="E945" s="2">
-        <v>77401</v>
+        <v>140634</v>
       </c>
       <c r="F945" s="2">
-        <v>76664</v>
+        <v>139294</v>
       </c>
       <c r="G945" s="2">
-        <v>75926</v>
+        <v>137955</v>
       </c>
       <c r="H945" s="2">
-        <v>74452</v>
+        <v>135276</v>
       </c>
       <c r="I945" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="946" spans="1:9">
       <c r="A946" s="1">
         <v>945</v>
       </c>
       <c r="B946" s="1" t="s">
-        <v>1775</v>
+        <v>1785</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>1771</v>
+        <v>1715</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>1776</v>
+        <v>1786</v>
       </c>
       <c r="E946" s="2">
-        <v>155756</v>
+        <v>135476</v>
       </c>
       <c r="F946" s="2">
-        <v>154273</v>
+        <v>134186</v>
       </c>
       <c r="G946" s="2">
-        <v>152789</v>
+        <v>132896</v>
       </c>
       <c r="H946" s="2">
-        <v>149822</v>
+        <v>130315</v>
       </c>
       <c r="I946" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="947" spans="1:9">
       <c r="A947" s="1">
         <v>946</v>
       </c>
       <c r="B947" s="1" t="s">
-        <v>1777</v>
+        <v>1787</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>1771</v>
+        <v>1715</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>1778</v>
+        <v>1788</v>
       </c>
       <c r="E947" s="2">
-        <v>298121</v>
+        <v>263430</v>
       </c>
       <c r="F947" s="2">
-        <v>295282</v>
+        <v>260921</v>
       </c>
       <c r="G947" s="2">
-        <v>292443</v>
+        <v>258413</v>
       </c>
       <c r="H947" s="2">
-        <v>286764</v>
+        <v>253395</v>
       </c>
       <c r="I947" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="948" spans="1:9">
       <c r="A948" s="1">
         <v>947</v>
       </c>
       <c r="B948" s="1" t="s">
-        <v>1779</v>
+        <v>1789</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>1771</v>
+        <v>1715</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>1780</v>
+        <v>1790</v>
       </c>
       <c r="E948" s="2">
-        <v>783266</v>
+        <v>425486</v>
       </c>
       <c r="F948" s="2">
-        <v>775807</v>
+        <v>421434</v>
       </c>
       <c r="G948" s="2">
-        <v>768347</v>
+        <v>417382</v>
       </c>
       <c r="H948" s="2">
-        <v>753428</v>
+        <v>409277</v>
       </c>
       <c r="I948" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="949" spans="1:9">
       <c r="A949" s="1">
         <v>948</v>
       </c>
       <c r="B949" s="1" t="s">
-        <v>1781</v>
+        <v>1791</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>1771</v>
+        <v>1715</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>1782</v>
+        <v>1792</v>
       </c>
       <c r="E949" s="2">
-        <v>1566134</v>
+        <v>1416398</v>
       </c>
       <c r="F949" s="2">
-        <v>1551218</v>
+        <v>1402908</v>
       </c>
       <c r="G949" s="2">
-        <v>1536303</v>
+        <v>1389419</v>
       </c>
       <c r="H949" s="2">
-        <v>1506472</v>
+        <v>1362440</v>
       </c>
       <c r="I949" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="950" spans="1:9">
       <c r="A950" s="1">
         <v>949</v>
       </c>
       <c r="B950" s="1" t="s">
-        <v>1783</v>
+        <v>1793</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>1784</v>
+        <v>1715</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>1785</v>
+        <v>1794</v>
       </c>
       <c r="E950" s="2">
-        <v>668509</v>
+        <v>4404776</v>
       </c>
       <c r="F950" s="2">
-        <v>662142</v>
+        <v>4362826</v>
       </c>
       <c r="G950" s="2">
-        <v>655775</v>
+        <v>4320876</v>
       </c>
       <c r="H950" s="2">
-        <v>643042</v>
+        <v>4236975</v>
       </c>
       <c r="I950" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="951" spans="1:9">
       <c r="A951" s="1">
         <v>950</v>
       </c>
       <c r="B951" s="1" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>1787</v>
+        <v>1715</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>1788</v>
+        <v>1796</v>
       </c>
       <c r="E951" s="2">
-        <v>13819</v>
+        <v>8809526</v>
       </c>
       <c r="F951" s="2">
-        <v>13687</v>
+        <v>8725626</v>
       </c>
       <c r="G951" s="2">
-        <v>13556</v>
+        <v>8641726</v>
       </c>
       <c r="H951" s="2">
-        <v>13293</v>
+        <v>8473925</v>
       </c>
       <c r="I951" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="952" spans="1:9">
       <c r="A952" s="1">
         <v>951</v>
       </c>
       <c r="B952" s="1" t="s">
-        <v>1789</v>
+        <v>1797</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>1790</v>
+        <v>1799</v>
       </c>
       <c r="E952" s="2">
-        <v>12506</v>
+        <v>7002</v>
       </c>
       <c r="F952" s="2">
-        <v>12386</v>
+        <v>6936</v>
       </c>
       <c r="G952" s="2">
-        <v>12267</v>
+        <v>6869</v>
       </c>
       <c r="H952" s="2">
-        <v>12029</v>
+        <v>6736</v>
       </c>
       <c r="I952" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="953" spans="1:9">
       <c r="A953" s="1">
         <v>952</v>
       </c>
       <c r="B953" s="1" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="E953" s="2">
-        <v>36941</v>
+        <v>12390</v>
       </c>
       <c r="F953" s="2">
-        <v>36589</v>
+        <v>12272</v>
       </c>
       <c r="G953" s="2">
-        <v>36237</v>
+        <v>12154</v>
       </c>
       <c r="H953" s="2">
-        <v>35534</v>
+        <v>11918</v>
       </c>
       <c r="I953" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="954" spans="1:9">
       <c r="A954" s="1">
         <v>953</v>
       </c>
       <c r="B954" s="1" t="s">
-        <v>1793</v>
+        <v>1802</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
       <c r="E954" s="2">
-        <v>71489</v>
+        <v>12600</v>
       </c>
       <c r="F954" s="2">
-        <v>70808</v>
+        <v>12480</v>
       </c>
       <c r="G954" s="2">
-        <v>70128</v>
+        <v>12360</v>
       </c>
       <c r="H954" s="2">
-        <v>68766</v>
+        <v>12120</v>
       </c>
       <c r="I954" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="955" spans="1:9">
       <c r="A955" s="1">
         <v>954</v>
       </c>
       <c r="B955" s="1" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
       <c r="E955" s="2">
-        <v>16662</v>
+        <v>27423</v>
       </c>
       <c r="F955" s="2">
-        <v>16504</v>
+        <v>27162</v>
       </c>
       <c r="G955" s="2">
-        <v>16345</v>
+        <v>26901</v>
       </c>
       <c r="H955" s="2">
-        <v>16028</v>
+        <v>26378</v>
       </c>
       <c r="I955" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="956" spans="1:9">
       <c r="A956" s="1">
         <v>955</v>
       </c>
       <c r="B956" s="1" t="s">
-        <v>1797</v>
+        <v>1806</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>1798</v>
+        <v>1807</v>
       </c>
       <c r="E956" s="2">
-        <v>72503</v>
+        <v>22575</v>
       </c>
       <c r="F956" s="2">
-        <v>71812</v>
+        <v>22360</v>
       </c>
       <c r="G956" s="2">
-        <v>71122</v>
+        <v>22145</v>
       </c>
       <c r="H956" s="2">
-        <v>69741</v>
+        <v>21715</v>
       </c>
       <c r="I956" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="957" spans="1:9">
       <c r="A957" s="1">
         <v>956</v>
       </c>
       <c r="B957" s="1" t="s">
-        <v>1799</v>
+        <v>1808</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>1800</v>
+        <v>1809</v>
       </c>
       <c r="E957" s="2">
-        <v>110770</v>
+        <v>45176</v>
       </c>
       <c r="F957" s="2">
-        <v>109715</v>
+        <v>44746</v>
       </c>
       <c r="G957" s="2">
-        <v>108660</v>
+        <v>44316</v>
       </c>
       <c r="H957" s="2">
-        <v>106550</v>
+        <v>43455</v>
       </c>
       <c r="I957" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="958" spans="1:9">
       <c r="A958" s="1">
         <v>957</v>
       </c>
       <c r="B958" s="1" t="s">
-        <v>1801</v>
+        <v>1810</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>1802</v>
+        <v>1811</v>
       </c>
       <c r="E958" s="2">
-        <v>142238</v>
+        <v>50176</v>
       </c>
       <c r="F958" s="2">
-        <v>140884</v>
+        <v>49698</v>
       </c>
       <c r="G958" s="2">
-        <v>139529</v>
+        <v>49221</v>
       </c>
       <c r="H958" s="2">
-        <v>136820</v>
+        <v>48265</v>
       </c>
       <c r="I958" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="959" spans="1:9">
       <c r="A959" s="1">
         <v>958</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>1803</v>
+        <v>1812</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>1804</v>
+        <v>1813</v>
       </c>
       <c r="E959" s="2">
-        <v>197182</v>
+        <v>58826</v>
       </c>
       <c r="F959" s="2">
-        <v>195304</v>
+        <v>58266</v>
       </c>
       <c r="G959" s="2">
-        <v>193426</v>
+        <v>57706</v>
       </c>
       <c r="H959" s="2">
-        <v>189670</v>
+        <v>56585</v>
       </c>
       <c r="I959" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="960" spans="1:9">
       <c r="A960" s="1">
         <v>959</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>1805</v>
+        <v>1814</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>1806</v>
+        <v>1815</v>
       </c>
       <c r="E960" s="2">
-        <v>66383</v>
+        <v>94526</v>
       </c>
       <c r="F960" s="2">
-        <v>65751</v>
+        <v>93626</v>
       </c>
       <c r="G960" s="2">
-        <v>65119</v>
+        <v>92726</v>
       </c>
       <c r="H960" s="2">
-        <v>63854</v>
+        <v>90925</v>
       </c>
       <c r="I960" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="961" spans="1:9">
       <c r="A961" s="1">
         <v>960</v>
       </c>
       <c r="B961" s="1" t="s">
-        <v>1807</v>
+        <v>1816</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>1808</v>
+        <v>1817</v>
       </c>
       <c r="E961" s="2">
-        <v>347622</v>
+        <v>99776</v>
       </c>
       <c r="F961" s="2">
-        <v>344312</v>
+        <v>98826</v>
       </c>
       <c r="G961" s="2">
-        <v>341001</v>
+        <v>97876</v>
       </c>
       <c r="H961" s="2">
-        <v>334380</v>
+        <v>95975</v>
       </c>
       <c r="I961" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="962" spans="1:9">
       <c r="A962" s="1">
         <v>961</v>
       </c>
       <c r="B962" s="1" t="s">
-        <v>1809</v>
+        <v>1818</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>1810</v>
+        <v>1819</v>
       </c>
       <c r="E962" s="2">
-        <v>696344</v>
+        <v>133917</v>
       </c>
       <c r="F962" s="2">
-        <v>689712</v>
+        <v>132642</v>
       </c>
       <c r="G962" s="2">
-        <v>683081</v>
+        <v>131366</v>
       </c>
       <c r="H962" s="2">
-        <v>669817</v>
+        <v>128815</v>
       </c>
       <c r="I962" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="963" spans="1:9">
       <c r="A963" s="1">
         <v>962</v>
       </c>
       <c r="B963" s="1" t="s">
-        <v>1811</v>
+        <v>1820</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>1812</v>
+        <v>1821</v>
       </c>
       <c r="E963" s="2">
-        <v>1395577</v>
+        <v>252026</v>
       </c>
       <c r="F963" s="2">
-        <v>1382286</v>
+        <v>249626</v>
       </c>
       <c r="G963" s="2">
-        <v>1368995</v>
+        <v>247226</v>
       </c>
       <c r="H963" s="2">
-        <v>1342412</v>
+        <v>242425</v>
       </c>
       <c r="I963" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="964" spans="1:9">
       <c r="A964" s="1">
         <v>963</v>
       </c>
       <c r="B964" s="1" t="s">
-        <v>1813</v>
+        <v>1822</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>1814</v>
+        <v>1798</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="E964" s="2">
-        <v>12467</v>
+        <v>252026</v>
       </c>
       <c r="F964" s="2">
-        <v>12348</v>
+        <v>249626</v>
       </c>
       <c r="G964" s="2">
-        <v>12229</v>
+        <v>247226</v>
       </c>
       <c r="H964" s="2">
-        <v>11992</v>
+        <v>242425</v>
       </c>
       <c r="I964" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="965" spans="1:9">
       <c r="A965" s="1">
         <v>964</v>
       </c>
       <c r="B965" s="1" t="s">
-        <v>1816</v>
+        <v>1824</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>1814</v>
+        <v>1798</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>1817</v>
+        <v>1825</v>
       </c>
       <c r="E965" s="2">
-        <v>38237</v>
+        <v>656276</v>
       </c>
       <c r="F965" s="2">
-        <v>37873</v>
+        <v>650026</v>
       </c>
       <c r="G965" s="2">
-        <v>37508</v>
+        <v>643776</v>
       </c>
       <c r="H965" s="2">
-        <v>36780</v>
+        <v>631275</v>
       </c>
       <c r="I965" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="966" spans="1:9">
       <c r="A966" s="1">
         <v>965</v>
       </c>
       <c r="B966" s="1" t="s">
-        <v>1818</v>
+        <v>1826</v>
       </c>
       <c r="C966" s="1" t="s">
-        <v>1814</v>
+        <v>1798</v>
       </c>
       <c r="D966" s="1" t="s">
-        <v>1819</v>
+        <v>1827</v>
       </c>
       <c r="E966" s="2">
-        <v>64170</v>
+        <v>724500</v>
       </c>
       <c r="F966" s="2">
-        <v>63559</v>
+        <v>717600</v>
       </c>
       <c r="G966" s="2">
-        <v>62947</v>
+        <v>710700</v>
       </c>
       <c r="H966" s="2">
-        <v>61725</v>
+        <v>696900</v>
       </c>
       <c r="I966" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="967" spans="1:9">
       <c r="A967" s="1">
         <v>966</v>
       </c>
       <c r="B967" s="1" t="s">
-        <v>1820</v>
+        <v>1828</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="D967" s="1" t="s">
-        <v>1821</v>
+        <v>1830</v>
       </c>
       <c r="E967" s="2">
-        <v>193187</v>
+        <v>2363</v>
       </c>
       <c r="F967" s="2">
-        <v>191348</v>
+        <v>2340</v>
       </c>
       <c r="G967" s="2">
-        <v>189508</v>
+        <v>2318</v>
       </c>
       <c r="H967" s="2">
-        <v>185828</v>
+        <v>2273</v>
       </c>
       <c r="I967" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="968" spans="1:9">
       <c r="A968" s="1">
         <v>967</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="D968" s="1" t="s">
-        <v>1823</v>
+        <v>1832</v>
       </c>
       <c r="E968" s="2">
-        <v>386696</v>
+        <v>14926</v>
       </c>
       <c r="F968" s="2">
-        <v>383013</v>
+        <v>14784</v>
       </c>
       <c r="G968" s="2">
-        <v>379330</v>
+        <v>14641</v>
       </c>
       <c r="H968" s="2">
-        <v>371965</v>
+        <v>14357</v>
       </c>
       <c r="I968" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="969" spans="1:9">
       <c r="A969" s="1">
         <v>968</v>
       </c>
       <c r="B969" s="1" t="s">
-        <v>1824</v>
+        <v>1833</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="D969" s="1" t="s">
-        <v>1825</v>
+        <v>1834</v>
       </c>
       <c r="E969" s="2">
-        <v>678300</v>
+        <v>24489</v>
       </c>
       <c r="F969" s="2">
-        <v>671840</v>
+        <v>24256</v>
       </c>
       <c r="G969" s="2">
-        <v>665380</v>
+        <v>24023</v>
       </c>
       <c r="H969" s="2">
-        <v>652460</v>
+        <v>23556</v>
       </c>
       <c r="I969" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="970" spans="1:9">
       <c r="A970" s="1">
         <v>969</v>
       </c>
       <c r="B970" s="1" t="s">
-        <v>1826</v>
+        <v>1835</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="D970" s="1" t="s">
-        <v>1827</v>
+        <v>1836</v>
       </c>
       <c r="E970" s="2">
-        <v>1271550</v>
+        <v>64864</v>
       </c>
       <c r="F970" s="2">
-        <v>1259440</v>
+        <v>64246</v>
       </c>
       <c r="G970" s="2">
-        <v>1247330</v>
+        <v>63628</v>
       </c>
       <c r="H970" s="2">
-        <v>1223110</v>
+        <v>62393</v>
       </c>
       <c r="I970" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="971" spans="1:9">
       <c r="A971" s="1">
         <v>970</v>
       </c>
       <c r="B971" s="1" t="s">
-        <v>1828</v>
+        <v>1837</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="D971" s="1" t="s">
-        <v>1829</v>
+        <v>1838</v>
       </c>
       <c r="E971" s="2">
-        <v>1906800</v>
+        <v>144286</v>
       </c>
       <c r="F971" s="2">
-        <v>1888640</v>
+        <v>142912</v>
       </c>
       <c r="G971" s="2">
-        <v>1870480</v>
+        <v>141537</v>
       </c>
       <c r="H971" s="2">
-        <v>1834160</v>
+        <v>138789</v>
       </c>
       <c r="I971" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="972" spans="1:9">
       <c r="A972" s="1">
         <v>971</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>1830</v>
+        <v>1839</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="D972" s="1" t="s">
-        <v>1831</v>
+        <v>1840</v>
       </c>
       <c r="E972" s="2">
-        <v>2499000</v>
+        <v>298279</v>
       </c>
       <c r="F972" s="2">
-        <v>2475200</v>
+        <v>295438</v>
       </c>
       <c r="G972" s="2">
-        <v>2451400</v>
+        <v>292597</v>
       </c>
       <c r="H972" s="2">
-        <v>2403800</v>
+        <v>286916</v>
       </c>
       <c r="I972" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="973" spans="1:9">
       <c r="A973" s="1">
         <v>972</v>
       </c>
       <c r="B973" s="1" t="s">
-        <v>1832</v>
+        <v>1841</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>1784</v>
+        <v>1829</v>
       </c>
       <c r="D973" s="1" t="s">
-        <v>1833</v>
+        <v>1842</v>
       </c>
       <c r="E973" s="2">
-        <v>14028</v>
+        <v>428674</v>
       </c>
       <c r="F973" s="2">
-        <v>13894</v>
+        <v>424591</v>
       </c>
       <c r="G973" s="2">
-        <v>13761</v>
+        <v>420509</v>
       </c>
       <c r="H973" s="2">
-        <v>13494</v>
+        <v>412344</v>
       </c>
       <c r="I973" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="974" spans="1:9">
       <c r="A974" s="1">
         <v>973</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>1834</v>
+        <v>1843</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>1784</v>
+        <v>1829</v>
       </c>
       <c r="D974" s="1" t="s">
-        <v>1835</v>
+        <v>1844</v>
       </c>
       <c r="E974" s="2">
-        <v>28327</v>
+        <v>667732</v>
       </c>
       <c r="F974" s="2">
-        <v>28057</v>
+        <v>661372</v>
       </c>
       <c r="G974" s="2">
-        <v>27787</v>
+        <v>655013</v>
       </c>
       <c r="H974" s="2">
-        <v>27248</v>
+        <v>642294</v>
       </c>
       <c r="I974" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="975" spans="1:9">
       <c r="A975" s="1">
         <v>974</v>
       </c>
       <c r="B975" s="1" t="s">
-        <v>1836</v>
+        <v>1845</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>1784</v>
+        <v>1846</v>
       </c>
       <c r="D975" s="1" t="s">
-        <v>1837</v>
+        <v>1847</v>
       </c>
       <c r="E975" s="2">
-        <v>42131</v>
+        <v>15745</v>
       </c>
       <c r="F975" s="2">
-        <v>41730</v>
+        <v>15595</v>
       </c>
       <c r="G975" s="2">
-        <v>41329</v>
+        <v>15445</v>
       </c>
       <c r="H975" s="2">
-        <v>40526</v>
+        <v>15145</v>
       </c>
       <c r="I975" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="976" spans="1:9">
       <c r="A976" s="1">
         <v>975</v>
       </c>
       <c r="B976" s="1" t="s">
-        <v>1838</v>
+        <v>1848</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>1784</v>
+        <v>1846</v>
       </c>
       <c r="D976" s="1" t="s">
-        <v>1839</v>
+        <v>1849</v>
       </c>
       <c r="E976" s="2">
-        <v>45659</v>
+        <v>70037</v>
       </c>
       <c r="F976" s="2">
-        <v>45224</v>
+        <v>69370</v>
       </c>
       <c r="G976" s="2">
-        <v>44790</v>
+        <v>68703</v>
       </c>
       <c r="H976" s="2">
-        <v>43920</v>
+        <v>67369</v>
       </c>
       <c r="I976" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="977" spans="1:9">
       <c r="A977" s="1">
         <v>976</v>
       </c>
       <c r="B977" s="1" t="s">
-        <v>1840</v>
+        <v>1850</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>1784</v>
+        <v>1846</v>
       </c>
       <c r="D977" s="1" t="s">
-        <v>1841</v>
+        <v>1851</v>
       </c>
       <c r="E977" s="2">
-        <v>136684</v>
+        <v>131826</v>
       </c>
       <c r="F977" s="2">
-        <v>135382</v>
+        <v>130571</v>
       </c>
       <c r="G977" s="2">
-        <v>134080</v>
+        <v>129315</v>
       </c>
       <c r="H977" s="2">
-        <v>131477</v>
+        <v>126804</v>
       </c>
       <c r="I977" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="978" spans="1:9">
       <c r="A978" s="1">
         <v>977</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>1842</v>
+        <v>1852</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>1784</v>
+        <v>1846</v>
       </c>
       <c r="D978" s="1" t="s">
-        <v>1843</v>
+        <v>1853</v>
       </c>
       <c r="E978" s="2">
-        <v>67331</v>
+        <v>218303</v>
       </c>
       <c r="F978" s="2">
-        <v>66690</v>
+        <v>216224</v>
       </c>
       <c r="G978" s="2">
-        <v>66049</v>
+        <v>214145</v>
       </c>
       <c r="H978" s="2">
-        <v>64766</v>
+        <v>209987</v>
       </c>
       <c r="I978" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="979" spans="1:9">
       <c r="A979" s="1">
         <v>978</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>1844</v>
+        <v>1854</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>1784</v>
+        <v>1846</v>
       </c>
       <c r="D979" s="1" t="s">
-        <v>1845</v>
+        <v>1855</v>
       </c>
       <c r="E979" s="2">
-        <v>82810</v>
+        <v>264087</v>
       </c>
       <c r="F979" s="2">
-        <v>82022</v>
+        <v>261571</v>
       </c>
       <c r="G979" s="2">
-        <v>81233</v>
+        <v>259056</v>
       </c>
       <c r="H979" s="2">
-        <v>79656</v>
+        <v>254026</v>
       </c>
       <c r="I979" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="980" spans="1:9">
       <c r="A980" s="1">
         <v>979</v>
       </c>
       <c r="B980" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C980" s="1" t="s">
         <v>1846</v>
       </c>
-      <c r="C980" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D980" s="1" t="s">
-        <v>1847</v>
+        <v>1857</v>
       </c>
       <c r="E980" s="2">
-        <v>91579</v>
+        <v>433247</v>
       </c>
       <c r="F980" s="2">
-        <v>90707</v>
+        <v>429121</v>
       </c>
       <c r="G980" s="2">
-        <v>89835</v>
+        <v>424994</v>
       </c>
       <c r="H980" s="2">
-        <v>88090</v>
+        <v>416742</v>
       </c>
       <c r="I980" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="981" spans="1:9">
       <c r="A981" s="1">
         <v>980</v>
       </c>
       <c r="B981" s="1" t="s">
-        <v>1848</v>
+        <v>1858</v>
       </c>
       <c r="C981" s="1" t="s">
-        <v>1784</v>
+        <v>1846</v>
       </c>
       <c r="D981" s="1" t="s">
-        <v>1849</v>
+        <v>1859</v>
       </c>
       <c r="E981" s="2">
-        <v>121426</v>
+        <v>658117</v>
       </c>
       <c r="F981" s="2">
-        <v>120270</v>
+        <v>651849</v>
       </c>
       <c r="G981" s="2">
-        <v>119113</v>
+        <v>645581</v>
       </c>
       <c r="H981" s="2">
-        <v>116800</v>
+        <v>633046</v>
       </c>
       <c r="I981" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="982" spans="1:9">
       <c r="A982" s="1">
         <v>981</v>
       </c>
       <c r="B982" s="1" t="s">
-        <v>1850</v>
+        <v>1860</v>
       </c>
       <c r="C982" s="1" t="s">
-        <v>1784</v>
+        <v>1846</v>
       </c>
       <c r="D982" s="1" t="s">
-        <v>1851</v>
+        <v>1861</v>
       </c>
       <c r="E982" s="2">
-        <v>137499</v>
+        <v>1318694</v>
       </c>
       <c r="F982" s="2">
-        <v>136189</v>
+        <v>1306135</v>
       </c>
       <c r="G982" s="2">
-        <v>134880</v>
+        <v>1293576</v>
       </c>
       <c r="H982" s="2">
-        <v>132261</v>
+        <v>1268458</v>
       </c>
       <c r="I982" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="983" spans="1:9">
       <c r="A983" s="1">
         <v>982</v>
       </c>
       <c r="B983" s="1" t="s">
-        <v>1852</v>
+        <v>1862</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>1784</v>
+        <v>1863</v>
       </c>
       <c r="D983" s="1" t="s">
-        <v>1853</v>
+        <v>1864</v>
       </c>
       <c r="E983" s="2">
-        <v>140634</v>
+        <v>15120</v>
       </c>
       <c r="F983" s="2">
-        <v>139294</v>
+        <v>14976</v>
       </c>
       <c r="G983" s="2">
-        <v>137955</v>
+        <v>14832</v>
       </c>
       <c r="H983" s="2">
-        <v>135276</v>
+        <v>14544</v>
       </c>
       <c r="I983" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="984" spans="1:9">
       <c r="A984" s="1">
         <v>983</v>
       </c>
       <c r="B984" s="1" t="s">
-        <v>1854</v>
+        <v>1865</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>1784</v>
+        <v>1863</v>
       </c>
       <c r="D984" s="1" t="s">
-        <v>1855</v>
+        <v>1866</v>
       </c>
       <c r="E984" s="2">
-        <v>139939</v>
+        <v>77418</v>
       </c>
       <c r="F984" s="2">
-        <v>138606</v>
+        <v>76680</v>
       </c>
       <c r="G984" s="2">
-        <v>137273</v>
+        <v>75943</v>
       </c>
       <c r="H984" s="2">
-        <v>134608</v>
+        <v>74468</v>
       </c>
       <c r="I984" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="985" spans="1:9">
       <c r="A985" s="1">
         <v>984</v>
       </c>
       <c r="B985" s="1" t="s">
-        <v>1856</v>
+        <v>1867</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>1784</v>
+        <v>1863</v>
       </c>
       <c r="D985" s="1" t="s">
-        <v>1857</v>
+        <v>1868</v>
       </c>
       <c r="E985" s="2">
-        <v>278402</v>
+        <v>232739</v>
       </c>
       <c r="F985" s="2">
-        <v>275751</v>
+        <v>230522</v>
       </c>
       <c r="G985" s="2">
-        <v>273099</v>
+        <v>228306</v>
       </c>
       <c r="H985" s="2">
-        <v>267796</v>
+        <v>223873</v>
       </c>
       <c r="I985" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="986" spans="1:9">
       <c r="A986" s="1">
         <v>985</v>
       </c>
       <c r="B986" s="1" t="s">
-        <v>1858</v>
+        <v>1869</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>1784</v>
+        <v>1863</v>
       </c>
       <c r="D986" s="1" t="s">
-        <v>1859</v>
+        <v>1870</v>
       </c>
       <c r="E986" s="2">
-        <v>400733</v>
+        <v>465760</v>
       </c>
       <c r="F986" s="2">
-        <v>396916</v>
+        <v>461324</v>
       </c>
       <c r="G986" s="2">
-        <v>393100</v>
+        <v>456888</v>
       </c>
       <c r="H986" s="2">
-        <v>385467</v>
+        <v>448017</v>
       </c>
       <c r="I986" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="987" spans="1:9">
       <c r="A987" s="1">
         <v>986</v>
       </c>
       <c r="B987" s="1" t="s">
-        <v>1860</v>
+        <v>1871</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>1784</v>
+        <v>1863</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>1861</v>
+        <v>1872</v>
       </c>
       <c r="E987" s="2">
-        <v>1416555</v>
+        <v>776455</v>
       </c>
       <c r="F987" s="2">
-        <v>1403064</v>
+        <v>769060</v>
       </c>
       <c r="G987" s="2">
-        <v>1389573</v>
+        <v>761665</v>
       </c>
       <c r="H987" s="2">
-        <v>1362591</v>
+        <v>746876</v>
       </c>
       <c r="I987" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="988" spans="1:9">
       <c r="A988" s="1">
         <v>987</v>
       </c>
       <c r="B988" s="1" t="s">
-        <v>1862</v>
+        <v>1873</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>1784</v>
+        <v>1863</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>1863</v>
+        <v>1874</v>
       </c>
       <c r="E988" s="2">
-        <v>4488750</v>
+        <v>1553193</v>
       </c>
       <c r="F988" s="2">
-        <v>4446000</v>
+        <v>1538400</v>
       </c>
       <c r="G988" s="2">
-        <v>4403250</v>
+        <v>1523608</v>
       </c>
       <c r="H988" s="2">
-        <v>4317750</v>
+        <v>1494023</v>
       </c>
       <c r="I988" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="989" spans="1:9">
       <c r="A989" s="1">
         <v>988</v>
       </c>
       <c r="B989" s="1" t="s">
-        <v>1864</v>
+        <v>1875</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>1784</v>
+        <v>1863</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>1865</v>
+        <v>1876</v>
       </c>
       <c r="E989" s="2">
-        <v>8977500</v>
+        <v>13720</v>
       </c>
       <c r="F989" s="2">
-        <v>8892000</v>
+        <v>13590</v>
       </c>
       <c r="G989" s="2">
-        <v>8806500</v>
+        <v>13459</v>
       </c>
       <c r="H989" s="2">
-        <v>8635500</v>
+        <v>13198</v>
       </c>
       <c r="I989" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="990" spans="1:9">
       <c r="A990" s="1">
         <v>989</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>1866</v>
+        <v>1877</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>1868</v>
+        <v>1878</v>
       </c>
       <c r="E990" s="2">
-        <v>7002</v>
+        <v>94421</v>
       </c>
       <c r="F990" s="2">
-        <v>6936</v>
+        <v>93522</v>
       </c>
       <c r="G990" s="2">
-        <v>6869</v>
+        <v>92623</v>
       </c>
       <c r="H990" s="2">
-        <v>6736</v>
+        <v>90824</v>
       </c>
       <c r="I990" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="991" spans="1:9">
       <c r="A991" s="1">
         <v>990</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>1869</v>
+        <v>1879</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="D991" s="1" t="s">
-        <v>1870</v>
+        <v>1880</v>
       </c>
       <c r="E991" s="2">
-        <v>13650</v>
+        <v>138600</v>
       </c>
       <c r="F991" s="2">
-        <v>13520</v>
+        <v>137280</v>
       </c>
       <c r="G991" s="2">
-        <v>13390</v>
+        <v>135960</v>
       </c>
       <c r="H991" s="2">
-        <v>13130</v>
+        <v>133320</v>
       </c>
       <c r="I991" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="992" spans="1:9">
       <c r="A992" s="1">
         <v>991</v>
       </c>
       <c r="B992" s="1" t="s">
-        <v>1871</v>
+        <v>1881</v>
       </c>
       <c r="C992" s="1" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="D992" s="1" t="s">
-        <v>1872</v>
+        <v>1882</v>
       </c>
       <c r="E992" s="2">
-        <v>12600</v>
+        <v>337391</v>
       </c>
       <c r="F992" s="2">
-        <v>12480</v>
+        <v>334178</v>
       </c>
       <c r="G992" s="2">
-        <v>12360</v>
+        <v>330965</v>
       </c>
       <c r="H992" s="2">
-        <v>12120</v>
+        <v>324538</v>
       </c>
       <c r="I992" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="993" spans="1:9">
       <c r="A993" s="1">
         <v>992</v>
       </c>
       <c r="B993" s="1" t="s">
-        <v>1873</v>
+        <v>1883</v>
       </c>
       <c r="C993" s="1" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="D993" s="1" t="s">
-        <v>1874</v>
+        <v>1884</v>
       </c>
       <c r="E993" s="2">
-        <v>27423</v>
+        <v>405011</v>
       </c>
       <c r="F993" s="2">
-        <v>27162</v>
+        <v>401154</v>
       </c>
       <c r="G993" s="2">
-        <v>26901</v>
+        <v>397297</v>
       </c>
       <c r="H993" s="2">
-        <v>26378</v>
+        <v>389582</v>
       </c>
       <c r="I993" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="994" spans="1:9">
       <c r="A994" s="1">
         <v>993</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>1875</v>
+        <v>1885</v>
       </c>
       <c r="C994" s="1" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="D994" s="1" t="s">
-        <v>1876</v>
+        <v>1887</v>
       </c>
       <c r="E994" s="2">
-        <v>25226</v>
+        <v>10482</v>
       </c>
       <c r="F994" s="2">
-        <v>24986</v>
+        <v>10382</v>
       </c>
       <c r="G994" s="2">
-        <v>24746</v>
+        <v>10282</v>
       </c>
       <c r="H994" s="2">
-        <v>24265</v>
+        <v>10083</v>
       </c>
       <c r="I994" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="995" spans="1:9">
       <c r="A995" s="1">
         <v>994</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>1877</v>
+        <v>1888</v>
       </c>
       <c r="C995" s="1" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="D995" s="1" t="s">
-        <v>1878</v>
+        <v>1889</v>
       </c>
       <c r="E995" s="2">
-        <v>52500</v>
+        <v>63164</v>
       </c>
       <c r="F995" s="2">
-        <v>52000</v>
+        <v>62562</v>
       </c>
       <c r="G995" s="2">
-        <v>51500</v>
+        <v>61961</v>
       </c>
       <c r="H995" s="2">
-        <v>50500</v>
+        <v>60758</v>
       </c>
       <c r="I995" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="996" spans="1:9">
       <c r="A996" s="1">
         <v>995</v>
       </c>
       <c r="B996" s="1" t="s">
-        <v>1879</v>
+        <v>1890</v>
       </c>
       <c r="C996" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D996" s="1" t="s">
-        <v>1880</v>
+        <v>1891</v>
       </c>
       <c r="E996" s="2">
-        <v>50176</v>
+        <v>13845</v>
       </c>
       <c r="F996" s="2">
-        <v>49698</v>
+        <v>13713</v>
       </c>
       <c r="G996" s="2">
-        <v>49221</v>
+        <v>13582</v>
       </c>
       <c r="H996" s="2">
-        <v>48265</v>
+        <v>13318</v>
       </c>
       <c r="I996" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="997" spans="1:9">
       <c r="A997" s="1">
         <v>996</v>
       </c>
       <c r="B997" s="1" t="s">
-        <v>1881</v>
+        <v>1892</v>
       </c>
       <c r="C997" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D997" s="1" t="s">
-        <v>1882</v>
+        <v>1893</v>
       </c>
       <c r="E997" s="2">
-        <v>58826</v>
+        <v>15904</v>
       </c>
       <c r="F997" s="2">
-        <v>58266</v>
+        <v>15753</v>
       </c>
       <c r="G997" s="2">
-        <v>57706</v>
+        <v>15601</v>
       </c>
       <c r="H997" s="2">
-        <v>56585</v>
+        <v>15298</v>
       </c>
       <c r="I997" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="998" spans="1:9">
       <c r="A998" s="1">
         <v>997</v>
       </c>
       <c r="B998" s="1" t="s">
-        <v>1883</v>
+        <v>1894</v>
       </c>
       <c r="C998" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D998" s="1" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E998" s="2">
-        <v>94526</v>
+        <v>32634</v>
       </c>
       <c r="F998" s="2">
-        <v>93626</v>
+        <v>32323</v>
       </c>
       <c r="G998" s="2">
-        <v>92726</v>
+        <v>32012</v>
       </c>
       <c r="H998" s="2">
-        <v>90925</v>
+        <v>31391</v>
       </c>
       <c r="I998" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="999" spans="1:9">
       <c r="A999" s="1">
         <v>998</v>
       </c>
       <c r="B999" s="1" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="C999" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D999" s="1" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="E999" s="2">
-        <v>103451</v>
+        <v>48937</v>
       </c>
       <c r="F999" s="2">
-        <v>102466</v>
+        <v>48471</v>
       </c>
       <c r="G999" s="2">
-        <v>101481</v>
+        <v>48005</v>
       </c>
       <c r="H999" s="2">
-        <v>99510</v>
+        <v>47073</v>
       </c>
       <c r="I999" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1000" spans="1:9">
       <c r="A1000" s="1">
         <v>999</v>
       </c>
       <c r="B1000" s="1" t="s">
-        <v>1887</v>
+        <v>1898</v>
       </c>
       <c r="C1000" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D1000" s="1" t="s">
-        <v>1888</v>
+        <v>1899</v>
       </c>
       <c r="E1000" s="2">
-        <v>133917</v>
+        <v>65241</v>
       </c>
       <c r="F1000" s="2">
-        <v>132642</v>
+        <v>64619</v>
       </c>
       <c r="G1000" s="2">
-        <v>131366</v>
+        <v>63998</v>
       </c>
       <c r="H1000" s="2">
-        <v>128815</v>
+        <v>62755</v>
       </c>
       <c r="I1000" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1001" spans="1:9">
       <c r="A1001" s="1">
         <v>1000</v>
       </c>
       <c r="B1001" s="1" t="s">
-        <v>1889</v>
+        <v>1900</v>
       </c>
       <c r="C1001" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D1001" s="1" t="s">
-        <v>1890</v>
+        <v>1901</v>
       </c>
       <c r="E1001" s="2">
-        <v>252026</v>
+        <v>83836</v>
       </c>
       <c r="F1001" s="2">
-        <v>249626</v>
+        <v>83038</v>
       </c>
       <c r="G1001" s="2">
-        <v>247226</v>
+        <v>82239</v>
       </c>
       <c r="H1001" s="2">
-        <v>242425</v>
+        <v>80642</v>
       </c>
       <c r="I1001" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1002" spans="1:9">
       <c r="A1002" s="1">
         <v>1001</v>
       </c>
       <c r="B1002" s="1" t="s">
-        <v>1891</v>
+        <v>1902</v>
       </c>
       <c r="C1002" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D1002" s="1" t="s">
-        <v>1892</v>
+        <v>1903</v>
       </c>
       <c r="E1002" s="2">
-        <v>252026</v>
+        <v>98308</v>
       </c>
       <c r="F1002" s="2">
-        <v>249626</v>
+        <v>97372</v>
       </c>
       <c r="G1002" s="2">
-        <v>247226</v>
+        <v>96436</v>
       </c>
       <c r="H1002" s="2">
-        <v>242425</v>
+        <v>94563</v>
       </c>
       <c r="I1002" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1003" spans="1:9">
       <c r="A1003" s="1">
         <v>1002</v>
       </c>
       <c r="B1003" s="1" t="s">
-        <v>1893</v>
+        <v>1904</v>
       </c>
       <c r="C1003" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D1003" s="1" t="s">
-        <v>1894</v>
+        <v>1905</v>
       </c>
       <c r="E1003" s="2">
-        <v>656276</v>
+        <v>98606</v>
       </c>
       <c r="F1003" s="2">
-        <v>650026</v>
+        <v>97666</v>
       </c>
       <c r="G1003" s="2">
-        <v>643776</v>
+        <v>96727</v>
       </c>
       <c r="H1003" s="2">
-        <v>631275</v>
+        <v>94849</v>
       </c>
       <c r="I1003" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1004" spans="1:9">
       <c r="A1004" s="1">
         <v>1003</v>
       </c>
       <c r="B1004" s="1" t="s">
-        <v>1895</v>
+        <v>1906</v>
       </c>
       <c r="C1004" s="1" t="s">
-        <v>1867</v>
+        <v>1361</v>
       </c>
       <c r="D1004" s="1" t="s">
-        <v>1896</v>
+        <v>1907</v>
       </c>
       <c r="E1004" s="2">
-        <v>724500</v>
+        <v>114909</v>
       </c>
       <c r="F1004" s="2">
-        <v>717600</v>
+        <v>113814</v>
       </c>
       <c r="G1004" s="2">
-        <v>710700</v>
+        <v>112720</v>
       </c>
       <c r="H1004" s="2">
-        <v>696900</v>
+        <v>110531</v>
       </c>
       <c r="I1004" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1005" spans="1:9">
       <c r="A1005" s="1">
         <v>1004</v>
       </c>
       <c r="B1005" s="1" t="s">
-        <v>1897</v>
+        <v>1908</v>
       </c>
       <c r="C1005" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1005" s="1" t="s">
-        <v>1899</v>
+        <v>1909</v>
       </c>
       <c r="E1005" s="2">
-        <v>1952</v>
+        <v>181946</v>
       </c>
       <c r="F1005" s="2">
-        <v>1933</v>
+        <v>180213</v>
       </c>
       <c r="G1005" s="2">
-        <v>1915</v>
+        <v>178480</v>
       </c>
       <c r="H1005" s="2">
-        <v>1878</v>
+        <v>175015</v>
       </c>
       <c r="I1005" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1006" spans="1:9">
       <c r="A1006" s="1">
         <v>1005</v>
       </c>
       <c r="B1006" s="1" t="s">
-        <v>1900</v>
+        <v>1910</v>
       </c>
       <c r="C1006" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1006" s="1" t="s">
-        <v>1901</v>
+        <v>1911</v>
       </c>
       <c r="E1006" s="2">
-        <v>11529</v>
+        <v>264630</v>
       </c>
       <c r="F1006" s="2">
-        <v>11419</v>
+        <v>262110</v>
       </c>
       <c r="G1006" s="2">
-        <v>11309</v>
+        <v>259590</v>
       </c>
       <c r="H1006" s="2">
-        <v>11090</v>
+        <v>254549</v>
       </c>
       <c r="I1006" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1007" spans="1:9">
       <c r="A1007" s="1">
         <v>1006</v>
       </c>
       <c r="B1007" s="1" t="s">
-        <v>1902</v>
+        <v>1912</v>
       </c>
       <c r="C1007" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1007" s="1" t="s">
-        <v>1903</v>
+        <v>1913</v>
       </c>
       <c r="E1007" s="2">
-        <v>23678</v>
+        <v>281016</v>
       </c>
       <c r="F1007" s="2">
-        <v>23452</v>
+        <v>278339</v>
       </c>
       <c r="G1007" s="2">
-        <v>23227</v>
+        <v>275663</v>
       </c>
       <c r="H1007" s="2">
-        <v>22776</v>
+        <v>270310</v>
       </c>
       <c r="I1007" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1008" spans="1:9">
       <c r="A1008" s="1">
         <v>1007</v>
       </c>
       <c r="B1008" s="1" t="s">
-        <v>1904</v>
+        <v>1914</v>
       </c>
       <c r="C1008" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1008" s="1" t="s">
-        <v>1905</v>
+        <v>1915</v>
       </c>
       <c r="E1008" s="2">
-        <v>57446</v>
+        <v>329509</v>
       </c>
       <c r="F1008" s="2">
-        <v>56898</v>
+        <v>326371</v>
       </c>
       <c r="G1008" s="2">
-        <v>56351</v>
+        <v>323233</v>
       </c>
       <c r="H1008" s="2">
-        <v>55257</v>
+        <v>316956</v>
       </c>
       <c r="I1008" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1009" spans="1:9">
       <c r="A1009" s="1">
         <v>1008</v>
       </c>
       <c r="B1009" s="1" t="s">
-        <v>1906</v>
+        <v>1916</v>
       </c>
       <c r="C1009" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1009" s="1" t="s">
-        <v>1907</v>
+        <v>1917</v>
       </c>
       <c r="E1009" s="2">
-        <v>135936</v>
+        <v>413807</v>
       </c>
       <c r="F1009" s="2">
-        <v>134642</v>
+        <v>409866</v>
       </c>
       <c r="G1009" s="2">
-        <v>133347</v>
+        <v>405925</v>
       </c>
       <c r="H1009" s="2">
-        <v>130758</v>
+        <v>398043</v>
       </c>
       <c r="I1009" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1010" spans="1:9">
       <c r="A1010" s="1">
         <v>1009</v>
       </c>
       <c r="B1010" s="1" t="s">
-        <v>1908</v>
+        <v>1918</v>
       </c>
       <c r="C1010" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1010" s="1" t="s">
-        <v>1909</v>
+        <v>1919</v>
       </c>
       <c r="E1010" s="2">
-        <v>268104</v>
+        <v>406943</v>
       </c>
       <c r="F1010" s="2">
-        <v>265550</v>
+        <v>403068</v>
       </c>
       <c r="G1010" s="2">
-        <v>262997</v>
+        <v>399192</v>
       </c>
       <c r="H1010" s="2">
-        <v>257890</v>
+        <v>391441</v>
       </c>
       <c r="I1010" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1011" spans="1:9">
       <c r="A1011" s="1">
         <v>1010</v>
       </c>
       <c r="B1011" s="1" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="C1011" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1011" s="1" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="E1011" s="2">
-        <v>399992</v>
+        <v>446958</v>
       </c>
       <c r="F1011" s="2">
-        <v>396183</v>
+        <v>442701</v>
       </c>
       <c r="G1011" s="2">
-        <v>392373</v>
+        <v>438444</v>
       </c>
       <c r="H1011" s="2">
-        <v>384754</v>
+        <v>429931</v>
       </c>
       <c r="I1011" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1012" spans="1:9">
       <c r="A1012" s="1">
         <v>1011</v>
       </c>
       <c r="B1012" s="1" t="s">
-        <v>1912</v>
+        <v>1922</v>
       </c>
       <c r="C1012" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1012" s="1" t="s">
-        <v>1913</v>
+        <v>1923</v>
       </c>
       <c r="E1012" s="2">
-        <v>667732</v>
+        <v>494440</v>
       </c>
       <c r="F1012" s="2">
-        <v>661372</v>
+        <v>489731</v>
       </c>
       <c r="G1012" s="2">
-        <v>655013</v>
+        <v>485022</v>
       </c>
       <c r="H1012" s="2">
-        <v>642294</v>
+        <v>475604</v>
       </c>
       <c r="I1012" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1013" spans="1:9">
       <c r="A1013" s="1">
         <v>1012</v>
       </c>
       <c r="B1013" s="1" t="s">
-        <v>1914</v>
+        <v>1924</v>
       </c>
       <c r="C1013" s="1" t="s">
-        <v>1898</v>
+        <v>1361</v>
       </c>
       <c r="D1013" s="1" t="s">
-        <v>1915</v>
+        <v>1925</v>
       </c>
       <c r="E1013" s="2">
-        <v>1320517</v>
+        <v>576905</v>
       </c>
       <c r="F1013" s="2">
-        <v>1307940</v>
+        <v>571410</v>
       </c>
       <c r="G1013" s="2">
-        <v>1295364</v>
+        <v>565916</v>
       </c>
       <c r="H1013" s="2">
-        <v>1270211</v>
+        <v>554927</v>
       </c>
       <c r="I1013" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1014" spans="1:9">
       <c r="A1014" s="1">
         <v>1013</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>1916</v>
+        <v>1926</v>
       </c>
       <c r="C1014" s="1" t="s">
-        <v>1917</v>
+        <v>1361</v>
       </c>
       <c r="D1014" s="1" t="s">
-        <v>1918</v>
+        <v>1927</v>
       </c>
       <c r="E1014" s="2">
-        <v>15745</v>
+        <v>662433</v>
       </c>
       <c r="F1014" s="2">
-        <v>15595</v>
+        <v>656125</v>
       </c>
       <c r="G1014" s="2">
-        <v>15445</v>
+        <v>649816</v>
       </c>
       <c r="H1014" s="2">
-        <v>15145</v>
+        <v>637198</v>
       </c>
       <c r="I1014" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1015" spans="1:9">
       <c r="A1015" s="1">
         <v>1014</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>1919</v>
+        <v>1928</v>
       </c>
       <c r="C1015" s="1" t="s">
-        <v>1917</v>
+        <v>1361</v>
       </c>
       <c r="D1015" s="1" t="s">
-        <v>1920</v>
+        <v>1929</v>
       </c>
       <c r="E1015" s="2">
-        <v>70037</v>
+        <v>745310</v>
       </c>
       <c r="F1015" s="2">
-        <v>69370</v>
+        <v>738212</v>
       </c>
       <c r="G1015" s="2">
-        <v>68703</v>
+        <v>731114</v>
       </c>
       <c r="H1015" s="2">
-        <v>67369</v>
+        <v>716917</v>
       </c>
       <c r="I1015" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1016" spans="1:9">
       <c r="A1016" s="1">
         <v>1015</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>1921</v>
+        <v>1930</v>
       </c>
       <c r="C1016" s="1" t="s">
-        <v>1917</v>
+        <v>1361</v>
       </c>
       <c r="D1016" s="1" t="s">
-        <v>1922</v>
+        <v>1931</v>
       </c>
       <c r="E1016" s="2">
-        <v>131826</v>
+        <v>877720</v>
       </c>
       <c r="F1016" s="2">
-        <v>130571</v>
+        <v>869361</v>
       </c>
       <c r="G1016" s="2">
-        <v>129315</v>
+        <v>861002</v>
       </c>
       <c r="H1016" s="2">
-        <v>126804</v>
+        <v>844283</v>
       </c>
       <c r="I1016" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1017" spans="1:9">
       <c r="A1017" s="1">
         <v>1016</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>1923</v>
+        <v>1932</v>
       </c>
       <c r="C1017" s="1" t="s">
-        <v>1917</v>
+        <v>1361</v>
       </c>
       <c r="D1017" s="1" t="s">
-        <v>1924</v>
+        <v>1933</v>
       </c>
       <c r="E1017" s="2">
-        <v>218303</v>
+        <v>1408316</v>
       </c>
       <c r="F1017" s="2">
-        <v>216224</v>
+        <v>1394903</v>
       </c>
       <c r="G1017" s="2">
-        <v>214145</v>
+        <v>1381491</v>
       </c>
       <c r="H1017" s="2">
-        <v>209987</v>
+        <v>1354666</v>
       </c>
       <c r="I1017" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1018" spans="1:9">
       <c r="A1018" s="1">
         <v>1017</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>1925</v>
+        <v>1934</v>
       </c>
       <c r="C1018" s="1" t="s">
-        <v>1917</v>
+        <v>1361</v>
       </c>
       <c r="D1018" s="1" t="s">
-        <v>1926</v>
+        <v>1935</v>
       </c>
       <c r="E1018" s="2">
-        <v>264087</v>
+        <v>1566111</v>
       </c>
       <c r="F1018" s="2">
-        <v>261571</v>
+        <v>1551195</v>
       </c>
       <c r="G1018" s="2">
-        <v>259056</v>
+        <v>1536280</v>
       </c>
       <c r="H1018" s="2">
-        <v>254026</v>
+        <v>1506449</v>
       </c>
       <c r="I1018" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1019" spans="1:9">
       <c r="A1019" s="1">
         <v>1018</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>1927</v>
+        <v>1936</v>
       </c>
       <c r="C1019" s="1" t="s">
-        <v>1917</v>
+        <v>1361</v>
       </c>
       <c r="D1019" s="1" t="s">
-        <v>1928</v>
+        <v>1937</v>
       </c>
       <c r="E1019" s="2">
-        <v>433247</v>
+        <v>1608600</v>
       </c>
       <c r="F1019" s="2">
-        <v>429121</v>
+        <v>1593280</v>
       </c>
       <c r="G1019" s="2">
-        <v>424994</v>
+        <v>1577960</v>
       </c>
       <c r="H1019" s="2">
-        <v>416742</v>
+        <v>1547320</v>
       </c>
       <c r="I1019" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1020" spans="1:9">
       <c r="A1020" s="1">
         <v>1019</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>1929</v>
+        <v>1938</v>
       </c>
       <c r="C1020" s="1" t="s">
-        <v>1917</v>
+        <v>1361</v>
       </c>
       <c r="D1020" s="1" t="s">
-        <v>1930</v>
+        <v>1939</v>
       </c>
       <c r="E1020" s="2">
-        <v>658117</v>
+        <v>1730663</v>
       </c>
       <c r="F1020" s="2">
-        <v>651849</v>
+        <v>1714180</v>
       </c>
       <c r="G1020" s="2">
-        <v>645581</v>
+        <v>1697698</v>
       </c>
       <c r="H1020" s="2">
-        <v>633046</v>
+        <v>1664733</v>
       </c>
       <c r="I1020" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1021" spans="1:9">
       <c r="A1021" s="1">
         <v>1020</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>1931</v>
+        <v>1940</v>
       </c>
       <c r="C1021" s="1" t="s">
-        <v>1917</v>
+        <v>1361</v>
       </c>
       <c r="D1021" s="1" t="s">
-        <v>1932</v>
+        <v>1941</v>
       </c>
       <c r="E1021" s="2">
-        <v>1318694</v>
+        <v>1731421</v>
       </c>
       <c r="F1021" s="2">
-        <v>1306135</v>
+        <v>1714931</v>
       </c>
       <c r="G1021" s="2">
-        <v>1293576</v>
+        <v>1698441</v>
       </c>
       <c r="H1021" s="2">
-        <v>1268458</v>
+        <v>1665462</v>
       </c>
       <c r="I1021" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1022" spans="1:9">
       <c r="A1022" s="1">
         <v>1021</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>1933</v>
+        <v>1942</v>
       </c>
       <c r="C1022" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1022" s="1" t="s">
-        <v>1935</v>
+        <v>1943</v>
       </c>
       <c r="E1022" s="2">
-        <v>15463</v>
+        <v>1813887</v>
       </c>
       <c r="F1022" s="2">
-        <v>15316</v>
+        <v>1796611</v>
       </c>
       <c r="G1022" s="2">
-        <v>15169</v>
+        <v>1779336</v>
       </c>
       <c r="H1022" s="2">
-        <v>14874</v>
+        <v>1744786</v>
       </c>
       <c r="I1022" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1023" spans="1:9">
       <c r="A1023" s="1">
         <v>1022</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>1936</v>
+        <v>1944</v>
       </c>
       <c r="C1023" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1023" s="1" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="E1023" s="2">
-        <v>77418</v>
+        <v>2071510</v>
       </c>
       <c r="F1023" s="2">
-        <v>76680</v>
+        <v>2051782</v>
       </c>
       <c r="G1023" s="2">
-        <v>75943</v>
+        <v>2032053</v>
       </c>
       <c r="H1023" s="2">
-        <v>74468</v>
+        <v>1992596</v>
       </c>
       <c r="I1023" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1024" spans="1:9">
       <c r="A1024" s="1">
         <v>1023</v>
       </c>
       <c r="B1024" s="1" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="C1024" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1024" s="1" t="s">
-        <v>1939</v>
+        <v>1947</v>
       </c>
       <c r="E1024" s="2">
-        <v>232739</v>
+        <v>3298264</v>
       </c>
       <c r="F1024" s="2">
-        <v>230522</v>
+        <v>3266852</v>
       </c>
       <c r="G1024" s="2">
-        <v>228306</v>
+        <v>3235440</v>
       </c>
       <c r="H1024" s="2">
-        <v>223873</v>
+        <v>3172616</v>
       </c>
       <c r="I1024" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1025" spans="1:9">
       <c r="A1025" s="1">
         <v>1024</v>
       </c>
       <c r="B1025" s="1" t="s">
-        <v>1940</v>
+        <v>1948</v>
       </c>
       <c r="C1025" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1025" s="1" t="s">
-        <v>1941</v>
+        <v>1949</v>
       </c>
       <c r="E1025" s="2">
-        <v>465760</v>
+        <v>4947383</v>
       </c>
       <c r="F1025" s="2">
-        <v>461324</v>
+        <v>4900265</v>
       </c>
       <c r="G1025" s="2">
-        <v>456888</v>
+        <v>4853147</v>
       </c>
       <c r="H1025" s="2">
-        <v>448017</v>
+        <v>4758911</v>
       </c>
       <c r="I1025" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1026" spans="1:9">
       <c r="A1026" s="1">
         <v>1025</v>
       </c>
       <c r="B1026" s="1" t="s">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="C1026" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1026" s="1" t="s">
-        <v>1943</v>
+        <v>1951</v>
       </c>
       <c r="E1026" s="2">
-        <v>776455</v>
+        <v>6596502</v>
       </c>
       <c r="F1026" s="2">
-        <v>769060</v>
+        <v>6533678</v>
       </c>
       <c r="G1026" s="2">
-        <v>761665</v>
+        <v>6470854</v>
       </c>
       <c r="H1026" s="2">
-        <v>746876</v>
+        <v>6345207</v>
       </c>
       <c r="I1026" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1027" spans="1:9">
       <c r="A1027" s="1">
         <v>1026</v>
       </c>
       <c r="B1027" s="1" t="s">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="C1027" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1027" s="1" t="s">
-        <v>1945</v>
+        <v>1953</v>
       </c>
       <c r="E1027" s="2">
-        <v>1553193</v>
+        <v>8245621</v>
       </c>
       <c r="F1027" s="2">
-        <v>1538400</v>
+        <v>8167091</v>
       </c>
       <c r="G1027" s="2">
-        <v>1523608</v>
+        <v>8088561</v>
       </c>
       <c r="H1027" s="2">
-        <v>1494023</v>
+        <v>7931502</v>
       </c>
       <c r="I1027" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1028" spans="1:9">
       <c r="A1028" s="1">
         <v>1027</v>
       </c>
       <c r="B1028" s="1" t="s">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="C1028" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1028" s="1" t="s">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="E1028" s="2">
-        <v>14188</v>
+        <v>16491215</v>
       </c>
       <c r="F1028" s="2">
-        <v>14052</v>
+        <v>16334156</v>
       </c>
       <c r="G1028" s="2">
-        <v>13917</v>
+        <v>16177097</v>
       </c>
       <c r="H1028" s="2">
-        <v>13647</v>
+        <v>15862978</v>
       </c>
       <c r="I1028" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1029" spans="1:9">
       <c r="A1029" s="1">
         <v>1028</v>
       </c>
       <c r="B1029" s="1" t="s">
-        <v>1948</v>
+        <v>1956</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>1949</v>
+        <v>1957</v>
       </c>
       <c r="E1029" s="2">
-        <v>94421</v>
+        <v>414776</v>
       </c>
       <c r="F1029" s="2">
-        <v>93522</v>
+        <v>410826</v>
       </c>
       <c r="G1029" s="2">
-        <v>92623</v>
+        <v>406876</v>
       </c>
       <c r="H1029" s="2">
-        <v>90824</v>
+        <v>398975</v>
       </c>
       <c r="I1029" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1030" spans="1:9">
       <c r="A1030" s="1">
         <v>1029</v>
       </c>
       <c r="B1030" s="1" t="s">
-        <v>1950</v>
+        <v>1958</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>1934</v>
+        <v>1361</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>1951</v>
+        <v>1959</v>
       </c>
       <c r="E1030" s="2">
-        <v>143325</v>
+        <v>1732526</v>
       </c>
       <c r="F1030" s="2">
-        <v>141960</v>
+        <v>1716026</v>
       </c>
       <c r="G1030" s="2">
-        <v>140595</v>
+        <v>1699526</v>
       </c>
       <c r="H1030" s="2">
-        <v>137865</v>
+        <v>1666525</v>
       </c>
       <c r="I1030" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1031" spans="1:9">
       <c r="A1031" s="1">
         <v>1030</v>
       </c>
       <c r="B1031" s="1" t="s">
-        <v>1952</v>
+        <v>1960</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>1934</v>
+        <v>1961</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>1953</v>
+        <v>1962</v>
       </c>
       <c r="E1031" s="2">
-        <v>337391</v>
+        <v>119780</v>
       </c>
       <c r="F1031" s="2">
-        <v>334178</v>
+        <v>118639</v>
       </c>
       <c r="G1031" s="2">
-        <v>330965</v>
+        <v>117498</v>
       </c>
       <c r="H1031" s="2">
-        <v>324538</v>
+        <v>115217</v>
       </c>
       <c r="I1031" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1032" spans="1:9">
       <c r="A1032" s="1">
         <v>1031</v>
       </c>
       <c r="B1032" s="1" t="s">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>1934</v>
+        <v>1961</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>1955</v>
+        <v>1964</v>
       </c>
       <c r="E1032" s="2">
-        <v>405011</v>
+        <v>78903</v>
       </c>
       <c r="F1032" s="2">
-        <v>401154</v>
+        <v>78152</v>
       </c>
       <c r="G1032" s="2">
-        <v>397297</v>
+        <v>77400</v>
       </c>
       <c r="H1032" s="2">
-        <v>389582</v>
+        <v>75897</v>
       </c>
       <c r="I1032" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1033" spans="1:9">
       <c r="A1033" s="1">
         <v>1032</v>
       </c>
       <c r="B1033" s="1" t="s">
-        <v>1956</v>
+        <v>1965</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>1958</v>
+        <v>1966</v>
       </c>
       <c r="E1033" s="2">
-        <v>10472</v>
+        <v>156620</v>
       </c>
       <c r="F1033" s="2">
-        <v>10372</v>
+        <v>155128</v>
       </c>
       <c r="G1033" s="2">
-        <v>10272</v>
+        <v>153637</v>
       </c>
       <c r="H1033" s="2">
-        <v>10073</v>
+        <v>150654</v>
       </c>
       <c r="I1033" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1034" spans="1:9">
       <c r="A1034" s="1">
         <v>1033</v>
       </c>
       <c r="B1034" s="1" t="s">
-        <v>1959</v>
+        <v>1967</v>
       </c>
       <c r="C1034" s="1" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="D1034" s="1" t="s">
-        <v>1960</v>
+        <v>1968</v>
       </c>
       <c r="E1034" s="2">
-        <v>62489</v>
+        <v>140313</v>
       </c>
       <c r="F1034" s="2">
-        <v>61894</v>
+        <v>138976</v>
       </c>
       <c r="G1034" s="2">
-        <v>61298</v>
+        <v>137640</v>
       </c>
       <c r="H1034" s="2">
-        <v>60108</v>
+        <v>134967</v>
       </c>
       <c r="I1034" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1035" spans="1:9">
       <c r="A1035" s="1">
         <v>1034</v>
       </c>
       <c r="B1035" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C1035" s="1" t="s">
         <v>1961</v>
       </c>
-      <c r="C1035" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1035" s="1" t="s">
-        <v>1962</v>
+        <v>1970</v>
       </c>
       <c r="E1035" s="2">
-        <v>13845</v>
+        <v>12823</v>
       </c>
       <c r="F1035" s="2">
-        <v>13713</v>
+        <v>12700</v>
       </c>
       <c r="G1035" s="2">
-        <v>13582</v>
+        <v>12578</v>
       </c>
       <c r="H1035" s="2">
-        <v>13318</v>
+        <v>12334</v>
       </c>
       <c r="I1035" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1036" spans="1:9">
       <c r="A1036" s="1">
         <v>1035</v>
       </c>
       <c r="B1036" s="1" t="s">
-        <v>1963</v>
+        <v>1971</v>
       </c>
       <c r="C1036" s="1" t="s">
-        <v>1410</v>
+        <v>354</v>
       </c>
       <c r="D1036" s="1" t="s">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="E1036" s="2">
-        <v>15627</v>
+        <v>121564</v>
       </c>
       <c r="F1036" s="2">
-        <v>15478</v>
+        <v>120406</v>
       </c>
       <c r="G1036" s="2">
-        <v>15329</v>
+        <v>119248</v>
       </c>
       <c r="H1036" s="2">
-        <v>15032</v>
+        <v>116933</v>
       </c>
       <c r="I1036" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1037" spans="1:9">
       <c r="A1037" s="1">
         <v>1036</v>
       </c>
       <c r="B1037" s="1" t="s">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="C1037" s="1" t="s">
-        <v>1410</v>
+        <v>845</v>
       </c>
       <c r="D1037" s="1" t="s">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="E1037" s="2">
-        <v>31436</v>
+        <v>14264</v>
       </c>
       <c r="F1037" s="2">
-        <v>31137</v>
+        <v>14128</v>
       </c>
       <c r="G1037" s="2">
-        <v>30837</v>
+        <v>13993</v>
       </c>
       <c r="H1037" s="2">
-        <v>30238</v>
+        <v>13721</v>
       </c>
       <c r="I1037" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1038" spans="1:9">
       <c r="A1038" s="1">
         <v>1037</v>
       </c>
       <c r="B1038" s="1" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="C1038" s="1" t="s">
-        <v>1410</v>
+        <v>845</v>
       </c>
       <c r="D1038" s="1" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="E1038" s="2">
-        <v>47141</v>
+        <v>1382771</v>
       </c>
       <c r="F1038" s="2">
-        <v>46692</v>
+        <v>1369602</v>
       </c>
       <c r="G1038" s="2">
-        <v>46243</v>
+        <v>1356433</v>
       </c>
       <c r="H1038" s="2">
-        <v>45345</v>
+        <v>1330094</v>
       </c>
       <c r="I1038" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1039" spans="1:9">
       <c r="A1039" s="1">
         <v>1038</v>
       </c>
       <c r="B1039" s="1" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="C1039" s="1" t="s">
-        <v>1410</v>
+        <v>928</v>
       </c>
       <c r="D1039" s="1" t="s">
-        <v>1970</v>
+        <v>1978</v>
       </c>
       <c r="E1039" s="2">
-        <v>62847</v>
+        <v>180180</v>
       </c>
       <c r="F1039" s="2">
-        <v>62248</v>
+        <v>178464</v>
       </c>
       <c r="G1039" s="2">
-        <v>61650</v>
+        <v>176748</v>
       </c>
       <c r="H1039" s="2">
-        <v>60453</v>
+        <v>173316</v>
       </c>
       <c r="I1039" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1040" spans="1:9">
       <c r="A1040" s="1">
         <v>1039</v>
       </c>
       <c r="B1040" s="1" t="s">
-        <v>1971</v>
+        <v>1979</v>
       </c>
       <c r="C1040" s="1" t="s">
-        <v>1410</v>
+        <v>928</v>
       </c>
       <c r="D1040" s="1" t="s">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="E1040" s="2">
-        <v>78861</v>
+        <v>269430</v>
       </c>
       <c r="F1040" s="2">
-        <v>78110</v>
+        <v>266864</v>
       </c>
       <c r="G1040" s="2">
-        <v>77359</v>
+        <v>264298</v>
       </c>
       <c r="H1040" s="2">
-        <v>75857</v>
+        <v>259166</v>
       </c>
       <c r="I1040" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1041" spans="1:9">
       <c r="A1041" s="1">
         <v>1040</v>
       </c>
       <c r="B1041" s="1" t="s">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="C1041" s="1" t="s">
-        <v>1410</v>
+        <v>928</v>
       </c>
       <c r="D1041" s="1" t="s">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="E1041" s="2">
-        <v>94551</v>
+        <v>359730</v>
       </c>
       <c r="F1041" s="2">
-        <v>93651</v>
+        <v>356304</v>
       </c>
       <c r="G1041" s="2">
-        <v>92750</v>
+        <v>352878</v>
       </c>
       <c r="H1041" s="2">
-        <v>90949</v>
+        <v>346026</v>
       </c>
       <c r="I1041" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1042" spans="1:9">
       <c r="A1042" s="1">
         <v>1041</v>
       </c>
       <c r="B1042" s="1" t="s">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="C1042" s="1" t="s">
-        <v>1410</v>
+        <v>928</v>
       </c>
       <c r="D1042" s="1" t="s">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="E1042" s="2">
-        <v>94778</v>
+        <v>448980</v>
       </c>
       <c r="F1042" s="2">
-        <v>93876</v>
+        <v>444704</v>
       </c>
       <c r="G1042" s="2">
-        <v>92973</v>
+        <v>440428</v>
       </c>
       <c r="H1042" s="2">
-        <v>91168</v>
+        <v>431876</v>
       </c>
       <c r="I1042" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1043" spans="1:9">
       <c r="A1043" s="1">
         <v>1042</v>
       </c>
       <c r="B1043" s="1" t="s">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="C1043" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1043" s="1" t="s">
-        <v>1978</v>
+        <v>1987</v>
       </c>
       <c r="E1043" s="2">
-        <v>110691</v>
+        <v>270130</v>
       </c>
       <c r="F1043" s="2">
-        <v>109637</v>
+        <v>267558</v>
       </c>
       <c r="G1043" s="2">
-        <v>108583</v>
+        <v>264985</v>
       </c>
       <c r="H1043" s="2">
-        <v>106474</v>
+        <v>259840</v>
       </c>
       <c r="I1043" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1044" spans="1:9">
       <c r="A1044" s="1">
         <v>1043</v>
       </c>
       <c r="B1044" s="1" t="s">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="C1044" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1044" s="1" t="s">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="E1044" s="2">
-        <v>158093</v>
+        <v>371745</v>
       </c>
       <c r="F1044" s="2">
-        <v>156588</v>
+        <v>368205</v>
       </c>
       <c r="G1044" s="2">
-        <v>155082</v>
+        <v>364664</v>
       </c>
       <c r="H1044" s="2">
-        <v>152071</v>
+        <v>357583</v>
       </c>
       <c r="I1044" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1045" spans="1:9">
       <c r="A1045" s="1">
         <v>1044</v>
       </c>
       <c r="B1045" s="1" t="s">
-        <v>1981</v>
+        <v>1990</v>
       </c>
       <c r="C1045" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1045" s="1" t="s">
-        <v>1982</v>
+        <v>1991</v>
       </c>
       <c r="E1045" s="2">
-        <v>174991</v>
+        <v>519600</v>
       </c>
       <c r="F1045" s="2">
-        <v>173324</v>
+        <v>514651</v>
       </c>
       <c r="G1045" s="2">
-        <v>171658</v>
+        <v>509703</v>
       </c>
       <c r="H1045" s="2">
-        <v>168325</v>
+        <v>499806</v>
       </c>
       <c r="I1045" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1046" spans="1:9">
       <c r="A1046" s="1">
         <v>1045</v>
       </c>
       <c r="B1046" s="1" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="C1046" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1046" s="1" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="E1046" s="2">
-        <v>174424</v>
+        <v>1734408</v>
       </c>
       <c r="F1046" s="2">
-        <v>172763</v>
+        <v>1717890</v>
       </c>
       <c r="G1046" s="2">
-        <v>171102</v>
+        <v>1701372</v>
       </c>
       <c r="H1046" s="2">
-        <v>167779</v>
+        <v>1668335</v>
       </c>
       <c r="I1046" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1047" spans="1:9">
       <c r="A1047" s="1">
         <v>1046</v>
       </c>
       <c r="B1047" s="1" t="s">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="C1047" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1047" s="1" t="s">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="E1047" s="2">
-        <v>237974</v>
+        <v>2601043</v>
       </c>
       <c r="F1047" s="2">
-        <v>235708</v>
+        <v>2576271</v>
       </c>
       <c r="G1047" s="2">
-        <v>233441</v>
+        <v>2551500</v>
       </c>
       <c r="H1047" s="2">
-        <v>228908</v>
+        <v>2501956</v>
       </c>
       <c r="I1047" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1048" spans="1:9">
       <c r="A1048" s="1">
         <v>1047</v>
       </c>
       <c r="B1048" s="1" t="s">
-        <v>1987</v>
+        <v>1996</v>
       </c>
       <c r="C1048" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1048" s="1" t="s">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="E1048" s="2">
-        <v>254516</v>
+        <v>3468763</v>
       </c>
       <c r="F1048" s="2">
-        <v>252092</v>
+        <v>3435727</v>
       </c>
       <c r="G1048" s="2">
-        <v>249668</v>
+        <v>3402692</v>
       </c>
       <c r="H1048" s="2">
-        <v>244820</v>
+        <v>3336620</v>
       </c>
       <c r="I1048" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1049" spans="1:9">
       <c r="A1049" s="1">
         <v>1048</v>
       </c>
       <c r="B1049" s="1" t="s">
-        <v>1989</v>
+        <v>1998</v>
       </c>
       <c r="C1049" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1049" s="1" t="s">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="E1049" s="2">
-        <v>270275</v>
+        <v>5203119</v>
       </c>
       <c r="F1049" s="2">
-        <v>267701</v>
+        <v>5153565</v>
       </c>
       <c r="G1049" s="2">
-        <v>265127</v>
+        <v>5104012</v>
       </c>
       <c r="H1049" s="2">
-        <v>259979</v>
+        <v>5004905</v>
       </c>
       <c r="I1049" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1050" spans="1:9">
       <c r="A1050" s="1">
         <v>1049</v>
       </c>
       <c r="B1050" s="1" t="s">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="C1050" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1050" s="1" t="s">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="E1050" s="2">
-        <v>317413</v>
+        <v>4637535</v>
       </c>
       <c r="F1050" s="2">
-        <v>314390</v>
+        <v>4593368</v>
       </c>
       <c r="G1050" s="2">
-        <v>311367</v>
+        <v>4549201</v>
       </c>
       <c r="H1050" s="2">
-        <v>305321</v>
+        <v>4460867</v>
       </c>
       <c r="I1050" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1051" spans="1:9">
       <c r="A1051" s="1">
         <v>1050</v>
       </c>
       <c r="B1051" s="1" t="s">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>1410</v>
+        <v>1986</v>
       </c>
       <c r="D1051" s="1" t="s">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="E1051" s="2">
-        <v>403140</v>
+        <v>5796893</v>
       </c>
       <c r="F1051" s="2">
-        <v>399301</v>
+        <v>5741684</v>
       </c>
       <c r="G1051" s="2">
-        <v>395461</v>
+        <v>5686476</v>
       </c>
       <c r="H1051" s="2">
-        <v>387782</v>
+        <v>5576059</v>
       </c>
       <c r="I1051" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1052" spans="1:9">
       <c r="A1052" s="1">
         <v>1051</v>
       </c>
       <c r="B1052" s="1" t="s">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1052" s="1" t="s">
-        <v>1996</v>
+        <v>645</v>
       </c>
       <c r="E1052" s="2">
-        <v>396128</v>
+        <v>1050814</v>
       </c>
       <c r="F1052" s="2">
-        <v>392356</v>
+        <v>1040806</v>
       </c>
       <c r="G1052" s="2">
-        <v>388583</v>
+        <v>1030798</v>
       </c>
       <c r="H1052" s="2">
-        <v>381038</v>
+        <v>1010783</v>
       </c>
       <c r="I1052" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1053" spans="1:9">
       <c r="A1053" s="1">
         <v>1052</v>
       </c>
       <c r="B1053" s="1" t="s">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>201</v>
+      </c>
+      <c r="D1053" s="1">
+        <v>900.0</v>
       </c>
       <c r="E1053" s="2">
-        <v>429874</v>
+        <v>945814</v>
       </c>
       <c r="F1053" s="2">
-        <v>425780</v>
+        <v>936806</v>
       </c>
       <c r="G1053" s="2">
-        <v>421686</v>
+        <v>927798</v>
       </c>
       <c r="H1053" s="2">
-        <v>413498</v>
+        <v>909783</v>
       </c>
       <c r="I1053" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1054" spans="1:9">
       <c r="A1054" s="1">
         <v>1053</v>
       </c>
       <c r="B1054" s="1" t="s">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>201</v>
+      </c>
+      <c r="D1054" s="1">
+        <v>800.0</v>
       </c>
       <c r="E1054" s="2">
-        <v>476288</v>
+        <v>840814</v>
       </c>
       <c r="F1054" s="2">
-        <v>471752</v>
+        <v>832806</v>
       </c>
       <c r="G1054" s="2">
-        <v>467216</v>
+        <v>824798</v>
       </c>
       <c r="H1054" s="2">
-        <v>458144</v>
+        <v>808783</v>
       </c>
       <c r="I1054" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1055" spans="1:9">
       <c r="A1055" s="1">
         <v>1054</v>
       </c>
       <c r="B1055" s="1" t="s">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2002</v>
+        <v>201</v>
+      </c>
+      <c r="D1055" s="1">
+        <v>700.0</v>
       </c>
       <c r="E1055" s="2">
-        <v>555726</v>
+        <v>735814</v>
       </c>
       <c r="F1055" s="2">
-        <v>550434</v>
+        <v>728806</v>
       </c>
       <c r="G1055" s="2">
-        <v>545141</v>
+        <v>721798</v>
       </c>
       <c r="H1055" s="2">
-        <v>534556</v>
+        <v>707783</v>
       </c>
       <c r="I1055" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1056" spans="1:9">
       <c r="A1056" s="1">
         <v>1055</v>
       </c>
       <c r="B1056" s="1" t="s">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="C1056" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2004</v>
+        <v>201</v>
+      </c>
+      <c r="D1056" s="1">
+        <v>600.0</v>
       </c>
       <c r="E1056" s="2">
-        <v>634982</v>
+        <v>630814</v>
       </c>
       <c r="F1056" s="2">
-        <v>628935</v>
+        <v>624806</v>
       </c>
       <c r="G1056" s="2">
-        <v>622887</v>
+        <v>618798</v>
       </c>
       <c r="H1056" s="2">
-        <v>610792</v>
+        <v>606783</v>
       </c>
       <c r="I1056" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1057" spans="1:9">
       <c r="A1057" s="1">
         <v>1056</v>
       </c>
       <c r="B1057" s="1" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="C1057" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2006</v>
+        <v>201</v>
+      </c>
+      <c r="D1057" s="1">
+        <v>500.0</v>
       </c>
       <c r="E1057" s="2">
-        <v>714419</v>
+        <v>525987</v>
       </c>
       <c r="F1057" s="2">
-        <v>707615</v>
+        <v>520978</v>
       </c>
       <c r="G1057" s="2">
-        <v>700811</v>
+        <v>515968</v>
       </c>
       <c r="H1057" s="2">
-        <v>687203</v>
+        <v>505949</v>
       </c>
       <c r="I1057" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1058" spans="1:9">
       <c r="A1058" s="1">
         <v>1057</v>
       </c>
       <c r="B1058" s="1" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="C1058" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>201</v>
+      </c>
+      <c r="D1058" s="1">
+        <v>400.0</v>
       </c>
       <c r="E1058" s="2">
-        <v>796896</v>
+        <v>420971</v>
       </c>
       <c r="F1058" s="2">
-        <v>789307</v>
+        <v>416962</v>
       </c>
       <c r="G1058" s="2">
-        <v>781717</v>
+        <v>412953</v>
       </c>
       <c r="H1058" s="2">
-        <v>766538</v>
+        <v>404934</v>
       </c>
       <c r="I1058" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1059" spans="1:9">
       <c r="A1059" s="1">
         <v>1058</v>
       </c>
       <c r="B1059" s="1" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C1059" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>201</v>
+      </c>
+      <c r="D1059" s="1">
+        <v>300.0</v>
       </c>
       <c r="E1059" s="2">
-        <v>854656</v>
+        <v>315578</v>
       </c>
       <c r="F1059" s="2">
-        <v>846516</v>
+        <v>312572</v>
       </c>
       <c r="G1059" s="2">
-        <v>838377</v>
+        <v>309567</v>
       </c>
       <c r="H1059" s="2">
-        <v>822098</v>
+        <v>303556</v>
       </c>
       <c r="I1059" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1060" spans="1:9">
       <c r="A1060" s="1">
         <v>1059</v>
       </c>
       <c r="B1060" s="1" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C1060" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>201</v>
+      </c>
+      <c r="D1060" s="1">
+        <v>200.0</v>
       </c>
       <c r="E1060" s="2">
-        <v>873478</v>
+        <v>211024</v>
       </c>
       <c r="F1060" s="2">
-        <v>865159</v>
+        <v>209014</v>
       </c>
       <c r="G1060" s="2">
-        <v>856841</v>
+        <v>207004</v>
       </c>
       <c r="H1060" s="2">
-        <v>840203</v>
+        <v>202985</v>
       </c>
       <c r="I1060" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1061" spans="1:9">
       <c r="A1061" s="1">
         <v>1060</v>
       </c>
       <c r="B1061" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="C1061" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>201</v>
+      </c>
+      <c r="D1061" s="1">
+        <v>75.0</v>
       </c>
       <c r="E1061" s="2">
-        <v>952915</v>
+        <v>79721</v>
       </c>
       <c r="F1061" s="2">
-        <v>943840</v>
+        <v>78962</v>
       </c>
       <c r="G1061" s="2">
-        <v>934764</v>
+        <v>78203</v>
       </c>
       <c r="H1061" s="2">
-        <v>916613</v>
+        <v>76684</v>
       </c>
       <c r="I1061" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1062" spans="1:9">
       <c r="A1062" s="1">
         <v>1061</v>
       </c>
       <c r="B1062" s="1" t="s">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="C1062" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>201</v>
+      </c>
+      <c r="D1062" s="1">
+        <v>25.0</v>
       </c>
       <c r="E1062" s="2">
-        <v>1191229</v>
+        <v>27300</v>
       </c>
       <c r="F1062" s="2">
-        <v>1179884</v>
+        <v>27040</v>
       </c>
       <c r="G1062" s="2">
-        <v>1168539</v>
+        <v>26780</v>
       </c>
       <c r="H1062" s="2">
-        <v>1145849</v>
+        <v>26260</v>
       </c>
       <c r="I1062" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1063" spans="1:9">
       <c r="A1063" s="1">
         <v>1062</v>
       </c>
       <c r="B1063" s="1" t="s">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C1063" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>201</v>
+      </c>
+      <c r="D1063" s="1">
+        <v>10.0</v>
       </c>
       <c r="E1063" s="2">
-        <v>1363470</v>
+        <v>10742</v>
       </c>
       <c r="F1063" s="2">
-        <v>1350485</v>
+        <v>10639</v>
       </c>
       <c r="G1063" s="2">
-        <v>1337499</v>
+        <v>10537</v>
       </c>
       <c r="H1063" s="2">
-        <v>1311528</v>
+        <v>10332</v>
       </c>
       <c r="I1063" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1064" spans="1:9">
       <c r="A1064" s="1">
         <v>1063</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="C1064" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>201</v>
+      </c>
+      <c r="D1064" s="1">
+        <v>20.0</v>
       </c>
       <c r="E1064" s="2">
-        <v>1508615</v>
+        <v>22050</v>
       </c>
       <c r="F1064" s="2">
-        <v>1494247</v>
+        <v>21840</v>
       </c>
       <c r="G1064" s="2">
-        <v>1479879</v>
+        <v>21630</v>
       </c>
       <c r="H1064" s="2">
-        <v>1451144</v>
+        <v>21210</v>
       </c>
       <c r="I1064" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1065" spans="1:9">
       <c r="A1065" s="1">
         <v>1064</v>
       </c>
       <c r="B1065" s="1" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C1065" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>201</v>
+      </c>
+      <c r="D1065" s="1">
+        <v>5.0</v>
       </c>
       <c r="E1065" s="2">
-        <v>1533000</v>
+        <v>5618</v>
       </c>
       <c r="F1065" s="2">
-        <v>1518400</v>
+        <v>5564</v>
       </c>
       <c r="G1065" s="2">
-        <v>1503800</v>
+        <v>5511</v>
       </c>
       <c r="H1065" s="2">
-        <v>1474600</v>
+        <v>5404</v>
       </c>
       <c r="I1065" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1066" spans="1:9">
       <c r="A1066" s="1">
         <v>1065</v>
       </c>
       <c r="B1066" s="1" t="s">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="C1066" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1066" s="1" t="s">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E1066" s="2">
-        <v>1667126</v>
+        <v>4678</v>
       </c>
       <c r="F1066" s="2">
-        <v>1651249</v>
+        <v>4633</v>
       </c>
       <c r="G1066" s="2">
-        <v>1635371</v>
+        <v>4589</v>
       </c>
       <c r="H1066" s="2">
-        <v>1603616</v>
+        <v>4500</v>
       </c>
       <c r="I1066" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1067" spans="1:9">
       <c r="A1067" s="1">
         <v>1066</v>
       </c>
       <c r="B1067" s="1" t="s">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C1067" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1067" s="1" t="s">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="E1067" s="2">
-        <v>1667857</v>
+        <v>10190</v>
       </c>
       <c r="F1067" s="2">
-        <v>1651972</v>
+        <v>10093</v>
       </c>
       <c r="G1067" s="2">
-        <v>1636088</v>
+        <v>9996</v>
       </c>
       <c r="H1067" s="2">
-        <v>1604319</v>
+        <v>9802</v>
       </c>
       <c r="I1067" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1068" spans="1:9">
       <c r="A1068" s="1">
         <v>1067</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>2027</v>
+        <v>2022</v>
       </c>
       <c r="C1068" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1068" s="1" t="s">
-        <v>2028</v>
+        <v>2023</v>
       </c>
       <c r="E1068" s="2">
-        <v>1747293</v>
+        <v>15183</v>
       </c>
       <c r="F1068" s="2">
-        <v>1730653</v>
+        <v>15038</v>
       </c>
       <c r="G1068" s="2">
-        <v>1714012</v>
+        <v>14894</v>
       </c>
       <c r="H1068" s="2">
-        <v>1680730</v>
+        <v>14605</v>
       </c>
       <c r="I1068" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1069" spans="1:9">
       <c r="A1069" s="1">
         <v>1068</v>
       </c>
       <c r="B1069" s="1" t="s">
-        <v>2029</v>
+        <v>2024</v>
       </c>
       <c r="C1069" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1069" s="1" t="s">
-        <v>2030</v>
+        <v>2025</v>
       </c>
       <c r="E1069" s="2">
-        <v>1985608</v>
+        <v>20433</v>
       </c>
       <c r="F1069" s="2">
-        <v>1966697</v>
+        <v>20238</v>
       </c>
       <c r="G1069" s="2">
-        <v>1947787</v>
+        <v>20044</v>
       </c>
       <c r="H1069" s="2">
-        <v>1909966</v>
+        <v>19655</v>
       </c>
       <c r="I1069" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1070" spans="1:9">
       <c r="A1070" s="1">
         <v>1069</v>
       </c>
       <c r="B1070" s="1" t="s">
-        <v>2031</v>
+        <v>2026</v>
       </c>
       <c r="C1070" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1070" s="1" t="s">
-        <v>2032</v>
+        <v>2027</v>
       </c>
       <c r="E1070" s="2">
-        <v>3177175</v>
+        <v>25683</v>
       </c>
       <c r="F1070" s="2">
-        <v>3146916</v>
+        <v>25438</v>
       </c>
       <c r="G1070" s="2">
-        <v>3116657</v>
+        <v>25194</v>
       </c>
       <c r="H1070" s="2">
-        <v>3056140</v>
+        <v>24705</v>
       </c>
       <c r="I1070" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1071" spans="1:9">
       <c r="A1071" s="1">
         <v>1070</v>
       </c>
       <c r="B1071" s="1" t="s">
-        <v>2033</v>
+        <v>2028</v>
       </c>
       <c r="C1071" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1071" s="1" t="s">
-        <v>2034</v>
+        <v>2029</v>
       </c>
       <c r="E1071" s="2">
-        <v>4765751</v>
+        <v>30949</v>
       </c>
       <c r="F1071" s="2">
-        <v>4720362</v>
+        <v>30654</v>
       </c>
       <c r="G1071" s="2">
-        <v>4674974</v>
+        <v>30359</v>
       </c>
       <c r="H1071" s="2">
-        <v>4584198</v>
+        <v>29770</v>
       </c>
       <c r="I1071" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1072" spans="1:9">
       <c r="A1072" s="1">
         <v>1071</v>
       </c>
       <c r="B1072" s="1" t="s">
-        <v>2035</v>
+        <v>2030</v>
       </c>
       <c r="C1072" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1072" s="1" t="s">
-        <v>2036</v>
+        <v>2031</v>
       </c>
       <c r="E1072" s="2">
-        <v>6237026</v>
+        <v>36173</v>
       </c>
       <c r="F1072" s="2">
-        <v>6177626</v>
+        <v>35828</v>
       </c>
       <c r="G1072" s="2">
-        <v>6118226</v>
+        <v>35484</v>
       </c>
       <c r="H1072" s="2">
-        <v>5999425</v>
+        <v>34795</v>
       </c>
       <c r="I1072" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1073" spans="1:9">
       <c r="A1073" s="1">
         <v>1072</v>
       </c>
       <c r="B1073" s="1" t="s">
-        <v>2037</v>
+        <v>2032</v>
       </c>
       <c r="C1073" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1073" s="1" t="s">
-        <v>2038</v>
+        <v>2033</v>
       </c>
       <c r="E1073" s="2">
-        <v>7822526</v>
+        <v>41449</v>
       </c>
       <c r="F1073" s="2">
-        <v>7748026</v>
+        <v>41054</v>
       </c>
       <c r="G1073" s="2">
-        <v>7673526</v>
+        <v>40659</v>
       </c>
       <c r="H1073" s="2">
-        <v>7524525</v>
+        <v>39870</v>
       </c>
       <c r="I1073" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1074" spans="1:9">
       <c r="A1074" s="1">
         <v>1073</v>
       </c>
       <c r="B1074" s="1" t="s">
-        <v>2039</v>
+        <v>2034</v>
       </c>
       <c r="C1074" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1074" s="1" t="s">
-        <v>2040</v>
+        <v>2035</v>
       </c>
       <c r="E1074" s="2">
-        <v>15885772</v>
+        <v>46699</v>
       </c>
       <c r="F1074" s="2">
-        <v>15734479</v>
+        <v>46254</v>
       </c>
       <c r="G1074" s="2">
-        <v>15583186</v>
+        <v>45809</v>
       </c>
       <c r="H1074" s="2">
-        <v>15280600</v>
+        <v>44920</v>
       </c>
       <c r="I1074" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1075" spans="1:9">
       <c r="A1075" s="1">
         <v>1074</v>
       </c>
       <c r="B1075" s="1" t="s">
-        <v>2041</v>
+        <v>2036</v>
       </c>
       <c r="C1075" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1075" s="1" t="s">
-        <v>2042</v>
+        <v>2037</v>
       </c>
       <c r="E1075" s="2">
-        <v>16244</v>
+        <v>51949</v>
       </c>
       <c r="F1075" s="2">
-        <v>16089</v>
+        <v>51454</v>
       </c>
       <c r="G1075" s="2">
-        <v>15934</v>
+        <v>50959</v>
       </c>
       <c r="H1075" s="2">
-        <v>15625</v>
+        <v>49970</v>
       </c>
       <c r="I1075" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1076" spans="1:9">
       <c r="A1076" s="1">
         <v>1075</v>
       </c>
       <c r="B1076" s="1" t="s">
-        <v>2043</v>
+        <v>2038</v>
       </c>
       <c r="C1076" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1076" s="1" t="s">
-        <v>2044</v>
+        <v>2039</v>
       </c>
       <c r="E1076" s="2">
-        <v>172835</v>
+        <v>57461</v>
       </c>
       <c r="F1076" s="2">
-        <v>171189</v>
+        <v>56914</v>
       </c>
       <c r="G1076" s="2">
-        <v>169543</v>
+        <v>56367</v>
       </c>
       <c r="H1076" s="2">
-        <v>166251</v>
+        <v>55272</v>
       </c>
       <c r="I1076" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1077" spans="1:9">
       <c r="A1077" s="1">
         <v>1076</v>
       </c>
       <c r="B1077" s="1" t="s">
-        <v>2045</v>
+        <v>2040</v>
       </c>
       <c r="C1077" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1077" s="1" t="s">
-        <v>2046</v>
+        <v>2041</v>
       </c>
       <c r="E1077" s="2">
-        <v>414776</v>
+        <v>62449</v>
       </c>
       <c r="F1077" s="2">
-        <v>410826</v>
+        <v>61854</v>
       </c>
       <c r="G1077" s="2">
-        <v>406876</v>
+        <v>61259</v>
       </c>
       <c r="H1077" s="2">
-        <v>398975</v>
+        <v>60070</v>
       </c>
       <c r="I1077" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1078" spans="1:9">
       <c r="A1078" s="1">
         <v>1077</v>
       </c>
       <c r="B1078" s="1" t="s">
-        <v>2047</v>
+        <v>2042</v>
       </c>
       <c r="C1078" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1078" s="1" t="s">
-        <v>2048</v>
+        <v>2043</v>
       </c>
       <c r="E1078" s="2">
-        <v>850526</v>
+        <v>67935</v>
       </c>
       <c r="F1078" s="2">
-        <v>842426</v>
+        <v>67288</v>
       </c>
       <c r="G1078" s="2">
-        <v>834326</v>
+        <v>66641</v>
       </c>
       <c r="H1078" s="2">
-        <v>818125</v>
+        <v>65347</v>
       </c>
       <c r="I1078" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1079" spans="1:9">
       <c r="A1079" s="1">
         <v>1078</v>
       </c>
       <c r="B1079" s="1" t="s">
-        <v>2049</v>
+        <v>2044</v>
       </c>
       <c r="C1079" s="1" t="s">
-        <v>1410</v>
+        <v>201</v>
       </c>
       <c r="D1079" s="1" t="s">
-        <v>2050</v>
+        <v>2045</v>
       </c>
       <c r="E1079" s="2">
-        <v>1732526</v>
+        <v>73185</v>
       </c>
       <c r="F1079" s="2">
-        <v>1716026</v>
+        <v>72488</v>
       </c>
       <c r="G1079" s="2">
-        <v>1699526</v>
+        <v>71791</v>
       </c>
       <c r="H1079" s="2">
-        <v>1666525</v>
+        <v>70397</v>
       </c>
       <c r="I1079" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1080" spans="1:9">
       <c r="A1080" s="1">
         <v>1079</v>
       </c>
       <c r="B1080" s="1" t="s">
-        <v>2051</v>
+        <v>2046</v>
       </c>
       <c r="C1080" s="1" t="s">
-        <v>2052</v>
+        <v>201</v>
       </c>
       <c r="D1080" s="1" t="s">
-        <v>2053</v>
+        <v>2047</v>
       </c>
       <c r="E1080" s="2">
-        <v>119871</v>
+        <v>78435</v>
       </c>
       <c r="F1080" s="2">
-        <v>118730</v>
+        <v>77688</v>
       </c>
       <c r="G1080" s="2">
-        <v>117588</v>
+        <v>76941</v>
       </c>
       <c r="H1080" s="2">
-        <v>115305</v>
+        <v>75447</v>
       </c>
       <c r="I1080" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1081" spans="1:9">
       <c r="A1081" s="1">
         <v>1080</v>
       </c>
       <c r="B1081" s="1" t="s">
-        <v>2054</v>
+        <v>2048</v>
       </c>
       <c r="C1081" s="1" t="s">
-        <v>2052</v>
+        <v>201</v>
       </c>
       <c r="D1081" s="1" t="s">
-        <v>2055</v>
+        <v>2049</v>
       </c>
       <c r="E1081" s="2">
-        <v>78619</v>
+        <v>83449</v>
       </c>
       <c r="F1081" s="2">
-        <v>77870</v>
+        <v>82654</v>
       </c>
       <c r="G1081" s="2">
-        <v>77121</v>
+        <v>81859</v>
       </c>
       <c r="H1081" s="2">
-        <v>75624</v>
+        <v>80270</v>
       </c>
       <c r="I1081" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1082" spans="1:9">
       <c r="A1082" s="1">
         <v>1081</v>
       </c>
       <c r="B1082" s="1" t="s">
-        <v>2056</v>
+        <v>2050</v>
       </c>
       <c r="C1082" s="1" t="s">
-        <v>2052</v>
+        <v>201</v>
       </c>
       <c r="D1082" s="1" t="s">
-        <v>2057</v>
+        <v>2051</v>
       </c>
       <c r="E1082" s="2">
-        <v>157535</v>
+        <v>88961</v>
       </c>
       <c r="F1082" s="2">
-        <v>156034</v>
+        <v>88114</v>
       </c>
       <c r="G1082" s="2">
-        <v>154534</v>
+        <v>87267</v>
       </c>
       <c r="H1082" s="2">
-        <v>151533</v>
+        <v>85572</v>
       </c>
       <c r="I1082" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1083" spans="1:9">
       <c r="A1083" s="1">
         <v>1082</v>
       </c>
       <c r="B1083" s="1" t="s">
-        <v>2058</v>
+        <v>2052</v>
       </c>
       <c r="C1083" s="1" t="s">
-        <v>2052</v>
+        <v>201</v>
       </c>
       <c r="D1083" s="1" t="s">
-        <v>2059</v>
+        <v>2053</v>
       </c>
       <c r="E1083" s="2">
-        <v>139025</v>
+        <v>93949</v>
       </c>
       <c r="F1083" s="2">
-        <v>137701</v>
+        <v>93054</v>
       </c>
       <c r="G1083" s="2">
-        <v>136377</v>
+        <v>92159</v>
       </c>
       <c r="H1083" s="2">
-        <v>133729</v>
+        <v>90370</v>
       </c>
       <c r="I1083" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1084" spans="1:9">
       <c r="A1084" s="1">
         <v>1083</v>
       </c>
       <c r="B1084" s="1" t="s">
-        <v>2060</v>
+        <v>2054</v>
       </c>
       <c r="C1084" s="1" t="s">
-        <v>2052</v>
+        <v>201</v>
       </c>
       <c r="D1084" s="1" t="s">
-        <v>2061</v>
+        <v>2055</v>
       </c>
       <c r="E1084" s="2">
-        <v>11806</v>
+        <v>99435</v>
       </c>
       <c r="F1084" s="2">
-        <v>11694</v>
+        <v>98488</v>
       </c>
       <c r="G1084" s="2">
-        <v>11581</v>
+        <v>97541</v>
       </c>
       <c r="H1084" s="2">
-        <v>11356</v>
+        <v>95647</v>
       </c>
       <c r="I1084" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1085" spans="1:9">
       <c r="A1085" s="1">
         <v>1084</v>
       </c>
       <c r="B1085" s="1" t="s">
-        <v>2062</v>
+        <v>2056</v>
       </c>
       <c r="C1085" s="1" t="s">
-        <v>363</v>
+        <v>201</v>
       </c>
       <c r="D1085" s="1" t="s">
-        <v>2063</v>
+        <v>2057</v>
       </c>
       <c r="E1085" s="2">
-        <v>119490</v>
+        <v>104449</v>
       </c>
       <c r="F1085" s="2">
-        <v>118352</v>
+        <v>103454</v>
       </c>
       <c r="G1085" s="2">
-        <v>117214</v>
+        <v>102459</v>
       </c>
       <c r="H1085" s="2">
-        <v>114938</v>
+        <v>100470</v>
       </c>
       <c r="I1085" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1086" spans="1:9">
       <c r="A1086" s="1">
         <v>1085</v>
       </c>
       <c r="B1086" s="1" t="s">
-        <v>2064</v>
+        <v>2058</v>
       </c>
       <c r="C1086" s="1" t="s">
-        <v>870</v>
+        <v>201</v>
       </c>
       <c r="D1086" s="1" t="s">
-        <v>2065</v>
+        <v>2059</v>
       </c>
       <c r="E1086" s="2">
-        <v>14264</v>
+        <v>157446</v>
       </c>
       <c r="F1086" s="2">
-        <v>14128</v>
+        <v>155947</v>
       </c>
       <c r="G1086" s="2">
-        <v>13993</v>
+        <v>154447</v>
       </c>
       <c r="H1086" s="2">
-        <v>13721</v>
+        <v>151448</v>
       </c>
       <c r="I1086" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1087" spans="1:9">
       <c r="A1087" s="1">
         <v>1086</v>
       </c>
       <c r="B1087" s="1" t="s">
-        <v>2066</v>
+        <v>2060</v>
       </c>
       <c r="C1087" s="1" t="s">
-        <v>870</v>
+        <v>201</v>
       </c>
       <c r="D1087" s="1" t="s">
-        <v>2067</v>
+        <v>2061</v>
       </c>
       <c r="E1087" s="2">
-        <v>1382771</v>
+        <v>209475</v>
       </c>
       <c r="F1087" s="2">
-        <v>1369602</v>
+        <v>207480</v>
       </c>
       <c r="G1087" s="2">
-        <v>1356433</v>
+        <v>205485</v>
       </c>
       <c r="H1087" s="2">
-        <v>1330094</v>
+        <v>201495</v>
       </c>
       <c r="I1087" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1088" spans="1:9">
       <c r="A1088" s="1">
         <v>1087</v>
       </c>
       <c r="B1088" s="1" t="s">
-        <v>2068</v>
+        <v>2062</v>
       </c>
       <c r="C1088" s="1" t="s">
-        <v>953</v>
+        <v>201</v>
       </c>
       <c r="D1088" s="1" t="s">
-        <v>2069</v>
+        <v>2063</v>
       </c>
       <c r="E1088" s="2">
-        <v>64645</v>
+        <v>262185</v>
       </c>
       <c r="F1088" s="2">
-        <v>64030</v>
+        <v>259688</v>
       </c>
       <c r="G1088" s="2">
-        <v>63414</v>
+        <v>257191</v>
       </c>
       <c r="H1088" s="2">
-        <v>62183</v>
+        <v>252197</v>
       </c>
       <c r="I1088" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1089" spans="1:9">
       <c r="A1089" s="1">
         <v>1088</v>
       </c>
       <c r="B1089" s="1" t="s">
-        <v>2070</v>
+        <v>2064</v>
       </c>
       <c r="C1089" s="1" t="s">
-        <v>953</v>
+        <v>201</v>
       </c>
       <c r="D1089" s="1" t="s">
-        <v>2071</v>
+        <v>2065</v>
       </c>
       <c r="E1089" s="2">
-        <v>116173</v>
+        <v>314685</v>
       </c>
       <c r="F1089" s="2">
-        <v>115067</v>
+        <v>311688</v>
       </c>
       <c r="G1089" s="2">
-        <v>113960</v>
+        <v>308691</v>
       </c>
       <c r="H1089" s="2">
-        <v>111747</v>
+        <v>302697</v>
       </c>
       <c r="I1089" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1090" spans="1:9">
       <c r="A1090" s="1">
         <v>1089</v>
       </c>
       <c r="B1090" s="1" t="s">
-        <v>2072</v>
+        <v>2066</v>
       </c>
       <c r="C1090" s="1" t="s">
-        <v>953</v>
+        <v>201</v>
       </c>
       <c r="D1090" s="1" t="s">
-        <v>2073</v>
+        <v>2067</v>
       </c>
       <c r="E1090" s="2">
-        <v>203585</v>
+        <v>367185</v>
       </c>
       <c r="F1090" s="2">
-        <v>201646</v>
+        <v>363688</v>
       </c>
       <c r="G1090" s="2">
-        <v>199707</v>
+        <v>360191</v>
       </c>
       <c r="H1090" s="2">
-        <v>195829</v>
+        <v>353197</v>
       </c>
       <c r="I1090" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1091" spans="1:9">
       <c r="A1091" s="1">
         <v>1090</v>
       </c>
       <c r="B1091" s="1" t="s">
-        <v>2074</v>
+        <v>2068</v>
       </c>
       <c r="C1091" s="1" t="s">
-        <v>953</v>
+        <v>201</v>
       </c>
       <c r="D1091" s="1" t="s">
-        <v>2075</v>
+        <v>2069</v>
       </c>
       <c r="E1091" s="2">
-        <v>252379</v>
+        <v>419685</v>
       </c>
       <c r="F1091" s="2">
-        <v>249975</v>
+        <v>415688</v>
       </c>
       <c r="G1091" s="2">
-        <v>247572</v>
+        <v>411691</v>
       </c>
       <c r="H1091" s="2">
-        <v>242765</v>
+        <v>403697</v>
       </c>
       <c r="I1091" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1092" spans="1:9">
       <c r="A1092" s="1">
         <v>1091</v>
       </c>
       <c r="B1092" s="1" t="s">
-        <v>2076</v>
+        <v>2070</v>
       </c>
       <c r="C1092" s="1" t="s">
-        <v>953</v>
+        <v>201</v>
       </c>
       <c r="D1092" s="1" t="s">
-        <v>2077</v>
+        <v>2071</v>
       </c>
       <c r="E1092" s="2">
-        <v>315468</v>
+        <v>472185</v>
       </c>
       <c r="F1092" s="2">
-        <v>312464</v>
+        <v>467688</v>
       </c>
       <c r="G1092" s="2">
-        <v>309459</v>
+        <v>463191</v>
       </c>
       <c r="H1092" s="2">
-        <v>303450</v>
+        <v>454197</v>
       </c>
       <c r="I1092" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1093" spans="1:9">
       <c r="A1093" s="1">
         <v>1092</v>
       </c>
       <c r="B1093" s="1" t="s">
-        <v>2078</v>
+        <v>2072</v>
       </c>
       <c r="C1093" s="1" t="s">
-        <v>953</v>
+        <v>201</v>
       </c>
       <c r="D1093" s="1" t="s">
-        <v>2079</v>
+        <v>2073</v>
       </c>
       <c r="E1093" s="2">
-        <v>2676072</v>
+        <v>524685</v>
       </c>
       <c r="F1093" s="2">
-        <v>2650586</v>
+        <v>519688</v>
       </c>
       <c r="G1093" s="2">
-        <v>2625099</v>
+        <v>514691</v>
       </c>
       <c r="H1093" s="2">
-        <v>2574126</v>
+        <v>504697</v>
       </c>
       <c r="I1093" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1094" spans="1:9">
       <c r="A1094" s="1">
         <v>1093</v>
       </c>
       <c r="B1094" s="1" t="s">
-        <v>2080</v>
+        <v>2074</v>
       </c>
       <c r="C1094" s="1" t="s">
-        <v>953</v>
+        <v>201</v>
       </c>
       <c r="D1094" s="1" t="s">
-        <v>2081</v>
+        <v>2075</v>
       </c>
       <c r="E1094" s="2">
-        <v>4174671</v>
+        <v>629475</v>
       </c>
       <c r="F1094" s="2">
-        <v>4134912</v>
+        <v>623480</v>
       </c>
       <c r="G1094" s="2">
-        <v>4095153</v>
+        <v>617485</v>
       </c>
       <c r="H1094" s="2">
-        <v>4015636</v>
+        <v>605495</v>
       </c>
       <c r="I1094" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1095" spans="1:9">
       <c r="A1095" s="1">
         <v>1094</v>
       </c>
       <c r="B1095" s="1" t="s">
-        <v>2082</v>
+        <v>2076</v>
       </c>
       <c r="C1095" s="1" t="s">
-        <v>2083</v>
+        <v>201</v>
       </c>
       <c r="D1095" s="1" t="s">
-        <v>2084</v>
+        <v>2077</v>
       </c>
       <c r="E1095" s="2">
-        <v>10984</v>
+        <v>734685</v>
       </c>
       <c r="F1095" s="2">
-        <v>10879</v>
+        <v>727688</v>
       </c>
       <c r="G1095" s="2">
-        <v>10775</v>
+        <v>720691</v>
       </c>
       <c r="H1095" s="2">
-        <v>10566</v>
+        <v>706697</v>
       </c>
       <c r="I1095" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1096" spans="1:9">
       <c r="A1096" s="1">
         <v>1095</v>
       </c>
       <c r="B1096" s="1" t="s">
-        <v>2085</v>
+        <v>2078</v>
       </c>
       <c r="C1096" s="1" t="s">
-        <v>2083</v>
+        <v>201</v>
       </c>
       <c r="D1096" s="1" t="s">
-        <v>2086</v>
+        <v>2079</v>
       </c>
       <c r="E1096" s="2">
-        <v>54952</v>
+        <v>839423</v>
       </c>
       <c r="F1096" s="2">
-        <v>54428</v>
+        <v>831428</v>
       </c>
       <c r="G1096" s="2">
-        <v>53905</v>
+        <v>823434</v>
       </c>
       <c r="H1096" s="2">
-        <v>52858</v>
+        <v>807445</v>
       </c>
       <c r="I1096" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1097" spans="1:9">
       <c r="A1097" s="1">
         <v>1096</v>
       </c>
       <c r="B1097" s="1" t="s">
-        <v>2087</v>
+        <v>2080</v>
       </c>
       <c r="C1097" s="1" t="s">
-        <v>2083</v>
+        <v>201</v>
       </c>
       <c r="D1097" s="1" t="s">
-        <v>2088</v>
+        <v>2081</v>
       </c>
       <c r="E1097" s="2">
-        <v>173191</v>
+        <v>944685</v>
       </c>
       <c r="F1097" s="2">
-        <v>171542</v>
+        <v>935688</v>
       </c>
       <c r="G1097" s="2">
-        <v>169892</v>
+        <v>926691</v>
       </c>
       <c r="H1097" s="2">
-        <v>166593</v>
+        <v>908697</v>
       </c>
       <c r="I1097" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1098" spans="1:9">
       <c r="A1098" s="1">
         <v>1097</v>
       </c>
       <c r="B1098" s="1" t="s">
-        <v>2089</v>
+        <v>2082</v>
       </c>
       <c r="C1098" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D1098" s="1" t="s">
         <v>2083</v>
       </c>
-      <c r="D1098" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1098" s="2">
-        <v>227893</v>
+        <v>1049685</v>
       </c>
       <c r="F1098" s="2">
-        <v>225723</v>
+        <v>1039688</v>
       </c>
       <c r="G1098" s="2">
-        <v>223552</v>
+        <v>1029691</v>
       </c>
       <c r="H1098" s="2">
-        <v>219211</v>
+        <v>1009697</v>
       </c>
       <c r="I1098" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1099" spans="1:9">
       <c r="A1099" s="1">
         <v>1098</v>
       </c>
       <c r="B1099" s="1" t="s">
-        <v>2091</v>
+        <v>2084</v>
       </c>
       <c r="C1099" s="1" t="s">
-        <v>2083</v>
+        <v>235</v>
       </c>
       <c r="D1099" s="1" t="s">
-        <v>2092</v>
+        <v>2085</v>
       </c>
       <c r="E1099" s="2">
-        <v>337504</v>
+        <v>54075</v>
       </c>
       <c r="F1099" s="2">
-        <v>334289</v>
+        <v>53560</v>
       </c>
       <c r="G1099" s="2">
-        <v>331075</v>
+        <v>53045</v>
       </c>
       <c r="H1099" s="2">
-        <v>324646</v>
+        <v>52015</v>
       </c>
       <c r="I1099" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1100" spans="1:9">
       <c r="A1100" s="1">
         <v>1099</v>
       </c>
       <c r="B1100" s="1" t="s">
-        <v>2093</v>
+        <v>2086</v>
       </c>
       <c r="C1100" s="1" t="s">
-        <v>2083</v>
+        <v>235</v>
       </c>
       <c r="D1100" s="1" t="s">
-        <v>2094</v>
+        <v>2087</v>
       </c>
       <c r="E1100" s="2">
-        <v>338376</v>
+        <v>106575</v>
       </c>
       <c r="F1100" s="2">
-        <v>335154</v>
+        <v>105560</v>
       </c>
       <c r="G1100" s="2">
-        <v>331931</v>
+        <v>104545</v>
       </c>
       <c r="H1100" s="2">
-        <v>325486</v>
+        <v>102515</v>
       </c>
       <c r="I1100" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1101" spans="1:9">
       <c r="A1101" s="1">
         <v>1100</v>
       </c>
       <c r="B1101" s="1" t="s">
-        <v>2095</v>
+        <v>2088</v>
       </c>
       <c r="C1101" s="1" t="s">
-        <v>2083</v>
+        <v>845</v>
       </c>
       <c r="D1101" s="1" t="s">
-        <v>2096</v>
+        <v>2089</v>
       </c>
       <c r="E1101" s="2">
-        <v>568171</v>
+        <v>68290</v>
       </c>
       <c r="F1101" s="2">
-        <v>562760</v>
+        <v>67640</v>
       </c>
       <c r="G1101" s="2">
-        <v>557348</v>
+        <v>66989</v>
       </c>
       <c r="H1101" s="2">
-        <v>546526</v>
+        <v>65688</v>
       </c>
       <c r="I1101" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1102" spans="1:9">
       <c r="A1102" s="1">
         <v>1101</v>
       </c>
       <c r="B1102" s="1" t="s">
-        <v>2097</v>
+        <v>2090</v>
       </c>
       <c r="C1102" s="1" t="s">
-        <v>2083</v>
+        <v>845</v>
       </c>
       <c r="D1102" s="1" t="s">
-        <v>2098</v>
+        <v>2091</v>
       </c>
       <c r="E1102" s="2">
-        <v>1094708</v>
+        <v>138521</v>
       </c>
       <c r="F1102" s="2">
-        <v>1084282</v>
+        <v>137202</v>
       </c>
       <c r="G1102" s="2">
-        <v>1073856</v>
+        <v>135883</v>
       </c>
       <c r="H1102" s="2">
-        <v>1053005</v>
+        <v>133244</v>
       </c>
       <c r="I1102" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1103" spans="1:9">
       <c r="A1103" s="1">
         <v>1102</v>
       </c>
       <c r="B1103" s="1" t="s">
-        <v>2099</v>
+        <v>2092</v>
       </c>
       <c r="C1103" s="1" t="s">
-        <v>2083</v>
+        <v>845</v>
       </c>
       <c r="D1103" s="1" t="s">
-        <v>2100</v>
+        <v>2093</v>
       </c>
       <c r="E1103" s="2">
-        <v>1719035</v>
+        <v>279946</v>
       </c>
       <c r="F1103" s="2">
-        <v>1702663</v>
+        <v>277280</v>
       </c>
       <c r="G1103" s="2">
-        <v>1686291</v>
+        <v>274613</v>
       </c>
       <c r="H1103" s="2">
-        <v>1653548</v>
+        <v>269281</v>
       </c>
       <c r="I1103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1104" spans="1:9">
       <c r="A1104" s="1">
         <v>1103</v>
       </c>
       <c r="B1104" s="1" t="s">
-        <v>2101</v>
+        <v>2094</v>
       </c>
       <c r="C1104" s="1" t="s">
-        <v>2083</v>
+        <v>845</v>
       </c>
       <c r="D1104" s="1" t="s">
-        <v>2102</v>
+        <v>2095</v>
       </c>
       <c r="E1104" s="2">
-        <v>2318820</v>
+        <v>425800</v>
       </c>
       <c r="F1104" s="2">
-        <v>2296736</v>
+        <v>421745</v>
       </c>
       <c r="G1104" s="2">
-        <v>2274652</v>
+        <v>417690</v>
       </c>
       <c r="H1104" s="2">
-        <v>2230484</v>
+        <v>409579</v>
       </c>
       <c r="I1104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1105" spans="1:9">
       <c r="A1105" s="1">
         <v>1104</v>
       </c>
       <c r="B1105" s="1" t="s">
-        <v>2103</v>
+        <v>2096</v>
       </c>
       <c r="C1105" s="1" t="s">
-        <v>2083</v>
+        <v>1412</v>
       </c>
       <c r="D1105" s="1" t="s">
-        <v>2104</v>
+        <v>2097</v>
       </c>
       <c r="E1105" s="2">
-        <v>3478178</v>
+        <v>12244</v>
       </c>
       <c r="F1105" s="2">
-        <v>3445052</v>
+        <v>12127</v>
       </c>
       <c r="G1105" s="2">
-        <v>3411927</v>
+        <v>12011</v>
       </c>
       <c r="H1105" s="2">
-        <v>3345676</v>
+        <v>11778</v>
       </c>
       <c r="I1105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1106" spans="1:9">
       <c r="A1106" s="1">
         <v>1105</v>
       </c>
       <c r="B1106" s="1" t="s">
-        <v>2105</v>
+        <v>2098</v>
       </c>
       <c r="C1106" s="1" t="s">
-        <v>2083</v>
+        <v>1431</v>
       </c>
       <c r="D1106" s="1" t="s">
-        <v>2106</v>
+        <v>2099</v>
       </c>
       <c r="E1106" s="2">
-        <v>4637535</v>
+        <v>934526</v>
       </c>
       <c r="F1106" s="2">
-        <v>4593368</v>
+        <v>925626</v>
       </c>
       <c r="G1106" s="2">
-        <v>4549201</v>
+        <v>916726</v>
       </c>
       <c r="H1106" s="2">
-        <v>4460867</v>
+        <v>898925</v>
       </c>
       <c r="I1106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1107" spans="1:9">
       <c r="A1107" s="1">
         <v>1106</v>
       </c>
       <c r="B1107" s="1" t="s">
-        <v>2107</v>
+        <v>2100</v>
       </c>
       <c r="C1107" s="1" t="s">
-        <v>2083</v>
+        <v>1431</v>
       </c>
       <c r="D1107" s="1" t="s">
-        <v>2108</v>
+        <v>2101</v>
       </c>
       <c r="E1107" s="2">
-        <v>5796893</v>
+        <v>467276</v>
       </c>
       <c r="F1107" s="2">
-        <v>5741684</v>
+        <v>462826</v>
       </c>
       <c r="G1107" s="2">
-        <v>5686476</v>
+        <v>458376</v>
       </c>
       <c r="H1107" s="2">
-        <v>5576059</v>
+        <v>449475</v>
       </c>
       <c r="I1107" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1108" spans="1:9">
       <c r="A1108" s="1">
         <v>1107</v>
       </c>
       <c r="B1108" s="1" t="s">
-        <v>2109</v>
+        <v>2102</v>
       </c>
       <c r="C1108" s="1" t="s">
-        <v>201</v>
+        <v>1431</v>
       </c>
       <c r="D1108" s="1" t="s">
-        <v>660</v>
+        <v>2103</v>
       </c>
       <c r="E1108" s="2">
-        <v>1050814</v>
+        <v>281400</v>
       </c>
       <c r="F1108" s="2">
-        <v>1040806</v>
+        <v>278720</v>
       </c>
       <c r="G1108" s="2">
-        <v>1030798</v>
+        <v>276040</v>
       </c>
       <c r="H1108" s="2">
-        <v>1010783</v>
+        <v>270680</v>
       </c>
       <c r="I1108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1109" spans="1:9">
       <c r="A1109" s="1">
         <v>1108</v>
       </c>
       <c r="B1109" s="1" t="s">
-        <v>2110</v>
+        <v>2104</v>
       </c>
       <c r="C1109" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>2105</v>
       </c>
       <c r="E1109" s="2">
-        <v>955553</v>
+        <v>187950</v>
       </c>
       <c r="F1109" s="2">
-        <v>946452</v>
+        <v>186160</v>
       </c>
       <c r="G1109" s="2">
-        <v>937352</v>
+        <v>184370</v>
       </c>
       <c r="H1109" s="2">
-        <v>919151</v>
+        <v>180790</v>
       </c>
       <c r="I1109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1110" spans="1:9">
       <c r="A1110" s="1">
         <v>1109</v>
       </c>
       <c r="B1110" s="1" t="s">
-        <v>2111</v>
+        <v>2106</v>
       </c>
       <c r="C1110" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>2107</v>
       </c>
       <c r="E1110" s="2">
-        <v>841076</v>
+        <v>140700</v>
       </c>
       <c r="F1110" s="2">
-        <v>833066</v>
+        <v>139360</v>
       </c>
       <c r="G1110" s="2">
-        <v>825056</v>
+        <v>138020</v>
       </c>
       <c r="H1110" s="2">
-        <v>809035</v>
+        <v>135340</v>
       </c>
       <c r="I1110" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1111" spans="1:9">
       <c r="A1111" s="1">
         <v>1110</v>
       </c>
       <c r="B1111" s="1" t="s">
-        <v>2112</v>
+        <v>2108</v>
       </c>
       <c r="C1111" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>700.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>2109</v>
       </c>
       <c r="E1111" s="2">
-        <v>735814</v>
+        <v>46725</v>
       </c>
       <c r="F1111" s="2">
-        <v>728806</v>
+        <v>46280</v>
       </c>
       <c r="G1111" s="2">
-        <v>721798</v>
+        <v>45835</v>
       </c>
       <c r="H1111" s="2">
-        <v>707783</v>
+        <v>44945</v>
       </c>
       <c r="I1111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1112" spans="1:9">
       <c r="A1112" s="1">
         <v>1111</v>
       </c>
       <c r="B1112" s="1" t="s">
-        <v>2113</v>
+        <v>2110</v>
       </c>
       <c r="C1112" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>2111</v>
       </c>
       <c r="E1112" s="2">
-        <v>630814</v>
+        <v>17019</v>
       </c>
       <c r="F1112" s="2">
-        <v>624806</v>
+        <v>16857</v>
       </c>
       <c r="G1112" s="2">
-        <v>618798</v>
+        <v>16695</v>
       </c>
       <c r="H1112" s="2">
-        <v>606783</v>
+        <v>16371</v>
       </c>
       <c r="I1112" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1113" spans="1:9">
       <c r="A1113" s="1">
         <v>1112</v>
       </c>
       <c r="B1113" s="1" t="s">
-        <v>2114</v>
+        <v>2112</v>
       </c>
       <c r="C1113" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>500.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>2113</v>
       </c>
       <c r="E1113" s="2">
-        <v>525987</v>
+        <v>8264</v>
       </c>
       <c r="F1113" s="2">
-        <v>520978</v>
+        <v>8185</v>
       </c>
       <c r="G1113" s="2">
-        <v>515968</v>
+        <v>8106</v>
       </c>
       <c r="H1113" s="2">
-        <v>505949</v>
+        <v>7949</v>
       </c>
       <c r="I1113" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1114" spans="1:9">
       <c r="A1114" s="1">
         <v>1113</v>
       </c>
       <c r="B1114" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C1114" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D1114" s="1" t="s">
         <v>2115</v>
       </c>
-      <c r="C1114" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1114" s="2">
-        <v>420971</v>
+        <v>16233</v>
       </c>
       <c r="F1114" s="2">
-        <v>416962</v>
+        <v>16078</v>
       </c>
       <c r="G1114" s="2">
-        <v>412953</v>
+        <v>15924</v>
       </c>
       <c r="H1114" s="2">
-        <v>404934</v>
+        <v>15615</v>
       </c>
       <c r="I1114" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1115" spans="1:9">
       <c r="A1115" s="1">
         <v>1114</v>
       </c>
       <c r="B1115" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="C1115" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>2117</v>
       </c>
       <c r="E1115" s="2">
-        <v>315578</v>
+        <v>46725</v>
       </c>
       <c r="F1115" s="2">
-        <v>312572</v>
+        <v>46280</v>
       </c>
       <c r="G1115" s="2">
-        <v>309567</v>
+        <v>45835</v>
       </c>
       <c r="H1115" s="2">
-        <v>303556</v>
+        <v>44945</v>
       </c>
       <c r="I1115" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1116" spans="1:9">
       <c r="A1116" s="1">
         <v>1115</v>
       </c>
       <c r="B1116" s="1" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="C1116" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>2119</v>
       </c>
       <c r="E1116" s="2">
-        <v>210866</v>
+        <v>92400</v>
       </c>
       <c r="F1116" s="2">
-        <v>208858</v>
+        <v>91520</v>
       </c>
       <c r="G1116" s="2">
-        <v>206850</v>
+        <v>90640</v>
       </c>
       <c r="H1116" s="2">
-        <v>202833</v>
+        <v>88880</v>
       </c>
       <c r="I1116" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1117" spans="1:9">
       <c r="A1117" s="1">
         <v>1116</v>
       </c>
       <c r="B1117" s="1" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="C1117" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>75.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>2121</v>
       </c>
       <c r="E1117" s="2">
-        <v>79721</v>
+        <v>170127</v>
       </c>
       <c r="F1117" s="2">
-        <v>78962</v>
+        <v>168507</v>
       </c>
       <c r="G1117" s="2">
-        <v>78203</v>
+        <v>166887</v>
       </c>
       <c r="H1117" s="2">
-        <v>76684</v>
+        <v>163646</v>
       </c>
       <c r="I1117" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1118" spans="1:9">
       <c r="A1118" s="1">
         <v>1117</v>
       </c>
       <c r="B1118" s="1" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="C1118" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>2123</v>
       </c>
       <c r="E1118" s="2">
-        <v>26250</v>
+        <v>186926</v>
       </c>
       <c r="F1118" s="2">
-        <v>26000</v>
+        <v>185146</v>
       </c>
       <c r="G1118" s="2">
-        <v>25750</v>
+        <v>183366</v>
       </c>
       <c r="H1118" s="2">
-        <v>25250</v>
+        <v>179805</v>
       </c>
       <c r="I1118" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1119" spans="1:9">
       <c r="A1119" s="1">
         <v>1118</v>
       </c>
       <c r="B1119" s="1" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
       <c r="C1119" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>2125</v>
       </c>
       <c r="E1119" s="2">
-        <v>10714</v>
+        <v>339675</v>
       </c>
       <c r="F1119" s="2">
-        <v>10612</v>
+        <v>336440</v>
       </c>
       <c r="G1119" s="2">
-        <v>10510</v>
+        <v>333205</v>
       </c>
       <c r="H1119" s="2">
-        <v>10306</v>
+        <v>326735</v>
       </c>
       <c r="I1119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1120" spans="1:9">
       <c r="A1120" s="1">
         <v>1119</v>
       </c>
       <c r="B1120" s="1" t="s">
-        <v>2121</v>
+        <v>2126</v>
       </c>
       <c r="C1120" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>2127</v>
       </c>
       <c r="E1120" s="2">
-        <v>21000</v>
+        <v>467276</v>
       </c>
       <c r="F1120" s="2">
-        <v>20800</v>
+        <v>462826</v>
       </c>
       <c r="G1120" s="2">
-        <v>20600</v>
+        <v>458376</v>
       </c>
       <c r="H1120" s="2">
-        <v>20200</v>
+        <v>449475</v>
       </c>
       <c r="I1120" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1121" spans="1:9">
       <c r="A1121" s="1">
         <v>1120</v>
       </c>
       <c r="B1121" s="1" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="C1121" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>1431</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>2129</v>
       </c>
       <c r="E1121" s="2">
-        <v>5513</v>
+        <v>808526</v>
       </c>
       <c r="F1121" s="2">
-        <v>5460</v>
+        <v>800826</v>
       </c>
       <c r="G1121" s="2">
-        <v>5408</v>
+        <v>793126</v>
       </c>
       <c r="H1121" s="2">
-        <v>5303</v>
+        <v>777725</v>
       </c>
       <c r="I1121" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1122" spans="1:9">
       <c r="A1122" s="1">
         <v>1121</v>
       </c>
       <c r="B1122" s="1" t="s">
-        <v>2123</v>
+        <v>2130</v>
       </c>
       <c r="C1122" s="1" t="s">
-        <v>201</v>
+        <v>1431</v>
       </c>
       <c r="D1122" s="1" t="s">
-        <v>2124</v>
+        <v>2131</v>
       </c>
       <c r="E1122" s="2">
-        <v>4830</v>
+        <v>934526</v>
       </c>
       <c r="F1122" s="2">
-        <v>4784</v>
+        <v>925626</v>
       </c>
       <c r="G1122" s="2">
-        <v>4738</v>
+        <v>916726</v>
       </c>
       <c r="H1122" s="2">
-        <v>4646</v>
+        <v>898925</v>
       </c>
       <c r="I1122" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1123" spans="1:9">
       <c r="A1123" s="1">
         <v>1122</v>
       </c>
       <c r="B1123" s="1" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="C1123" s="1" t="s">
-        <v>201</v>
+        <v>1431</v>
       </c>
       <c r="D1123" s="1" t="s">
-        <v>2126</v>
+        <v>2133</v>
       </c>
       <c r="E1123" s="2">
-        <v>10190</v>
+        <v>1617026</v>
       </c>
       <c r="F1123" s="2">
-        <v>10093</v>
+        <v>1601626</v>
       </c>
       <c r="G1123" s="2">
-        <v>9996</v>
+        <v>1586226</v>
       </c>
       <c r="H1123" s="2">
-        <v>9802</v>
+        <v>1555425</v>
       </c>
       <c r="I1123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1124" spans="1:9">
       <c r="A1124" s="1">
         <v>1123</v>
       </c>
       <c r="B1124" s="1" t="s">
-        <v>2127</v>
+        <v>2134</v>
       </c>
       <c r="C1124" s="1" t="s">
-        <v>201</v>
+        <v>1986</v>
       </c>
       <c r="D1124" s="1" t="s">
-        <v>2128</v>
+        <v>2135</v>
       </c>
       <c r="E1124" s="2">
-        <v>15183</v>
+        <v>85740</v>
       </c>
       <c r="F1124" s="2">
-        <v>15038</v>
+        <v>84923</v>
       </c>
       <c r="G1124" s="2">
-        <v>14894</v>
+        <v>84107</v>
       </c>
       <c r="H1124" s="2">
-        <v>14605</v>
+        <v>82474</v>
       </c>
       <c r="I1124" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1125" spans="1:9">
       <c r="A1125" s="1">
         <v>1124</v>
       </c>
       <c r="B1125" s="1" t="s">
-        <v>2129</v>
+        <v>2136</v>
       </c>
       <c r="C1125" s="1" t="s">
-        <v>201</v>
+        <v>1986</v>
       </c>
       <c r="D1125" s="1" t="s">
-        <v>2130</v>
+        <v>2137</v>
       </c>
       <c r="E1125" s="2">
-        <v>20433</v>
+        <v>171427</v>
       </c>
       <c r="F1125" s="2">
-        <v>20238</v>
+        <v>169795</v>
       </c>
       <c r="G1125" s="2">
-        <v>20044</v>
+        <v>168162</v>
       </c>
       <c r="H1125" s="2">
-        <v>19655</v>
+        <v>164897</v>
       </c>
       <c r="I1125" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1126" spans="1:9">
       <c r="A1126" s="1">
         <v>1125</v>
       </c>
       <c r="B1126" s="1" t="s">
-        <v>2131</v>
+        <v>2138</v>
       </c>
       <c r="C1126" s="1" t="s">
-        <v>201</v>
+        <v>1986</v>
       </c>
       <c r="D1126" s="1" t="s">
-        <v>2132</v>
+        <v>2139</v>
       </c>
       <c r="E1126" s="2">
-        <v>25683</v>
+        <v>257115</v>
       </c>
       <c r="F1126" s="2">
-        <v>25438</v>
+        <v>254666</v>
       </c>
       <c r="G1126" s="2">
-        <v>25194</v>
+        <v>252217</v>
       </c>
       <c r="H1126" s="2">
-        <v>24705</v>
+        <v>247320</v>
       </c>
       <c r="I1126" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1127" spans="1:9">
       <c r="A1127" s="1">
         <v>1126</v>
       </c>
       <c r="B1127" s="1" t="s">
-        <v>2133</v>
+        <v>2140</v>
       </c>
       <c r="C1127" s="1" t="s">
-        <v>201</v>
+        <v>1986</v>
       </c>
       <c r="D1127" s="1" t="s">
-        <v>2134</v>
+        <v>2141</v>
       </c>
       <c r="E1127" s="2">
-        <v>30949</v>
+        <v>342802</v>
       </c>
       <c r="F1127" s="2">
-        <v>30654</v>
+        <v>339537</v>
       </c>
       <c r="G1127" s="2">
-        <v>30359</v>
+        <v>336272</v>
       </c>
       <c r="H1127" s="2">
-        <v>29770</v>
+        <v>329743</v>
       </c>
       <c r="I1127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1128" spans="1:9">
       <c r="A1128" s="1">
         <v>1127</v>
       </c>
       <c r="B1128" s="1" t="s">
-        <v>2135</v>
+        <v>2142</v>
       </c>
       <c r="C1128" s="1" t="s">
-        <v>201</v>
+        <v>1986</v>
       </c>
       <c r="D1128" s="1" t="s">
-        <v>2136</v>
+        <v>2143</v>
       </c>
       <c r="E1128" s="2">
-        <v>36173</v>
+        <v>273634</v>
       </c>
       <c r="F1128" s="2">
-        <v>35828</v>
+        <v>271028</v>
       </c>
       <c r="G1128" s="2">
-        <v>35484</v>
+        <v>268422</v>
       </c>
       <c r="H1128" s="2">
-        <v>34795</v>
+        <v>263210</v>
       </c>
       <c r="I1128" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1129" spans="1:9">
       <c r="A1129" s="1">
         <v>1128</v>
       </c>
       <c r="B1129" s="1" t="s">
-        <v>2137</v>
+        <v>2144</v>
       </c>
       <c r="C1129" s="1" t="s">
-        <v>201</v>
+        <v>1986</v>
       </c>
       <c r="D1129" s="1" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="E1129" s="2">
-        <v>41449</v>
+        <v>3493710</v>
       </c>
       <c r="F1129" s="2">
-        <v>41054</v>
+        <v>3460437</v>
       </c>
       <c r="G1129" s="2">
-        <v>40659</v>
+        <v>3427163</v>
       </c>
       <c r="H1129" s="2">
-        <v>39870</v>
+        <v>3360616</v>
       </c>
       <c r="I1129" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1130" spans="1:9">
       <c r="A1130" s="1">
         <v>1129</v>
       </c>
       <c r="B1130" s="1" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="C1130" s="1" t="s">
-        <v>201</v>
+        <v>1503</v>
       </c>
       <c r="D1130" s="1" t="s">
-        <v>2140</v>
+        <v>224</v>
       </c>
       <c r="E1130" s="2">
-        <v>46699</v>
+        <v>27326</v>
       </c>
       <c r="F1130" s="2">
-        <v>46254</v>
+        <v>27066</v>
       </c>
       <c r="G1130" s="2">
-        <v>45809</v>
+        <v>26806</v>
       </c>
       <c r="H1130" s="2">
-        <v>44920</v>
+        <v>26285</v>
       </c>
       <c r="I1130" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1131" spans="1:9">
       <c r="A1131" s="1">
         <v>1130</v>
       </c>
       <c r="B1131" s="1" t="s">
-        <v>2141</v>
+        <v>2147</v>
       </c>
       <c r="C1131" s="1" t="s">
-        <v>201</v>
+        <v>1503</v>
       </c>
       <c r="D1131" s="1" t="s">
-        <v>2142</v>
+        <v>213</v>
       </c>
       <c r="E1131" s="2">
-        <v>51949</v>
+        <v>81926</v>
       </c>
       <c r="F1131" s="2">
-        <v>51454</v>
+        <v>81146</v>
       </c>
       <c r="G1131" s="2">
-        <v>50959</v>
+        <v>80366</v>
       </c>
       <c r="H1131" s="2">
-        <v>49970</v>
+        <v>78805</v>
       </c>
       <c r="I1131" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1132" spans="1:9">
       <c r="A1132" s="1">
         <v>1131</v>
       </c>
       <c r="B1132" s="1" t="s">
-        <v>2143</v>
+        <v>2148</v>
       </c>
       <c r="C1132" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1132" s="1" t="s">
-        <v>2144</v>
+        <v>2149</v>
       </c>
       <c r="E1132" s="2">
-        <v>57199</v>
+        <v>11062</v>
       </c>
       <c r="F1132" s="2">
-        <v>56654</v>
+        <v>10956</v>
       </c>
       <c r="G1132" s="2">
-        <v>56109</v>
+        <v>10851</v>
       </c>
       <c r="H1132" s="2">
-        <v>55020</v>
+        <v>10640</v>
       </c>
       <c r="I1132" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1133" spans="1:9">
       <c r="A1133" s="1">
         <v>1132</v>
       </c>
       <c r="B1133" s="1" t="s">
-        <v>2145</v>
+        <v>2150</v>
       </c>
       <c r="C1133" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1133" s="1" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="E1133" s="2">
-        <v>62449</v>
+        <v>11709</v>
       </c>
       <c r="F1133" s="2">
-        <v>61854</v>
+        <v>11597</v>
       </c>
       <c r="G1133" s="2">
-        <v>61259</v>
+        <v>11486</v>
       </c>
       <c r="H1133" s="2">
-        <v>60070</v>
+        <v>11263</v>
       </c>
       <c r="I1133" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1134" spans="1:9">
       <c r="A1134" s="1">
         <v>1133</v>
       </c>
       <c r="B1134" s="1" t="s">
-        <v>2147</v>
+        <v>2152</v>
       </c>
       <c r="C1134" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1134" s="1" t="s">
-        <v>2148</v>
+        <v>2153</v>
       </c>
       <c r="E1134" s="2">
-        <v>67935</v>
+        <v>31419</v>
       </c>
       <c r="F1134" s="2">
-        <v>67288</v>
+        <v>31120</v>
       </c>
       <c r="G1134" s="2">
-        <v>66641</v>
+        <v>30821</v>
       </c>
       <c r="H1134" s="2">
-        <v>65347</v>
+        <v>30222</v>
       </c>
       <c r="I1134" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1135" spans="1:9">
       <c r="A1135" s="1">
         <v>1134</v>
       </c>
       <c r="B1135" s="1" t="s">
-        <v>2149</v>
+        <v>2154</v>
       </c>
       <c r="C1135" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1135" s="1" t="s">
-        <v>2150</v>
+        <v>2155</v>
       </c>
       <c r="E1135" s="2">
-        <v>73185</v>
+        <v>35303</v>
       </c>
       <c r="F1135" s="2">
-        <v>72488</v>
+        <v>34967</v>
       </c>
       <c r="G1135" s="2">
-        <v>71791</v>
+        <v>34631</v>
       </c>
       <c r="H1135" s="2">
-        <v>70397</v>
+        <v>33958</v>
       </c>
       <c r="I1135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1136" spans="1:9">
       <c r="A1136" s="1">
         <v>1135</v>
       </c>
       <c r="B1136" s="1" t="s">
-        <v>2151</v>
+        <v>2156</v>
       </c>
       <c r="C1136" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1136" s="1" t="s">
-        <v>2152</v>
+        <v>2157</v>
       </c>
       <c r="E1136" s="2">
-        <v>78435</v>
+        <v>54256</v>
       </c>
       <c r="F1136" s="2">
-        <v>77688</v>
+        <v>53739</v>
       </c>
       <c r="G1136" s="2">
-        <v>76941</v>
+        <v>53222</v>
       </c>
       <c r="H1136" s="2">
-        <v>75447</v>
+        <v>52189</v>
       </c>
       <c r="I1136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1137" spans="1:9">
       <c r="A1137" s="1">
         <v>1136</v>
       </c>
       <c r="B1137" s="1" t="s">
-        <v>2153</v>
+        <v>2158</v>
       </c>
       <c r="C1137" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1137" s="1" t="s">
-        <v>2154</v>
+        <v>2159</v>
       </c>
       <c r="E1137" s="2">
-        <v>83449</v>
+        <v>58141</v>
       </c>
       <c r="F1137" s="2">
-        <v>82654</v>
+        <v>57587</v>
       </c>
       <c r="G1137" s="2">
-        <v>81859</v>
+        <v>57033</v>
       </c>
       <c r="H1137" s="2">
-        <v>80270</v>
+        <v>55926</v>
       </c>
       <c r="I1137" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1138" spans="1:9">
       <c r="A1138" s="1">
         <v>1137</v>
       </c>
       <c r="B1138" s="1" t="s">
-        <v>2155</v>
+        <v>2160</v>
       </c>
       <c r="C1138" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1138" s="1" t="s">
-        <v>2156</v>
+        <v>2161</v>
       </c>
       <c r="E1138" s="2">
-        <v>88935</v>
+        <v>108619</v>
       </c>
       <c r="F1138" s="2">
-        <v>88088</v>
+        <v>107585</v>
       </c>
       <c r="G1138" s="2">
-        <v>87241</v>
+        <v>106550</v>
       </c>
       <c r="H1138" s="2">
-        <v>85547</v>
+        <v>104481</v>
       </c>
       <c r="I1138" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1139" spans="1:9">
       <c r="A1139" s="1">
         <v>1138</v>
       </c>
       <c r="B1139" s="1" t="s">
-        <v>2157</v>
+        <v>2162</v>
       </c>
       <c r="C1139" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1139" s="1" t="s">
-        <v>2158</v>
+        <v>2163</v>
       </c>
       <c r="E1139" s="2">
-        <v>93949</v>
+        <v>118087</v>
       </c>
       <c r="F1139" s="2">
-        <v>93054</v>
+        <v>116963</v>
       </c>
       <c r="G1139" s="2">
-        <v>92159</v>
+        <v>115838</v>
       </c>
       <c r="H1139" s="2">
-        <v>90370</v>
+        <v>113589</v>
       </c>
       <c r="I1139" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1140" spans="1:9">
       <c r="A1140" s="1">
         <v>1139</v>
       </c>
       <c r="B1140" s="1" t="s">
-        <v>2159</v>
+        <v>2164</v>
       </c>
       <c r="C1140" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1140" s="1" t="s">
-        <v>2160</v>
+        <v>2165</v>
       </c>
       <c r="E1140" s="2">
-        <v>99435</v>
+        <v>217978</v>
       </c>
       <c r="F1140" s="2">
-        <v>98488</v>
+        <v>215902</v>
       </c>
       <c r="G1140" s="2">
-        <v>97541</v>
+        <v>213826</v>
       </c>
       <c r="H1140" s="2">
-        <v>95647</v>
+        <v>209674</v>
       </c>
       <c r="I1140" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1141" spans="1:9">
       <c r="A1141" s="1">
         <v>1140</v>
       </c>
       <c r="B1141" s="1" t="s">
-        <v>2161</v>
+        <v>2166</v>
       </c>
       <c r="C1141" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1141" s="1" t="s">
-        <v>2162</v>
+        <v>2167</v>
       </c>
       <c r="E1141" s="2">
-        <v>104449</v>
+        <v>239461</v>
       </c>
       <c r="F1141" s="2">
-        <v>103454</v>
+        <v>237180</v>
       </c>
       <c r="G1141" s="2">
-        <v>102459</v>
+        <v>234900</v>
       </c>
       <c r="H1141" s="2">
-        <v>100470</v>
+        <v>230339</v>
       </c>
       <c r="I1141" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1142" spans="1:9">
       <c r="A1142" s="1">
         <v>1141</v>
       </c>
       <c r="B1142" s="1" t="s">
-        <v>2163</v>
+        <v>2168</v>
       </c>
       <c r="C1142" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1142" s="1" t="s">
-        <v>2164</v>
+        <v>2169</v>
       </c>
       <c r="E1142" s="2">
-        <v>158889</v>
+        <v>587885</v>
       </c>
       <c r="F1142" s="2">
-        <v>157376</v>
+        <v>582286</v>
       </c>
       <c r="G1142" s="2">
-        <v>155863</v>
+        <v>576687</v>
       </c>
       <c r="H1142" s="2">
-        <v>152836</v>
+        <v>565489</v>
       </c>
       <c r="I1142" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1143" spans="1:9">
       <c r="A1143" s="1">
         <v>1142</v>
       </c>
       <c r="B1143" s="1" t="s">
-        <v>2165</v>
+        <v>2170</v>
       </c>
       <c r="C1143" s="1" t="s">
-        <v>201</v>
+        <v>1961</v>
       </c>
       <c r="D1143" s="1" t="s">
-        <v>2166</v>
+        <v>2171</v>
       </c>
       <c r="E1143" s="2">
-        <v>209475</v>
+        <v>589623</v>
       </c>
       <c r="F1143" s="2">
-        <v>207480</v>
+        <v>584008</v>
       </c>
       <c r="G1143" s="2">
-        <v>205485</v>
+        <v>578392</v>
       </c>
       <c r="H1143" s="2">
-        <v>201495</v>
+        <v>567161</v>
       </c>
       <c r="I1143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1144" spans="1:9">
       <c r="A1144" s="1">
         <v>1143</v>
       </c>
       <c r="B1144" s="1" t="s">
-        <v>2167</v>
+        <v>2172</v>
       </c>
       <c r="C1144" s="1" t="s">
-        <v>201</v>
+        <v>1886</v>
       </c>
       <c r="D1144" s="1" t="s">
-        <v>2168</v>
+        <v>2173</v>
       </c>
       <c r="E1144" s="2">
-        <v>262185</v>
+        <v>19232</v>
       </c>
       <c r="F1144" s="2">
-        <v>259688</v>
+        <v>19049</v>
       </c>
       <c r="G1144" s="2">
-        <v>257191</v>
+        <v>18865</v>
       </c>
       <c r="H1144" s="2">
-        <v>252197</v>
+        <v>18499</v>
       </c>
       <c r="I1144" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1145" spans="1:9">
       <c r="A1145" s="1">
         <v>1144</v>
       </c>
       <c r="B1145" s="1" t="s">
-        <v>2169</v>
+        <v>2174</v>
       </c>
       <c r="C1145" s="1" t="s">
-        <v>201</v>
+        <v>1886</v>
       </c>
       <c r="D1145" s="1" t="s">
-        <v>2170</v>
+        <v>2175</v>
       </c>
       <c r="E1145" s="2">
-        <v>314685</v>
+        <v>105529</v>
       </c>
       <c r="F1145" s="2">
-        <v>311688</v>
+        <v>104524</v>
       </c>
       <c r="G1145" s="2">
-        <v>308691</v>
+        <v>103519</v>
       </c>
       <c r="H1145" s="2">
-        <v>302697</v>
+        <v>101509</v>
       </c>
       <c r="I1145" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1146" spans="1:9">
       <c r="A1146" s="1">
         <v>1145</v>
       </c>
       <c r="B1146" s="1" t="s">
-        <v>2171</v>
+        <v>2176</v>
       </c>
       <c r="C1146" s="1" t="s">
-        <v>201</v>
+        <v>1886</v>
       </c>
       <c r="D1146" s="1" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="E1146" s="2">
-        <v>367185</v>
+        <v>237928</v>
       </c>
       <c r="F1146" s="2">
-        <v>363688</v>
+        <v>235662</v>
       </c>
       <c r="G1146" s="2">
-        <v>360191</v>
+        <v>233396</v>
       </c>
       <c r="H1146" s="2">
-        <v>353197</v>
+        <v>228864</v>
       </c>
       <c r="I1146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1147" spans="1:9">
       <c r="A1147" s="1">
         <v>1146</v>
       </c>
       <c r="B1147" s="1" t="s">
-        <v>2173</v>
+        <v>2178</v>
       </c>
       <c r="C1147" s="1" t="s">
-        <v>201</v>
+        <v>1886</v>
       </c>
       <c r="D1147" s="1" t="s">
-        <v>2174</v>
+        <v>2179</v>
       </c>
       <c r="E1147" s="2">
-        <v>419685</v>
+        <v>434725</v>
       </c>
       <c r="F1147" s="2">
-        <v>415688</v>
+        <v>430585</v>
       </c>
       <c r="G1147" s="2">
-        <v>411691</v>
+        <v>426445</v>
       </c>
       <c r="H1147" s="2">
-        <v>403697</v>
+        <v>418164</v>
       </c>
       <c r="I1147" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1148" spans="1:9">
       <c r="A1148" s="1">
         <v>1147</v>
       </c>
       <c r="B1148" s="1" t="s">
-        <v>2175</v>
+        <v>2180</v>
       </c>
       <c r="C1148" s="1" t="s">
-        <v>201</v>
+        <v>1886</v>
       </c>
       <c r="D1148" s="1" t="s">
-        <v>2176</v>
+        <v>2181</v>
       </c>
       <c r="E1148" s="2">
-        <v>472185</v>
+        <v>661694</v>
       </c>
       <c r="F1148" s="2">
-        <v>467688</v>
+        <v>655392</v>
       </c>
       <c r="G1148" s="2">
-        <v>463191</v>
+        <v>649091</v>
       </c>
       <c r="H1148" s="2">
-        <v>454197</v>
+        <v>636487</v>
       </c>
       <c r="I1148" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1149" spans="1:9">
       <c r="A1149" s="1">
         <v>1148</v>
       </c>
       <c r="B1149" s="1" t="s">
-        <v>2177</v>
+        <v>2182</v>
       </c>
       <c r="C1149" s="1" t="s">
-        <v>201</v>
+        <v>1886</v>
       </c>
       <c r="D1149" s="1" t="s">
-        <v>2178</v>
+        <v>2183</v>
       </c>
       <c r="E1149" s="2">
-        <v>524685</v>
+        <v>1077955</v>
       </c>
       <c r="F1149" s="2">
-        <v>519688</v>
+        <v>1067689</v>
       </c>
       <c r="G1149" s="2">
-        <v>514691</v>
+        <v>1057423</v>
       </c>
       <c r="H1149" s="2">
-        <v>504697</v>
+        <v>1036890</v>
       </c>
       <c r="I1149" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1150" spans="1:9">
       <c r="A1150" s="1">
         <v>1149</v>
       </c>
       <c r="B1150" s="1" t="s">
-        <v>2179</v>
+        <v>2184</v>
       </c>
       <c r="C1150" s="1" t="s">
-        <v>201</v>
+        <v>1886</v>
       </c>
       <c r="D1150" s="1" t="s">
-        <v>2180</v>
+        <v>2185</v>
       </c>
       <c r="E1150" s="2">
-        <v>629475</v>
+        <v>2118534</v>
       </c>
       <c r="F1150" s="2">
-        <v>623480</v>
+        <v>2098357</v>
       </c>
       <c r="G1150" s="2">
-        <v>617485</v>
+        <v>2078181</v>
       </c>
       <c r="H1150" s="2">
-        <v>605495</v>
+        <v>2037828</v>
       </c>
       <c r="I1150" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1151" spans="1:9">
       <c r="A1151" s="1">
         <v>1150</v>
       </c>
       <c r="B1151" s="1" t="s">
-        <v>2181</v>
+        <v>2186</v>
       </c>
       <c r="C1151" s="1" t="s">
-        <v>201</v>
+        <v>19</v>
       </c>
       <c r="D1151" s="1" t="s">
-        <v>2182</v>
+        <v>2187</v>
       </c>
       <c r="E1151" s="2">
-        <v>734685</v>
+        <v>51976</v>
       </c>
       <c r="F1151" s="2">
-        <v>727688</v>
+        <v>51481</v>
       </c>
       <c r="G1151" s="2">
-        <v>720691</v>
+        <v>50986</v>
       </c>
       <c r="H1151" s="2">
-        <v>706697</v>
+        <v>49996</v>
       </c>
       <c r="I1151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1152" spans="1:9">
       <c r="A1152" s="1">
         <v>1151</v>
       </c>
       <c r="B1152" s="1" t="s">
-        <v>2183</v>
+        <v>2188</v>
       </c>
       <c r="C1152" s="1" t="s">
-        <v>201</v>
+        <v>19</v>
       </c>
       <c r="D1152" s="1" t="s">
-        <v>2184</v>
+        <v>2189</v>
       </c>
       <c r="E1152" s="2">
-        <v>839423</v>
+        <v>48694</v>
       </c>
       <c r="F1152" s="2">
-        <v>831428</v>
+        <v>48230</v>
       </c>
       <c r="G1152" s="2">
-        <v>823434</v>
+        <v>47766</v>
       </c>
       <c r="H1152" s="2">
-        <v>807445</v>
+        <v>46839</v>
       </c>
       <c r="I1152" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1153" spans="1:9">
       <c r="A1153" s="1">
         <v>1152</v>
       </c>
       <c r="B1153" s="1" t="s">
-        <v>2185</v>
+        <v>2190</v>
       </c>
       <c r="C1153" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1153" s="1" t="s">
-        <v>2186</v>
+        <v>2191</v>
       </c>
       <c r="E1153" s="2">
-        <v>944685</v>
+        <v>35583</v>
       </c>
       <c r="F1153" s="2">
-        <v>935688</v>
+        <v>35245</v>
       </c>
       <c r="G1153" s="2">
-        <v>926691</v>
+        <v>34906</v>
       </c>
       <c r="H1153" s="2">
-        <v>908697</v>
+        <v>34228</v>
       </c>
       <c r="I1153" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1154" spans="1:9">
       <c r="A1154" s="1">
         <v>1153</v>
       </c>
       <c r="B1154" s="1" t="s">
-        <v>2187</v>
+        <v>2192</v>
       </c>
       <c r="C1154" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1154" s="1" t="s">
-        <v>2188</v>
+        <v>2193</v>
       </c>
       <c r="E1154" s="2">
-        <v>1049685</v>
+        <v>158473</v>
       </c>
       <c r="F1154" s="2">
-        <v>1039688</v>
+        <v>156964</v>
       </c>
       <c r="G1154" s="2">
-        <v>1029691</v>
+        <v>155455</v>
       </c>
       <c r="H1154" s="2">
-        <v>1009697</v>
+        <v>152436</v>
       </c>
       <c r="I1154" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1155" spans="1:9">
       <c r="A1155" s="1">
         <v>1154</v>
       </c>
       <c r="B1155" s="1" t="s">
-        <v>2189</v>
+        <v>2194</v>
       </c>
       <c r="C1155" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D1155" s="1" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="E1155" s="2">
-        <v>54075</v>
+        <v>4172</v>
       </c>
       <c r="F1155" s="2">
-        <v>53560</v>
+        <v>4132</v>
       </c>
       <c r="G1155" s="2">
-        <v>53045</v>
+        <v>4092</v>
       </c>
       <c r="H1155" s="2">
-        <v>52015</v>
+        <v>4013</v>
       </c>
       <c r="I1155" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1156" spans="1:9">
       <c r="A1156" s="1">
         <v>1155</v>
       </c>
       <c r="B1156" s="1" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
       <c r="C1156" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D1156" s="1" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="E1156" s="2">
-        <v>106575</v>
+        <v>12464</v>
       </c>
       <c r="F1156" s="2">
-        <v>105560</v>
+        <v>12345</v>
       </c>
       <c r="G1156" s="2">
-        <v>104545</v>
+        <v>12226</v>
       </c>
       <c r="H1156" s="2">
-        <v>102515</v>
+        <v>11989</v>
       </c>
       <c r="I1156" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1157" spans="1:9">
       <c r="A1157" s="1">
         <v>1156</v>
       </c>
       <c r="B1157" s="1" t="s">
-        <v>2193</v>
+        <v>2198</v>
       </c>
       <c r="C1157" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D1157" s="1" t="s">
-        <v>2194</v>
+        <v>2199</v>
       </c>
       <c r="E1157" s="2">
-        <v>211654</v>
+        <v>16482</v>
       </c>
       <c r="F1157" s="2">
-        <v>209638</v>
+        <v>16325</v>
       </c>
       <c r="G1157" s="2">
-        <v>207622</v>
+        <v>16168</v>
       </c>
       <c r="H1157" s="2">
-        <v>203591</v>
+        <v>15854</v>
       </c>
       <c r="I1157" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1158" spans="1:9">
       <c r="A1158" s="1">
         <v>1157</v>
       </c>
       <c r="B1158" s="1" t="s">
-        <v>2195</v>
+        <v>2200</v>
       </c>
       <c r="C1158" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D1158" s="1" t="s">
-        <v>2196</v>
+        <v>2201</v>
       </c>
       <c r="E1158" s="2">
-        <v>526654</v>
+        <v>21286</v>
       </c>
       <c r="F1158" s="2">
-        <v>521638</v>
+        <v>21083</v>
       </c>
       <c r="G1158" s="2">
-        <v>516622</v>
+        <v>20880</v>
       </c>
       <c r="H1158" s="2">
-        <v>506591</v>
+        <v>20475</v>
       </c>
       <c r="I1158" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1159" spans="1:9">
       <c r="A1159" s="1">
         <v>1158</v>
       </c>
       <c r="B1159" s="1" t="s">
-        <v>2197</v>
+        <v>2202</v>
       </c>
       <c r="C1159" s="1" t="s">
-        <v>870</v>
+        <v>215</v>
       </c>
       <c r="D1159" s="1" t="s">
-        <v>2198</v>
+        <v>2203</v>
       </c>
       <c r="E1159" s="2">
-        <v>68290</v>
+        <v>41510</v>
       </c>
       <c r="F1159" s="2">
-        <v>67640</v>
+        <v>41114</v>
       </c>
       <c r="G1159" s="2">
-        <v>66989</v>
+        <v>40719</v>
       </c>
       <c r="H1159" s="2">
-        <v>65688</v>
+        <v>39928</v>
       </c>
       <c r="I1159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1160" spans="1:9">
       <c r="A1160" s="1">
         <v>1159</v>
       </c>
       <c r="B1160" s="1" t="s">
-        <v>2199</v>
+        <v>2204</v>
       </c>
       <c r="C1160" s="1" t="s">
-        <v>870</v>
+        <v>215</v>
       </c>
       <c r="D1160" s="1" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="E1160" s="2">
-        <v>138521</v>
+        <v>48853</v>
       </c>
       <c r="F1160" s="2">
-        <v>137202</v>
+        <v>48388</v>
       </c>
       <c r="G1160" s="2">
-        <v>135883</v>
+        <v>47923</v>
       </c>
       <c r="H1160" s="2">
-        <v>133244</v>
+        <v>46992</v>
       </c>
       <c r="I1160" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1161" spans="1:9">
       <c r="A1161" s="1">
         <v>1160</v>
       </c>
       <c r="B1161" s="1" t="s">
-        <v>2201</v>
+        <v>2206</v>
       </c>
       <c r="C1161" s="1" t="s">
-        <v>870</v>
+        <v>215</v>
       </c>
       <c r="D1161" s="1" t="s">
-        <v>2202</v>
+        <v>2207</v>
       </c>
       <c r="E1161" s="2">
-        <v>279946</v>
+        <v>89772</v>
       </c>
       <c r="F1161" s="2">
-        <v>277280</v>
+        <v>88917</v>
       </c>
       <c r="G1161" s="2">
-        <v>274613</v>
+        <v>88062</v>
       </c>
       <c r="H1161" s="2">
-        <v>269281</v>
+        <v>86352</v>
       </c>
       <c r="I1161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1162" spans="1:9">
       <c r="A1162" s="1">
         <v>1161</v>
       </c>
       <c r="B1162" s="1" t="s">
-        <v>2203</v>
+        <v>2208</v>
       </c>
       <c r="C1162" s="1" t="s">
-        <v>870</v>
+        <v>215</v>
       </c>
       <c r="D1162" s="1" t="s">
-        <v>2204</v>
+        <v>2209</v>
       </c>
       <c r="E1162" s="2">
-        <v>425800</v>
+        <v>85807</v>
       </c>
       <c r="F1162" s="2">
-        <v>421745</v>
+        <v>84990</v>
       </c>
       <c r="G1162" s="2">
-        <v>417690</v>
+        <v>84173</v>
       </c>
       <c r="H1162" s="2">
-        <v>409579</v>
+        <v>82538</v>
       </c>
       <c r="I1162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1163" spans="1:9">
       <c r="A1163" s="1">
         <v>1162</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>2205</v>
+        <v>2210</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>1467</v>
+        <v>215</v>
       </c>
       <c r="D1163" s="1" t="s">
-        <v>2206</v>
+        <v>2211</v>
       </c>
       <c r="E1163" s="2">
-        <v>12244</v>
+        <v>106897</v>
       </c>
       <c r="F1163" s="2">
-        <v>12127</v>
+        <v>105879</v>
       </c>
       <c r="G1163" s="2">
-        <v>12011</v>
+        <v>104861</v>
       </c>
       <c r="H1163" s="2">
-        <v>11778</v>
+        <v>102825</v>
       </c>
       <c r="I1163" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1164" spans="1:9">
       <c r="A1164" s="1">
         <v>1163</v>
       </c>
       <c r="B1164" s="1" t="s">
-        <v>2207</v>
+        <v>2212</v>
       </c>
       <c r="C1164" s="1" t="s">
-        <v>1490</v>
+        <v>215</v>
       </c>
       <c r="D1164" s="1" t="s">
-        <v>2208</v>
+        <v>2213</v>
       </c>
       <c r="E1164" s="2">
-        <v>934526</v>
+        <v>126551</v>
       </c>
       <c r="F1164" s="2">
-        <v>925626</v>
+        <v>125346</v>
       </c>
       <c r="G1164" s="2">
-        <v>916726</v>
+        <v>124141</v>
       </c>
       <c r="H1164" s="2">
-        <v>898925</v>
+        <v>121730</v>
       </c>
       <c r="I1164" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1165" spans="1:9">
       <c r="A1165" s="1">
         <v>1164</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>2209</v>
+        <v>2214</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>1490</v>
+        <v>215</v>
       </c>
       <c r="D1165" s="1" t="s">
-        <v>2210</v>
+        <v>2215</v>
       </c>
       <c r="E1165" s="2">
-        <v>467276</v>
+        <v>165286</v>
       </c>
       <c r="F1165" s="2">
-        <v>462826</v>
+        <v>163712</v>
       </c>
       <c r="G1165" s="2">
-        <v>458376</v>
+        <v>162137</v>
       </c>
       <c r="H1165" s="2">
-        <v>449475</v>
+        <v>158989</v>
       </c>
       <c r="I1165" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1166" spans="1:9">
       <c r="A1166" s="1">
         <v>1165</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>2211</v>
+        <v>2216</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>1490</v>
+        <v>215</v>
       </c>
       <c r="D1166" s="1" t="s">
-        <v>2212</v>
+        <v>2217</v>
       </c>
       <c r="E1166" s="2">
-        <v>281400</v>
+        <v>208070</v>
       </c>
       <c r="F1166" s="2">
-        <v>278720</v>
+        <v>206088</v>
       </c>
       <c r="G1166" s="2">
-        <v>276040</v>
+        <v>204107</v>
       </c>
       <c r="H1166" s="2">
-        <v>270680</v>
+        <v>200144</v>
       </c>
       <c r="I1166" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1167" spans="1:9">
       <c r="A1167" s="1">
         <v>1166</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="C1167" s="1" t="s">
-        <v>1490</v>
+        <v>215</v>
       </c>
       <c r="D1167" s="1" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
       <c r="E1167" s="2">
-        <v>187950</v>
+        <v>419624</v>
       </c>
       <c r="F1167" s="2">
-        <v>186160</v>
+        <v>415628</v>
       </c>
       <c r="G1167" s="2">
-        <v>184370</v>
+        <v>411631</v>
       </c>
       <c r="H1167" s="2">
-        <v>180790</v>
+        <v>403638</v>
       </c>
       <c r="I1167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1168" spans="1:9">
       <c r="A1168" s="1">
         <v>1167</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>1490</v>
+        <v>215</v>
       </c>
       <c r="D1168" s="1" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="E1168" s="2">
-        <v>140700</v>
+        <v>319955</v>
       </c>
       <c r="F1168" s="2">
-        <v>139360</v>
+        <v>316908</v>
       </c>
       <c r="G1168" s="2">
-        <v>138020</v>
+        <v>313861</v>
       </c>
       <c r="H1168" s="2">
-        <v>135340</v>
+        <v>307766</v>
       </c>
       <c r="I1168" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1169" spans="1:9">
       <c r="A1169" s="1">
         <v>1168</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>2217</v>
+        <v>2222</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>1490</v>
+        <v>215</v>
       </c>
       <c r="D1169" s="1" t="s">
-        <v>2218</v>
+        <v>2223</v>
       </c>
       <c r="E1169" s="2">
-        <v>46725</v>
+        <v>2029676</v>
       </c>
       <c r="F1169" s="2">
-        <v>46280</v>
+        <v>2010346</v>
       </c>
       <c r="G1169" s="2">
-        <v>45835</v>
+        <v>1991016</v>
       </c>
       <c r="H1169" s="2">
-        <v>44945</v>
+        <v>1952355</v>
       </c>
       <c r="I1169" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1170" spans="1:9">
       <c r="A1170" s="1">
         <v>1169</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>2219</v>
+        <v>2224</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>1490</v>
+        <v>215</v>
       </c>
       <c r="D1170" s="1" t="s">
-        <v>2220</v>
+        <v>2225</v>
       </c>
       <c r="E1170" s="2">
-        <v>16598</v>
+        <v>819026</v>
       </c>
       <c r="F1170" s="2">
-        <v>16440</v>
+        <v>811226</v>
       </c>
       <c r="G1170" s="2">
-        <v>16282</v>
+        <v>803426</v>
       </c>
       <c r="H1170" s="2">
-        <v>15966</v>
+        <v>787825</v>
       </c>
       <c r="I1170" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1171" spans="1:9">
       <c r="A1171" s="1">
         <v>1170</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>2221</v>
+        <v>2226</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>1490</v>
+        <v>215</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>2222</v>
+        <v>2227</v>
       </c>
       <c r="E1171" s="2">
-        <v>8264</v>
+        <v>1450244</v>
       </c>
       <c r="F1171" s="2">
-        <v>8185</v>
+        <v>1436432</v>
       </c>
       <c r="G1171" s="2">
-        <v>8106</v>
+        <v>1422621</v>
       </c>
       <c r="H1171" s="2">
-        <v>7949</v>
+        <v>1394997</v>
       </c>
       <c r="I1171" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1172" spans="1:9">
       <c r="A1172" s="1">
         <v>1171</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>2223</v>
+        <v>2228</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>1490</v>
+        <v>1503</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>2224</v>
+        <v>2229</v>
       </c>
       <c r="E1172" s="2">
-        <v>16233</v>
+        <v>44127</v>
       </c>
       <c r="F1172" s="2">
-        <v>16078</v>
+        <v>43707</v>
       </c>
       <c r="G1172" s="2">
-        <v>15924</v>
+        <v>43287</v>
       </c>
       <c r="H1172" s="2">
-        <v>15615</v>
+        <v>42446</v>
       </c>
       <c r="I1172" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1173" spans="1:9">
       <c r="A1173" s="1">
         <v>1172</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>2225</v>
+        <v>2230</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>1490</v>
+        <v>19</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>2226</v>
+        <v>2231</v>
       </c>
       <c r="E1173" s="2">
-        <v>46725</v>
+        <v>43113</v>
       </c>
       <c r="F1173" s="2">
-        <v>46280</v>
+        <v>42702</v>
       </c>
       <c r="G1173" s="2">
-        <v>45835</v>
+        <v>42292</v>
       </c>
       <c r="H1173" s="2">
-        <v>44945</v>
+        <v>41471</v>
       </c>
       <c r="I1173" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1174" spans="1:9">
       <c r="A1174" s="1">
         <v>1173</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>2227</v>
+        <v>2232</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>1490</v>
+        <v>19</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>2228</v>
+        <v>2233</v>
       </c>
       <c r="E1174" s="2">
-        <v>92400</v>
+        <v>43327</v>
       </c>
       <c r="F1174" s="2">
-        <v>91520</v>
+        <v>42915</v>
       </c>
       <c r="G1174" s="2">
-        <v>90640</v>
+        <v>42502</v>
       </c>
       <c r="H1174" s="2">
-        <v>88880</v>
+        <v>41677</v>
       </c>
       <c r="I1174" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1175" spans="1:9">
       <c r="A1175" s="1">
         <v>1174</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>2229</v>
+        <v>2234</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>2230</v>
+        <v>980</v>
+      </c>
+      <c r="D1175" s="1">
+        <v>100.0</v>
       </c>
       <c r="E1175" s="2">
-        <v>170127</v>
+        <v>101834</v>
       </c>
       <c r="F1175" s="2">
-        <v>168507</v>
+        <v>100864</v>
       </c>
       <c r="G1175" s="2">
-        <v>166887</v>
+        <v>99895</v>
       </c>
       <c r="H1175" s="2">
-        <v>163646</v>
+        <v>97955</v>
       </c>
       <c r="I1175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1176" spans="1:9">
       <c r="A1176" s="1">
         <v>1175</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>2232</v>
+        <v>980</v>
+      </c>
+      <c r="D1176" s="1">
+        <v>5.0</v>
       </c>
       <c r="E1176" s="2">
-        <v>186926</v>
+        <v>4200</v>
       </c>
       <c r="F1176" s="2">
-        <v>185146</v>
+        <v>4160</v>
       </c>
       <c r="G1176" s="2">
-        <v>183366</v>
+        <v>4120</v>
       </c>
       <c r="H1176" s="2">
-        <v>179805</v>
+        <v>4040</v>
       </c>
       <c r="I1176" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1177" spans="1:9">
       <c r="A1177" s="1">
         <v>1176</v>
       </c>
       <c r="B1177" s="1" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
       <c r="C1177" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>2234</v>
+        <v>980</v>
+      </c>
+      <c r="D1177" s="1">
+        <v>10.0</v>
       </c>
       <c r="E1177" s="2">
-        <v>339675</v>
+        <v>9140</v>
       </c>
       <c r="F1177" s="2">
-        <v>336440</v>
+        <v>9053</v>
       </c>
       <c r="G1177" s="2">
-        <v>333205</v>
+        <v>8966</v>
       </c>
       <c r="H1177" s="2">
-        <v>326735</v>
+        <v>8792</v>
       </c>
       <c r="I1177" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1178" spans="1:9">
       <c r="A1178" s="1">
         <v>1177</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>2236</v>
+        <v>980</v>
+      </c>
+      <c r="D1178" s="1">
+        <v>15.0</v>
       </c>
       <c r="E1178" s="2">
-        <v>467276</v>
+        <v>15152</v>
       </c>
       <c r="F1178" s="2">
-        <v>462826</v>
+        <v>15007</v>
       </c>
       <c r="G1178" s="2">
-        <v>458376</v>
+        <v>14863</v>
       </c>
       <c r="H1178" s="2">
-        <v>449475</v>
+        <v>14574</v>
       </c>
       <c r="I1178" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1179" spans="1:9">
       <c r="A1179" s="1">
         <v>1178</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>2238</v>
+        <v>980</v>
+      </c>
+      <c r="D1179" s="1">
+        <v>20.0</v>
       </c>
       <c r="E1179" s="2">
-        <v>808526</v>
+        <v>19982</v>
       </c>
       <c r="F1179" s="2">
-        <v>800826</v>
+        <v>19791</v>
       </c>
       <c r="G1179" s="2">
-        <v>793126</v>
+        <v>19601</v>
       </c>
       <c r="H1179" s="2">
-        <v>777725</v>
+        <v>19220</v>
       </c>
       <c r="I1179" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1180" spans="1:9">
       <c r="A1180" s="1">
         <v>1179</v>
       </c>
       <c r="B1180" s="1" t="s">
         <v>2239</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>2240</v>
+        <v>980</v>
+      </c>
+      <c r="D1180" s="1">
+        <v>25.0</v>
       </c>
       <c r="E1180" s="2">
-        <v>934526</v>
+        <v>25431</v>
       </c>
       <c r="F1180" s="2">
-        <v>925626</v>
+        <v>25189</v>
       </c>
       <c r="G1180" s="2">
-        <v>916726</v>
+        <v>24947</v>
       </c>
       <c r="H1180" s="2">
-        <v>898925</v>
+        <v>24462</v>
       </c>
       <c r="I1180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1181" spans="1:9">
       <c r="A1181" s="1">
         <v>1180</v>
       </c>
       <c r="B1181" s="1" t="s">
-        <v>2241</v>
+        <v>2240</v>
       </c>
       <c r="C1181" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>2242</v>
+        <v>980</v>
+      </c>
+      <c r="D1181" s="1">
+        <v>30.0</v>
       </c>
       <c r="E1181" s="2">
-        <v>1617026</v>
+        <v>30870</v>
       </c>
       <c r="F1181" s="2">
-        <v>1601626</v>
+        <v>30576</v>
       </c>
       <c r="G1181" s="2">
-        <v>1586226</v>
+        <v>30282</v>
       </c>
       <c r="H1181" s="2">
-        <v>1555425</v>
+        <v>29694</v>
       </c>
       <c r="I1181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1182" spans="1:9">
       <c r="A1182" s="1">
         <v>1181</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>2243</v>
+        <v>2241</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>2083</v>
-[...2 lines deleted...]
-        <v>2244</v>
+        <v>980</v>
+      </c>
+      <c r="D1182" s="1">
+        <v>50.0</v>
       </c>
       <c r="E1182" s="2">
-        <v>54304</v>
+        <v>50085</v>
       </c>
       <c r="F1182" s="2">
-        <v>53787</v>
+        <v>49608</v>
       </c>
       <c r="G1182" s="2">
-        <v>53270</v>
+        <v>49131</v>
       </c>
       <c r="H1182" s="2">
-        <v>52235</v>
+        <v>48177</v>
       </c>
       <c r="I1182" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1183" spans="1:9">
       <c r="A1183" s="1">
         <v>1182</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>2245</v>
+        <v>2242</v>
       </c>
       <c r="C1183" s="1" t="s">
-        <v>2083</v>
-[...2 lines deleted...]
-        <v>2246</v>
+        <v>1055</v>
+      </c>
+      <c r="D1183" s="1">
+        <v>100.0</v>
       </c>
       <c r="E1183" s="2">
-        <v>108372</v>
+        <v>105054</v>
       </c>
       <c r="F1183" s="2">
-        <v>107339</v>
+        <v>104053</v>
       </c>
       <c r="G1183" s="2">
-        <v>106307</v>
+        <v>103053</v>
       </c>
       <c r="H1183" s="2">
-        <v>104243</v>
+        <v>101052</v>
       </c>
       <c r="I1183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1184" spans="1:9">
       <c r="A1184" s="1">
         <v>1183</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>2247</v>
+        <v>2243</v>
       </c>
       <c r="C1184" s="1" t="s">
-        <v>2083</v>
-[...2 lines deleted...]
-        <v>2248</v>
+        <v>1055</v>
+      </c>
+      <c r="D1184" s="1">
+        <v>50.0</v>
       </c>
       <c r="E1184" s="2">
-        <v>162544</v>
+        <v>52763</v>
       </c>
       <c r="F1184" s="2">
-        <v>160996</v>
+        <v>52260</v>
       </c>
       <c r="G1184" s="2">
-        <v>159448</v>
+        <v>51758</v>
       </c>
       <c r="H1184" s="2">
-        <v>156352</v>
+        <v>50753</v>
       </c>
       <c r="I1184" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1185" spans="1:9">
       <c r="A1185" s="1">
         <v>1184</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>2249</v>
+        <v>2244</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>2083</v>
+        <v>1022</v>
       </c>
       <c r="D1185" s="1" t="s">
-        <v>2250</v>
+        <v>2245</v>
       </c>
       <c r="E1185" s="2">
-        <v>216717</v>
+        <v>9980</v>
       </c>
       <c r="F1185" s="2">
-        <v>214653</v>
+        <v>9885</v>
       </c>
       <c r="G1185" s="2">
-        <v>212589</v>
+        <v>9790</v>
       </c>
       <c r="H1185" s="2">
-        <v>208461</v>
+        <v>9600</v>
       </c>
       <c r="I1185" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1186" spans="1:9">
       <c r="A1186" s="1">
         <v>1185</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>2251</v>
+        <v>2246</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>2083</v>
+        <v>1022</v>
       </c>
       <c r="D1186" s="1" t="s">
-        <v>2252</v>
+        <v>2247</v>
       </c>
       <c r="E1186" s="2">
-        <v>270888</v>
+        <v>20055</v>
       </c>
       <c r="F1186" s="2">
-        <v>268309</v>
+        <v>19864</v>
       </c>
       <c r="G1186" s="2">
-        <v>265729</v>
+        <v>19673</v>
       </c>
       <c r="H1186" s="2">
-        <v>260569</v>
+        <v>19291</v>
       </c>
       <c r="I1186" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1187" spans="1:9">
       <c r="A1187" s="1">
         <v>1186</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>2253</v>
+        <v>2248</v>
       </c>
       <c r="C1187" s="1" t="s">
-        <v>2083</v>
+        <v>1022</v>
       </c>
       <c r="D1187" s="1" t="s">
-        <v>2254</v>
+        <v>2249</v>
       </c>
       <c r="E1187" s="2">
-        <v>2271708</v>
+        <v>5245</v>
       </c>
       <c r="F1187" s="2">
-        <v>2250072</v>
+        <v>5195</v>
       </c>
       <c r="G1187" s="2">
-        <v>2228437</v>
+        <v>5145</v>
       </c>
       <c r="H1187" s="2">
-        <v>2185166</v>
+        <v>5045</v>
       </c>
       <c r="I1187" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1188" spans="1:9">
       <c r="A1188" s="1">
         <v>1187</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>2255</v>
+        <v>2250</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>2083</v>
+        <v>10</v>
       </c>
       <c r="D1188" s="1" t="s">
-        <v>2081</v>
+        <v>2251</v>
       </c>
       <c r="E1188" s="2">
-        <v>4058093</v>
+        <v>6725</v>
       </c>
       <c r="F1188" s="2">
-        <v>4019444</v>
+        <v>6661</v>
       </c>
       <c r="G1188" s="2">
-        <v>3980796</v>
+        <v>6597</v>
       </c>
       <c r="H1188" s="2">
-        <v>3903499</v>
+        <v>6469</v>
       </c>
       <c r="I1188" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1189" spans="1:9">
       <c r="A1189" s="1">
         <v>1188</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>2256</v>
+        <v>2252</v>
       </c>
       <c r="C1189" s="1" t="s">
-        <v>1566</v>
+        <v>10</v>
       </c>
       <c r="D1189" s="1" t="s">
-        <v>225</v>
+        <v>2253</v>
       </c>
       <c r="E1189" s="2">
-        <v>28942</v>
+        <v>9646</v>
       </c>
       <c r="F1189" s="2">
-        <v>28667</v>
+        <v>9554</v>
       </c>
       <c r="G1189" s="2">
-        <v>28391</v>
+        <v>9463</v>
       </c>
       <c r="H1189" s="2">
-        <v>27840</v>
+        <v>9279</v>
       </c>
       <c r="I1189" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1190" spans="1:9">
       <c r="A1190" s="1">
         <v>1189</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>2257</v>
+        <v>2254</v>
       </c>
       <c r="C1190" s="1" t="s">
-        <v>1566</v>
+        <v>204</v>
       </c>
       <c r="D1190" s="1" t="s">
-        <v>214</v>
+        <v>2255</v>
       </c>
       <c r="E1190" s="2">
-        <v>86788</v>
+        <v>34661</v>
       </c>
       <c r="F1190" s="2">
-        <v>85961</v>
+        <v>34330</v>
       </c>
       <c r="G1190" s="2">
-        <v>85135</v>
+        <v>34000</v>
       </c>
       <c r="H1190" s="2">
-        <v>83482</v>
+        <v>33340</v>
       </c>
       <c r="I1190" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1191" spans="1:9">
       <c r="A1191" s="1">
         <v>1190</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>2258</v>
+        <v>2256</v>
       </c>
       <c r="C1191" s="1" t="s">
-        <v>2052</v>
+        <v>980</v>
       </c>
       <c r="D1191" s="1" t="s">
-        <v>2259</v>
+        <v>2257</v>
       </c>
       <c r="E1191" s="2">
-        <v>10565</v>
+        <v>13650</v>
       </c>
       <c r="F1191" s="2">
-        <v>10464</v>
+        <v>13520</v>
       </c>
       <c r="G1191" s="2">
-        <v>10364</v>
+        <v>13390</v>
       </c>
       <c r="H1191" s="2">
-        <v>10163</v>
+        <v>13130</v>
       </c>
       <c r="I1191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1192" spans="1:9">
       <c r="A1192" s="1">
         <v>1191</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>2260</v>
+        <v>2258</v>
       </c>
       <c r="C1192" s="1" t="s">
-        <v>2052</v>
-[...2 lines deleted...]
-        <v>2261</v>
+        <v>204</v>
+      </c>
+      <c r="D1192" s="1">
+        <v>5.0</v>
       </c>
       <c r="E1192" s="2">
-        <v>13724</v>
+        <v>5045</v>
       </c>
       <c r="F1192" s="2">
-        <v>13593</v>
+        <v>4997</v>
       </c>
       <c r="G1192" s="2">
-        <v>13462</v>
+        <v>4949</v>
       </c>
       <c r="H1192" s="2">
-        <v>13201</v>
+        <v>4853</v>
       </c>
       <c r="I1192" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1193" spans="1:9">
       <c r="A1193" s="1">
         <v>1192</v>
       </c>
       <c r="B1193" s="1" t="s">
-        <v>2262</v>
+        <v>2259</v>
       </c>
       <c r="C1193" s="1" t="s">
-        <v>2052</v>
+        <v>19</v>
       </c>
       <c r="D1193" s="1" t="s">
-        <v>2263</v>
+        <v>2260</v>
       </c>
       <c r="E1193" s="2">
-        <v>31231</v>
+        <v>54436</v>
       </c>
       <c r="F1193" s="2">
-        <v>30934</v>
+        <v>53918</v>
       </c>
       <c r="G1193" s="2">
-        <v>30636</v>
+        <v>53399</v>
       </c>
       <c r="H1193" s="2">
-        <v>30041</v>
+        <v>52362</v>
       </c>
       <c r="I1193" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1194" spans="1:9">
       <c r="A1194" s="1">
         <v>1193</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>2264</v>
+        <v>2261</v>
       </c>
       <c r="C1194" s="1" t="s">
-        <v>2052</v>
+        <v>19</v>
       </c>
       <c r="D1194" s="1" t="s">
-        <v>2265</v>
+        <v>2262</v>
       </c>
       <c r="E1194" s="2">
-        <v>35283</v>
+        <v>108845</v>
       </c>
       <c r="F1194" s="2">
-        <v>34947</v>
+        <v>107808</v>
       </c>
       <c r="G1194" s="2">
-        <v>34611</v>
+        <v>106772</v>
       </c>
       <c r="H1194" s="2">
-        <v>33939</v>
+        <v>104699</v>
       </c>
       <c r="I1194" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1195" spans="1:9">
       <c r="A1195" s="1">
         <v>1194</v>
       </c>
       <c r="B1195" s="1" t="s">
-        <v>2266</v>
+        <v>2263</v>
       </c>
       <c r="C1195" s="1" t="s">
-        <v>2052</v>
+        <v>19</v>
       </c>
       <c r="D1195" s="1" t="s">
-        <v>2267</v>
+        <v>2264</v>
       </c>
       <c r="E1195" s="2">
-        <v>52035</v>
+        <v>163254</v>
       </c>
       <c r="F1195" s="2">
-        <v>51539</v>
+        <v>161699</v>
       </c>
       <c r="G1195" s="2">
-        <v>51044</v>
+        <v>160144</v>
       </c>
       <c r="H1195" s="2">
-        <v>50053</v>
+        <v>157035</v>
       </c>
       <c r="I1195" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1196" spans="1:9">
       <c r="A1196" s="1">
         <v>1195</v>
       </c>
       <c r="B1196" s="1" t="s">
-        <v>2268</v>
+        <v>2265</v>
       </c>
       <c r="C1196" s="1" t="s">
-        <v>2052</v>
+        <v>19</v>
       </c>
       <c r="D1196" s="1" t="s">
-        <v>2269</v>
+        <v>2266</v>
       </c>
       <c r="E1196" s="2">
-        <v>59008</v>
+        <v>136050</v>
       </c>
       <c r="F1196" s="2">
-        <v>58446</v>
+        <v>134754</v>
       </c>
       <c r="G1196" s="2">
-        <v>57884</v>
+        <v>133458</v>
       </c>
       <c r="H1196" s="2">
-        <v>56760</v>
+        <v>130867</v>
       </c>
       <c r="I1196" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1197" spans="1:9">
       <c r="A1197" s="1">
         <v>1196</v>
       </c>
       <c r="B1197" s="1" t="s">
-        <v>2270</v>
+        <v>2267</v>
       </c>
       <c r="C1197" s="1" t="s">
-        <v>2052</v>
+        <v>19</v>
       </c>
       <c r="D1197" s="1" t="s">
-        <v>2271</v>
+        <v>2268</v>
       </c>
       <c r="E1197" s="2">
-        <v>105197</v>
+        <v>244867</v>
       </c>
       <c r="F1197" s="2">
-        <v>104196</v>
+        <v>242535</v>
       </c>
       <c r="G1197" s="2">
-        <v>103194</v>
+        <v>240203</v>
       </c>
       <c r="H1197" s="2">
-        <v>101190</v>
+        <v>235539</v>
       </c>
       <c r="I1197" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1198" spans="1:9">
       <c r="A1198" s="1">
         <v>1197</v>
       </c>
       <c r="B1198" s="1" t="s">
-        <v>2272</v>
+        <v>2269</v>
       </c>
       <c r="C1198" s="1" t="s">
-        <v>2052</v>
+        <v>19</v>
       </c>
       <c r="D1198" s="1" t="s">
-        <v>2273</v>
+        <v>2270</v>
       </c>
       <c r="E1198" s="2">
-        <v>118087</v>
+        <v>332972</v>
       </c>
       <c r="F1198" s="2">
-        <v>116963</v>
+        <v>329801</v>
       </c>
       <c r="G1198" s="2">
-        <v>115838</v>
+        <v>326629</v>
       </c>
       <c r="H1198" s="2">
-        <v>113589</v>
+        <v>320287</v>
       </c>
       <c r="I1198" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1199" spans="1:9">
       <c r="A1199" s="1">
         <v>1198</v>
       </c>
       <c r="B1199" s="1" t="s">
-        <v>2274</v>
+        <v>2271</v>
       </c>
       <c r="C1199" s="1" t="s">
-        <v>2052</v>
+        <v>19</v>
       </c>
       <c r="D1199" s="1" t="s">
-        <v>2275</v>
+        <v>2272</v>
       </c>
       <c r="E1199" s="2">
-        <v>208949</v>
+        <v>416208</v>
       </c>
       <c r="F1199" s="2">
-        <v>206959</v>
+        <v>412245</v>
       </c>
       <c r="G1199" s="2">
-        <v>204969</v>
+        <v>408281</v>
       </c>
       <c r="H1199" s="2">
-        <v>200989</v>
+        <v>400353</v>
       </c>
       <c r="I1199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1200" spans="1:9">
       <c r="A1200" s="1">
         <v>1199</v>
       </c>
       <c r="B1200" s="1" t="s">
-        <v>2276</v>
+        <v>2273</v>
       </c>
       <c r="C1200" s="1" t="s">
-        <v>2052</v>
+        <v>716</v>
       </c>
       <c r="D1200" s="1" t="s">
-        <v>2277</v>
+        <v>2274</v>
       </c>
       <c r="E1200" s="2">
-        <v>239461</v>
+        <v>37286</v>
       </c>
       <c r="F1200" s="2">
-        <v>237180</v>
+        <v>36930</v>
       </c>
       <c r="G1200" s="2">
-        <v>234900</v>
+        <v>36575</v>
       </c>
       <c r="H1200" s="2">
-        <v>230339</v>
+        <v>35865</v>
       </c>
       <c r="I1200" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1201" spans="1:9">
       <c r="A1201" s="1">
         <v>1200</v>
       </c>
       <c r="B1201" s="1" t="s">
-        <v>2278</v>
+        <v>2275</v>
       </c>
       <c r="C1201" s="1" t="s">
-        <v>2052</v>
+        <v>716</v>
       </c>
       <c r="D1201" s="1" t="s">
-        <v>2279</v>
+        <v>2276</v>
       </c>
       <c r="E1201" s="2">
-        <v>587885</v>
+        <v>79797</v>
       </c>
       <c r="F1201" s="2">
-        <v>582286</v>
+        <v>79037</v>
       </c>
       <c r="G1201" s="2">
-        <v>576687</v>
+        <v>78277</v>
       </c>
       <c r="H1201" s="2">
-        <v>565489</v>
+        <v>76757</v>
       </c>
       <c r="I1201" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1202" spans="1:9">
       <c r="A1202" s="1">
         <v>1201</v>
       </c>
       <c r="B1202" s="1" t="s">
-        <v>2280</v>
+        <v>2277</v>
       </c>
       <c r="C1202" s="1" t="s">
-        <v>2052</v>
+        <v>716</v>
       </c>
       <c r="D1202" s="1" t="s">
-        <v>2281</v>
+        <v>2278</v>
       </c>
       <c r="E1202" s="2">
-        <v>589623</v>
+        <v>154053</v>
       </c>
       <c r="F1202" s="2">
-        <v>584008</v>
+        <v>152586</v>
       </c>
       <c r="G1202" s="2">
-        <v>578392</v>
+        <v>151119</v>
       </c>
       <c r="H1202" s="2">
-        <v>567161</v>
+        <v>148184</v>
       </c>
       <c r="I1202" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1203" spans="1:9">
       <c r="A1203" s="1">
         <v>1202</v>
       </c>
       <c r="B1203" s="1" t="s">
-        <v>2282</v>
+        <v>2279</v>
       </c>
       <c r="C1203" s="1" t="s">
-        <v>1957</v>
+        <v>716</v>
       </c>
       <c r="D1203" s="1" t="s">
-        <v>2283</v>
+        <v>2280</v>
       </c>
       <c r="E1203" s="2">
-        <v>19232</v>
+        <v>308175</v>
       </c>
       <c r="F1203" s="2">
-        <v>19049</v>
+        <v>305240</v>
       </c>
       <c r="G1203" s="2">
-        <v>18865</v>
+        <v>302305</v>
       </c>
       <c r="H1203" s="2">
-        <v>18499</v>
+        <v>296435</v>
       </c>
       <c r="I1203" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1204" spans="1:9">
       <c r="A1204" s="1">
         <v>1203</v>
       </c>
       <c r="B1204" s="1" t="s">
-        <v>2284</v>
+        <v>2281</v>
       </c>
       <c r="C1204" s="1" t="s">
-        <v>1957</v>
+        <v>19</v>
       </c>
       <c r="D1204" s="1" t="s">
-        <v>2285</v>
+        <v>2282</v>
       </c>
       <c r="E1204" s="2">
-        <v>103077</v>
+        <v>6561</v>
       </c>
       <c r="F1204" s="2">
-        <v>102096</v>
+        <v>6499</v>
       </c>
       <c r="G1204" s="2">
-        <v>101114</v>
+        <v>6436</v>
       </c>
       <c r="H1204" s="2">
-        <v>99151</v>
+        <v>6311</v>
       </c>
       <c r="I1204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1205" spans="1:9">
       <c r="A1205" s="1">
         <v>1204</v>
       </c>
       <c r="B1205" s="1" t="s">
-        <v>2286</v>
+        <v>2283</v>
       </c>
       <c r="C1205" s="1" t="s">
-        <v>1957</v>
+        <v>1466</v>
       </c>
       <c r="D1205" s="1" t="s">
-        <v>2287</v>
+        <v>2284</v>
       </c>
       <c r="E1205" s="2">
-        <v>232582</v>
+        <v>485966</v>
       </c>
       <c r="F1205" s="2">
-        <v>230367</v>
+        <v>481338</v>
       </c>
       <c r="G1205" s="2">
-        <v>228152</v>
+        <v>476710</v>
       </c>
       <c r="H1205" s="2">
-        <v>223722</v>
+        <v>467453</v>
       </c>
       <c r="I1205" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1206" spans="1:9">
       <c r="A1206" s="1">
         <v>1205</v>
       </c>
       <c r="B1206" s="1" t="s">
-        <v>2288</v>
+        <v>2285</v>
       </c>
       <c r="C1206" s="1" t="s">
-        <v>1957</v>
+        <v>19</v>
       </c>
       <c r="D1206" s="1" t="s">
-        <v>2289</v>
+        <v>2286</v>
       </c>
       <c r="E1206" s="2">
-        <v>424721</v>
+        <v>13638</v>
       </c>
       <c r="F1206" s="2">
-        <v>420676</v>
+        <v>13509</v>
       </c>
       <c r="G1206" s="2">
-        <v>416631</v>
+        <v>13379</v>
       </c>
       <c r="H1206" s="2">
-        <v>408541</v>
+        <v>13119</v>
       </c>
       <c r="I1206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1207" spans="1:9">
       <c r="A1207" s="1">
         <v>1206</v>
       </c>
       <c r="B1207" s="1" t="s">
-        <v>2290</v>
+        <v>2287</v>
       </c>
       <c r="C1207" s="1" t="s">
-        <v>1957</v>
+        <v>19</v>
       </c>
       <c r="D1207" s="1" t="s">
-        <v>2291</v>
+        <v>1317</v>
       </c>
       <c r="E1207" s="2">
-        <v>646645</v>
+        <v>12978</v>
       </c>
       <c r="F1207" s="2">
-        <v>640486</v>
+        <v>12854</v>
       </c>
       <c r="G1207" s="2">
-        <v>634328</v>
+        <v>12731</v>
       </c>
       <c r="H1207" s="2">
-        <v>622011</v>
+        <v>12484</v>
       </c>
       <c r="I1207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1208" spans="1:9">
       <c r="A1208" s="1">
         <v>1207</v>
       </c>
       <c r="B1208" s="1" t="s">
-        <v>2292</v>
+        <v>2288</v>
       </c>
       <c r="C1208" s="1" t="s">
-        <v>1957</v>
+        <v>19</v>
       </c>
       <c r="D1208" s="1" t="s">
-        <v>2293</v>
+        <v>2289</v>
       </c>
       <c r="E1208" s="2">
-        <v>1053262</v>
+        <v>88791</v>
       </c>
       <c r="F1208" s="2">
-        <v>1043231</v>
+        <v>87946</v>
       </c>
       <c r="G1208" s="2">
-        <v>1033200</v>
+        <v>87100</v>
       </c>
       <c r="H1208" s="2">
-        <v>1013138</v>
+        <v>85409</v>
       </c>
       <c r="I1208" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1209" spans="1:9">
       <c r="A1209" s="1">
         <v>1208</v>
       </c>
       <c r="B1209" s="1" t="s">
-        <v>2294</v>
+        <v>2290</v>
       </c>
       <c r="C1209" s="1" t="s">
-        <v>1957</v>
+        <v>215</v>
       </c>
       <c r="D1209" s="1" t="s">
-        <v>2295</v>
+        <v>2291</v>
       </c>
       <c r="E1209" s="2">
-        <v>2069878</v>
+        <v>1421301</v>
       </c>
       <c r="F1209" s="2">
-        <v>2050164</v>
+        <v>1407765</v>
       </c>
       <c r="G1209" s="2">
-        <v>2030451</v>
+        <v>1394229</v>
       </c>
       <c r="H1209" s="2">
-        <v>1991025</v>
+        <v>1367156</v>
       </c>
       <c r="I1209" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1210" spans="1:9">
       <c r="A1210" s="1">
         <v>1209</v>
       </c>
       <c r="B1210" s="1" t="s">
-        <v>2296</v>
+        <v>2292</v>
       </c>
       <c r="C1210" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1210" s="1" t="s">
-        <v>2297</v>
+        <v>2293</v>
       </c>
       <c r="E1210" s="2">
-        <v>54218</v>
+        <v>569924</v>
       </c>
       <c r="F1210" s="2">
-        <v>53701</v>
+        <v>564496</v>
       </c>
       <c r="G1210" s="2">
-        <v>53185</v>
+        <v>559069</v>
       </c>
       <c r="H1210" s="2">
-        <v>52152</v>
+        <v>548213</v>
       </c>
       <c r="I1210" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1211" spans="1:9">
       <c r="A1211" s="1">
         <v>1210</v>
       </c>
       <c r="B1211" s="1" t="s">
-        <v>2298</v>
+        <v>2294</v>
       </c>
       <c r="C1211" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1211" s="1" t="s">
-        <v>2299</v>
+        <v>2295</v>
       </c>
       <c r="E1211" s="2">
-        <v>48776</v>
+        <v>145089</v>
       </c>
       <c r="F1211" s="2">
-        <v>48311</v>
+        <v>143707</v>
       </c>
       <c r="G1211" s="2">
-        <v>47847</v>
+        <v>142325</v>
       </c>
       <c r="H1211" s="2">
-        <v>46918</v>
+        <v>139562</v>
       </c>
       <c r="I1211" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1212" spans="1:9">
       <c r="A1212" s="1">
         <v>1211</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>2300</v>
+        <v>2296</v>
       </c>
       <c r="C1212" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1212" s="1" t="s">
-        <v>2301</v>
+        <v>2297</v>
       </c>
       <c r="E1212" s="2">
-        <v>35030</v>
+        <v>71136</v>
       </c>
       <c r="F1212" s="2">
-        <v>34696</v>
+        <v>70459</v>
       </c>
       <c r="G1212" s="2">
-        <v>34363</v>
+        <v>69781</v>
       </c>
       <c r="H1212" s="2">
-        <v>33696</v>
+        <v>68426</v>
       </c>
       <c r="I1212" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1213" spans="1:9">
       <c r="A1213" s="1">
         <v>1212</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>2302</v>
+        <v>2298</v>
       </c>
       <c r="C1213" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1213" s="1" t="s">
-        <v>2303</v>
+        <v>2299</v>
       </c>
       <c r="E1213" s="2">
-        <v>178353</v>
+        <v>284012</v>
       </c>
       <c r="F1213" s="2">
-        <v>176654</v>
+        <v>281308</v>
       </c>
       <c r="G1213" s="2">
-        <v>174956</v>
+        <v>278603</v>
       </c>
       <c r="H1213" s="2">
-        <v>171559</v>
+        <v>273193</v>
       </c>
       <c r="I1213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1214" spans="1:9">
       <c r="A1214" s="1">
         <v>1213</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>2304</v>
+        <v>2300</v>
       </c>
       <c r="C1214" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1214" s="1" t="s">
-        <v>2305</v>
+        <v>2301</v>
       </c>
       <c r="E1214" s="2">
-        <v>4185</v>
+        <v>84985</v>
       </c>
       <c r="F1214" s="2">
-        <v>4145</v>
+        <v>84176</v>
       </c>
       <c r="G1214" s="2">
-        <v>4106</v>
+        <v>83366</v>
       </c>
       <c r="H1214" s="2">
-        <v>4026</v>
+        <v>81747</v>
       </c>
       <c r="I1214" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1215" spans="1:9">
       <c r="A1215" s="1">
         <v>1214</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>2306</v>
+        <v>2302</v>
       </c>
       <c r="C1215" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1215" s="1" t="s">
-        <v>2307</v>
+        <v>2303</v>
       </c>
       <c r="E1215" s="2">
-        <v>12560</v>
+        <v>70848</v>
       </c>
       <c r="F1215" s="2">
-        <v>12440</v>
+        <v>70173</v>
       </c>
       <c r="G1215" s="2">
-        <v>12321</v>
+        <v>69498</v>
       </c>
       <c r="H1215" s="2">
-        <v>12082</v>
+        <v>68149</v>
       </c>
       <c r="I1215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1216" spans="1:9">
       <c r="A1216" s="1">
         <v>1215</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>2308</v>
+        <v>2304</v>
       </c>
       <c r="C1216" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1216" s="1" t="s">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="E1216" s="2">
-        <v>16560</v>
+        <v>71681</v>
       </c>
       <c r="F1216" s="2">
-        <v>16402</v>
+        <v>70999</v>
       </c>
       <c r="G1216" s="2">
-        <v>16244</v>
+        <v>70316</v>
       </c>
       <c r="H1216" s="2">
-        <v>15929</v>
+        <v>68951</v>
       </c>
       <c r="I1216" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1217" spans="1:9">
       <c r="A1217" s="1">
         <v>1216</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="C1217" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1217" s="1" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="E1217" s="2">
-        <v>21032</v>
+        <v>56656</v>
       </c>
       <c r="F1217" s="2">
-        <v>20831</v>
+        <v>56116</v>
       </c>
       <c r="G1217" s="2">
-        <v>20631</v>
+        <v>55577</v>
       </c>
       <c r="H1217" s="2">
-        <v>20230</v>
+        <v>54498</v>
       </c>
       <c r="I1217" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1218" spans="1:9">
       <c r="A1218" s="1">
         <v>1217</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>2312</v>
+        <v>2308</v>
       </c>
       <c r="C1218" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1218" s="1" t="s">
-        <v>2313</v>
+        <v>2309</v>
       </c>
       <c r="E1218" s="2">
-        <v>41578</v>
+        <v>43240</v>
       </c>
       <c r="F1218" s="2">
-        <v>41182</v>
+        <v>42828</v>
       </c>
       <c r="G1218" s="2">
-        <v>40786</v>
+        <v>42416</v>
       </c>
       <c r="H1218" s="2">
-        <v>39994</v>
+        <v>41593</v>
       </c>
       <c r="I1218" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1219" spans="1:9">
       <c r="A1219" s="1">
         <v>1218</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>2314</v>
+        <v>2310</v>
       </c>
       <c r="C1219" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1219" s="1" t="s">
-        <v>2315</v>
+        <v>2311</v>
       </c>
       <c r="E1219" s="2">
-        <v>49082</v>
+        <v>28886</v>
       </c>
       <c r="F1219" s="2">
-        <v>48615</v>
+        <v>28610</v>
       </c>
       <c r="G1219" s="2">
-        <v>48147</v>
+        <v>28335</v>
       </c>
       <c r="H1219" s="2">
-        <v>47212</v>
+        <v>27785</v>
       </c>
       <c r="I1219" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1220" spans="1:9">
       <c r="A1220" s="1">
         <v>1219</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>2316</v>
+        <v>2312</v>
       </c>
       <c r="C1220" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1220" s="1" t="s">
-        <v>2317</v>
+        <v>2313</v>
       </c>
       <c r="E1220" s="2">
-        <v>80876</v>
+        <v>14680</v>
       </c>
       <c r="F1220" s="2">
-        <v>80106</v>
+        <v>14540</v>
       </c>
       <c r="G1220" s="2">
-        <v>79336</v>
+        <v>14400</v>
       </c>
       <c r="H1220" s="2">
-        <v>77795</v>
+        <v>14121</v>
       </c>
       <c r="I1220" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1221" spans="1:9">
       <c r="A1221" s="1">
         <v>1220</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>2318</v>
+        <v>2314</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1221" s="1" t="s">
-        <v>2319</v>
+        <v>2315</v>
       </c>
       <c r="E1221" s="2">
-        <v>80689</v>
+        <v>14684</v>
       </c>
       <c r="F1221" s="2">
-        <v>79921</v>
+        <v>14544</v>
       </c>
       <c r="G1221" s="2">
-        <v>79152</v>
+        <v>14405</v>
       </c>
       <c r="H1221" s="2">
-        <v>77615</v>
+        <v>14125</v>
       </c>
       <c r="I1221" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1222" spans="1:9">
       <c r="A1222" s="1">
         <v>1221</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>2320</v>
+        <v>2316</v>
       </c>
       <c r="C1222" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1222" s="1" t="s">
-        <v>2321</v>
+        <v>2317</v>
       </c>
       <c r="E1222" s="2">
-        <v>103999</v>
+        <v>14306</v>
       </c>
       <c r="F1222" s="2">
-        <v>103009</v>
+        <v>14170</v>
       </c>
       <c r="G1222" s="2">
-        <v>102018</v>
+        <v>14034</v>
       </c>
       <c r="H1222" s="2">
-        <v>100037</v>
+        <v>13761</v>
       </c>
       <c r="I1222" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1223" spans="1:9">
       <c r="A1223" s="1">
         <v>1222</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>2322</v>
+        <v>2318</v>
       </c>
       <c r="C1223" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1223" s="1" t="s">
-        <v>2323</v>
+        <v>2319</v>
       </c>
       <c r="E1223" s="2">
-        <v>124748</v>
+        <v>5654</v>
       </c>
       <c r="F1223" s="2">
-        <v>123560</v>
+        <v>5600</v>
       </c>
       <c r="G1223" s="2">
-        <v>122372</v>
+        <v>5547</v>
       </c>
       <c r="H1223" s="2">
-        <v>119996</v>
+        <v>5439</v>
       </c>
       <c r="I1223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1224" spans="1:9">
       <c r="A1224" s="1">
         <v>1223</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>2324</v>
+        <v>2320</v>
       </c>
       <c r="C1224" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1224" s="1" t="s">
-        <v>2325</v>
+        <v>2321</v>
       </c>
       <c r="E1224" s="2">
-        <v>166062</v>
+        <v>2857</v>
       </c>
       <c r="F1224" s="2">
-        <v>164480</v>
+        <v>2830</v>
       </c>
       <c r="G1224" s="2">
-        <v>162899</v>
+        <v>2803</v>
       </c>
       <c r="H1224" s="2">
-        <v>159736</v>
+        <v>2748</v>
       </c>
       <c r="I1224" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1225" spans="1:9">
       <c r="A1225" s="1">
         <v>1224</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>2326</v>
+        <v>2322</v>
       </c>
       <c r="C1225" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1225" s="1" t="s">
-        <v>2327</v>
+        <v>2323</v>
       </c>
       <c r="E1225" s="2">
-        <v>209500</v>
+        <v>1441</v>
       </c>
       <c r="F1225" s="2">
-        <v>207505</v>
+        <v>1427</v>
       </c>
       <c r="G1225" s="2">
-        <v>205510</v>
+        <v>1413</v>
       </c>
       <c r="H1225" s="2">
-        <v>201519</v>
+        <v>1386</v>
       </c>
       <c r="I1225" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1226" spans="1:9">
       <c r="A1226" s="1">
         <v>1225</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>2328</v>
+        <v>2324</v>
       </c>
       <c r="C1226" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1226" s="1" t="s">
-        <v>2329</v>
+        <v>2325</v>
       </c>
       <c r="E1226" s="2">
-        <v>414134</v>
+        <v>141289</v>
       </c>
       <c r="F1226" s="2">
-        <v>410190</v>
+        <v>139943</v>
       </c>
       <c r="G1226" s="2">
-        <v>406245</v>
+        <v>138598</v>
       </c>
       <c r="H1226" s="2">
-        <v>398357</v>
+        <v>135907</v>
       </c>
       <c r="I1226" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1227" spans="1:9">
       <c r="A1227" s="1">
         <v>1226</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>2330</v>
+        <v>2326</v>
       </c>
       <c r="C1227" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1227" s="1" t="s">
-        <v>2331</v>
+        <v>2327</v>
       </c>
       <c r="E1227" s="2">
-        <v>318008</v>
+        <v>28141</v>
       </c>
       <c r="F1227" s="2">
-        <v>314980</v>
+        <v>27873</v>
       </c>
       <c r="G1227" s="2">
-        <v>311951</v>
+        <v>27605</v>
       </c>
       <c r="H1227" s="2">
-        <v>305894</v>
+        <v>27069</v>
       </c>
       <c r="I1227" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1228" spans="1:9">
       <c r="A1228" s="1">
         <v>1227</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>2332</v>
+        <v>2328</v>
       </c>
       <c r="C1228" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1228" s="1" t="s">
-        <v>2333</v>
+        <v>2329</v>
       </c>
       <c r="E1228" s="2">
-        <v>2029676</v>
+        <v>27300</v>
       </c>
       <c r="F1228" s="2">
-        <v>2010346</v>
+        <v>27040</v>
       </c>
       <c r="G1228" s="2">
-        <v>1991016</v>
+        <v>26780</v>
       </c>
       <c r="H1228" s="2">
-        <v>1952355</v>
+        <v>26260</v>
       </c>
       <c r="I1228" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1229" spans="1:9">
       <c r="A1229" s="1">
         <v>1228</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>2334</v>
+        <v>2330</v>
       </c>
       <c r="C1229" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1229" s="1" t="s">
-        <v>2335</v>
+        <v>2331</v>
       </c>
       <c r="E1229" s="2">
-        <v>819026</v>
+        <v>36855</v>
       </c>
       <c r="F1229" s="2">
-        <v>811226</v>
+        <v>36504</v>
       </c>
       <c r="G1229" s="2">
-        <v>803426</v>
+        <v>36153</v>
       </c>
       <c r="H1229" s="2">
-        <v>787825</v>
+        <v>35451</v>
       </c>
       <c r="I1229" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1230" spans="1:9">
       <c r="A1230" s="1">
         <v>1229</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>2336</v>
+        <v>2332</v>
       </c>
       <c r="C1230" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1230" s="1" t="s">
-        <v>2337</v>
+        <v>2333</v>
       </c>
       <c r="E1230" s="2">
-        <v>1271870</v>
+        <v>20651</v>
       </c>
       <c r="F1230" s="2">
-        <v>1259757</v>
+        <v>20455</v>
       </c>
       <c r="G1230" s="2">
-        <v>1247644</v>
+        <v>20258</v>
       </c>
       <c r="H1230" s="2">
-        <v>1223418</v>
+        <v>19865</v>
       </c>
       <c r="I1230" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1231" spans="1:9">
       <c r="A1231" s="1">
         <v>1230</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>2338</v>
+        <v>2334</v>
       </c>
       <c r="C1231" s="1" t="s">
-        <v>1566</v>
+        <v>215</v>
       </c>
       <c r="D1231" s="1" t="s">
-        <v>2339</v>
+        <v>2335</v>
       </c>
       <c r="E1231" s="2">
-        <v>47408</v>
+        <v>13179</v>
       </c>
       <c r="F1231" s="2">
-        <v>46956</v>
+        <v>13053</v>
       </c>
       <c r="G1231" s="2">
-        <v>46505</v>
+        <v>12928</v>
       </c>
       <c r="H1231" s="2">
-        <v>45602</v>
+        <v>12677</v>
       </c>
       <c r="I1231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1232" spans="1:9">
       <c r="A1232" s="1">
         <v>1231</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>2340</v>
+        <v>2336</v>
       </c>
       <c r="C1232" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1232" s="1" t="s">
-        <v>2341</v>
+        <v>2337</v>
       </c>
       <c r="E1232" s="2">
-        <v>46279</v>
+        <v>61576</v>
       </c>
       <c r="F1232" s="2">
-        <v>45838</v>
+        <v>60990</v>
       </c>
       <c r="G1232" s="2">
-        <v>45397</v>
+        <v>60403</v>
       </c>
       <c r="H1232" s="2">
-        <v>44516</v>
+        <v>59230</v>
       </c>
       <c r="I1232" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1233" spans="1:9">
       <c r="A1233" s="1">
         <v>1232</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>2342</v>
+        <v>2338</v>
       </c>
       <c r="C1233" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1233" s="1" t="s">
-        <v>2343</v>
+        <v>2339</v>
       </c>
       <c r="E1233" s="2">
-        <v>46741</v>
+        <v>102504</v>
       </c>
       <c r="F1233" s="2">
-        <v>46296</v>
+        <v>101528</v>
       </c>
       <c r="G1233" s="2">
-        <v>45850</v>
+        <v>100552</v>
       </c>
       <c r="H1233" s="2">
-        <v>44960</v>
+        <v>98599</v>
       </c>
       <c r="I1233" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1234" spans="1:9">
       <c r="A1234" s="1">
         <v>1233</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
       <c r="C1234" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>2341</v>
       </c>
       <c r="E1234" s="2">
-        <v>101824</v>
+        <v>206509</v>
       </c>
       <c r="F1234" s="2">
-        <v>100854</v>
+        <v>204542</v>
       </c>
       <c r="G1234" s="2">
-        <v>99884</v>
+        <v>202575</v>
       </c>
       <c r="H1234" s="2">
-        <v>97945</v>
+        <v>198642</v>
       </c>
       <c r="I1234" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1235" spans="1:9">
       <c r="A1235" s="1">
         <v>1234</v>
       </c>
       <c r="B1235" s="1" t="s">
-        <v>2345</v>
+        <v>2342</v>
       </c>
       <c r="C1235" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>2343</v>
       </c>
       <c r="E1235" s="2">
-        <v>4200</v>
+        <v>414143</v>
       </c>
       <c r="F1235" s="2">
-        <v>4160</v>
+        <v>410199</v>
       </c>
       <c r="G1235" s="2">
-        <v>4120</v>
+        <v>406255</v>
       </c>
       <c r="H1235" s="2">
-        <v>4040</v>
+        <v>398366</v>
       </c>
       <c r="I1235" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1236" spans="1:9">
       <c r="A1236" s="1">
         <v>1235</v>
       </c>
       <c r="B1236" s="1" t="s">
-        <v>2346</v>
+        <v>2344</v>
       </c>
       <c r="C1236" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>2345</v>
       </c>
       <c r="E1236" s="2">
-        <v>9298</v>
+        <v>619336</v>
       </c>
       <c r="F1236" s="2">
-        <v>9209</v>
+        <v>613438</v>
       </c>
       <c r="G1236" s="2">
-        <v>9121</v>
+        <v>607539</v>
       </c>
       <c r="H1236" s="2">
-        <v>8944</v>
+        <v>595742</v>
       </c>
       <c r="I1236" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1237" spans="1:9">
       <c r="A1237" s="1">
         <v>1236</v>
       </c>
       <c r="B1237" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C1237" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1237" s="1" t="s">
         <v>2347</v>
       </c>
-      <c r="C1237" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1237" s="2">
-        <v>15152</v>
+        <v>924756</v>
       </c>
       <c r="F1237" s="2">
-        <v>15007</v>
+        <v>915949</v>
       </c>
       <c r="G1237" s="2">
-        <v>14863</v>
+        <v>907142</v>
       </c>
       <c r="H1237" s="2">
-        <v>14574</v>
+        <v>889527</v>
       </c>
       <c r="I1237" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1238" spans="1:9">
       <c r="A1238" s="1">
         <v>1237</v>
       </c>
       <c r="B1238" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="C1238" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>2349</v>
       </c>
       <c r="E1238" s="2">
-        <v>19982</v>
+        <v>2064330</v>
       </c>
       <c r="F1238" s="2">
-        <v>19791</v>
+        <v>2044670</v>
       </c>
       <c r="G1238" s="2">
-        <v>19601</v>
+        <v>2025010</v>
       </c>
       <c r="H1238" s="2">
-        <v>19220</v>
+        <v>1985689</v>
       </c>
       <c r="I1238" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1239" spans="1:9">
       <c r="A1239" s="1">
         <v>1238</v>
       </c>
       <c r="B1239" s="1" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="C1239" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>2351</v>
       </c>
       <c r="E1239" s="2">
-        <v>25431</v>
+        <v>6851</v>
       </c>
       <c r="F1239" s="2">
-        <v>25189</v>
+        <v>6786</v>
       </c>
       <c r="G1239" s="2">
-        <v>24947</v>
+        <v>6721</v>
       </c>
       <c r="H1239" s="2">
-        <v>24462</v>
+        <v>6590</v>
       </c>
       <c r="I1239" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1240" spans="1:9">
       <c r="A1240" s="1">
         <v>1239</v>
       </c>
       <c r="B1240" s="1" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="C1240" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>2353</v>
       </c>
       <c r="E1240" s="2">
-        <v>30923</v>
+        <v>12656</v>
       </c>
       <c r="F1240" s="2">
-        <v>30628</v>
+        <v>12535</v>
       </c>
       <c r="G1240" s="2">
-        <v>30334</v>
+        <v>12415</v>
       </c>
       <c r="H1240" s="2">
-        <v>29745</v>
+        <v>12174</v>
       </c>
       <c r="I1240" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1241" spans="1:9">
       <c r="A1241" s="1">
         <v>1240</v>
       </c>
       <c r="B1241" s="1" t="s">
-        <v>2351</v>
+        <v>2354</v>
       </c>
       <c r="C1241" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>2355</v>
       </c>
       <c r="E1241" s="2">
-        <v>50085</v>
+        <v>25646</v>
       </c>
       <c r="F1241" s="2">
-        <v>49608</v>
+        <v>25402</v>
       </c>
       <c r="G1241" s="2">
-        <v>49131</v>
+        <v>25158</v>
       </c>
       <c r="H1241" s="2">
-        <v>48177</v>
+        <v>24669</v>
       </c>
       <c r="I1241" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1242" spans="1:9">
       <c r="A1242" s="1">
         <v>1241</v>
       </c>
       <c r="B1242" s="1" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
       <c r="C1242" s="1" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>2357</v>
       </c>
       <c r="E1242" s="2">
-        <v>105237</v>
+        <v>38291</v>
       </c>
       <c r="F1242" s="2">
-        <v>104235</v>
+        <v>37927</v>
       </c>
       <c r="G1242" s="2">
-        <v>103233</v>
+        <v>37562</v>
       </c>
       <c r="H1242" s="2">
-        <v>101228</v>
+        <v>36833</v>
       </c>
       <c r="I1242" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1243" spans="1:9">
       <c r="A1243" s="1">
         <v>1242</v>
       </c>
       <c r="B1243" s="1" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="C1243" s="1" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>2359</v>
       </c>
       <c r="E1243" s="2">
-        <v>52763</v>
+        <v>37979</v>
       </c>
       <c r="F1243" s="2">
-        <v>52260</v>
+        <v>37617</v>
       </c>
       <c r="G1243" s="2">
-        <v>51758</v>
+        <v>37255</v>
       </c>
       <c r="H1243" s="2">
-        <v>50753</v>
+        <v>36532</v>
       </c>
       <c r="I1243" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1244" spans="1:9">
       <c r="A1244" s="1">
         <v>1243</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>2354</v>
+        <v>2360</v>
       </c>
       <c r="C1244" s="1" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>2361</v>
       </c>
       <c r="E1244" s="2">
-        <v>10406</v>
+        <v>63090</v>
       </c>
       <c r="F1244" s="2">
-        <v>10306</v>
+        <v>62489</v>
       </c>
       <c r="G1244" s="2">
-        <v>10207</v>
+        <v>61889</v>
       </c>
       <c r="H1244" s="2">
-        <v>10009</v>
+        <v>60687</v>
       </c>
       <c r="I1244" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1245" spans="1:9">
       <c r="A1245" s="1">
         <v>1244</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>2355</v>
+        <v>2362</v>
       </c>
       <c r="C1245" s="1" t="s">
-        <v>1056</v>
+        <v>215</v>
       </c>
       <c r="D1245" s="1" t="s">
-        <v>2356</v>
+        <v>2363</v>
       </c>
       <c r="E1245" s="2">
-        <v>10264</v>
+        <v>139939</v>
       </c>
       <c r="F1245" s="2">
-        <v>10166</v>
+        <v>138606</v>
       </c>
       <c r="G1245" s="2">
-        <v>10068</v>
+        <v>137273</v>
       </c>
       <c r="H1245" s="2">
-        <v>9873</v>
+        <v>134608</v>
       </c>
       <c r="I1245" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1246" spans="1:9">
       <c r="A1246" s="1">
         <v>1245</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>2357</v>
+        <v>2364</v>
       </c>
       <c r="C1246" s="1" t="s">
-        <v>1056</v>
+        <v>215</v>
       </c>
       <c r="D1246" s="1" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
       <c r="E1246" s="2">
-        <v>20066</v>
+        <v>280038</v>
       </c>
       <c r="F1246" s="2">
-        <v>19874</v>
+        <v>277371</v>
       </c>
       <c r="G1246" s="2">
-        <v>19683</v>
+        <v>274704</v>
       </c>
       <c r="H1246" s="2">
-        <v>19301</v>
+        <v>269370</v>
       </c>
       <c r="I1246" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1247" spans="1:9">
       <c r="A1247" s="1">
         <v>1246</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
       <c r="C1247" s="1" t="s">
-        <v>1056</v>
+        <v>215</v>
       </c>
       <c r="D1247" s="1" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="E1247" s="2">
-        <v>5119</v>
+        <v>699209</v>
       </c>
       <c r="F1247" s="2">
-        <v>5070</v>
+        <v>692550</v>
       </c>
       <c r="G1247" s="2">
-        <v>5021</v>
+        <v>685890</v>
       </c>
       <c r="H1247" s="2">
-        <v>4924</v>
+        <v>672572</v>
       </c>
       <c r="I1247" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1248" spans="1:9">
       <c r="A1248" s="1">
         <v>1247</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="C1248" s="1" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D1248" s="1" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="E1248" s="2">
-        <v>6521</v>
+        <v>1596270</v>
       </c>
       <c r="F1248" s="2">
-        <v>6458</v>
+        <v>1581067</v>
       </c>
       <c r="G1248" s="2">
-        <v>6396</v>
+        <v>1565865</v>
       </c>
       <c r="H1248" s="2">
-        <v>6272</v>
+        <v>1535460</v>
       </c>
       <c r="I1248" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1249" spans="1:9">
       <c r="A1249" s="1">
         <v>1248</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="C1249" s="1" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D1249" s="1" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
       <c r="E1249" s="2">
-        <v>9646</v>
+        <v>86651</v>
       </c>
       <c r="F1249" s="2">
-        <v>9554</v>
+        <v>85826</v>
       </c>
       <c r="G1249" s="2">
-        <v>9463</v>
+        <v>85001</v>
       </c>
       <c r="H1249" s="2">
-        <v>9279</v>
+        <v>83350</v>
       </c>
       <c r="I1249" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1250" spans="1:9">
       <c r="A1250" s="1">
         <v>1249</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="C1250" s="1" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="D1250" s="1" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="E1250" s="2">
-        <v>29804</v>
+        <v>87754</v>
       </c>
       <c r="F1250" s="2">
-        <v>29520</v>
+        <v>86918</v>
       </c>
       <c r="G1250" s="2">
-        <v>29237</v>
+        <v>86082</v>
       </c>
       <c r="H1250" s="2">
-        <v>28669</v>
+        <v>84411</v>
       </c>
       <c r="I1250" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1251" spans="1:9">
       <c r="A1251" s="1">
         <v>1250</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
       <c r="C1251" s="1" t="s">
-        <v>1011</v>
+        <v>215</v>
       </c>
       <c r="D1251" s="1" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="E1251" s="2">
-        <v>13650</v>
+        <v>52946</v>
       </c>
       <c r="F1251" s="2">
-        <v>13520</v>
+        <v>52442</v>
       </c>
       <c r="G1251" s="2">
-        <v>13390</v>
+        <v>51938</v>
       </c>
       <c r="H1251" s="2">
-        <v>13130</v>
+        <v>50929</v>
       </c>
       <c r="I1251" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1252" spans="1:9">
       <c r="A1252" s="1">
         <v>1251</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
       <c r="C1252" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>2377</v>
       </c>
       <c r="E1252" s="2">
-        <v>5150</v>
+        <v>37787</v>
       </c>
       <c r="F1252" s="2">
-        <v>5101</v>
+        <v>37428</v>
       </c>
       <c r="G1252" s="2">
-        <v>5052</v>
+        <v>37068</v>
       </c>
       <c r="H1252" s="2">
-        <v>4954</v>
+        <v>36348</v>
       </c>
       <c r="I1252" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1253" spans="1:9">
       <c r="A1253" s="1">
         <v>1252</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>2370</v>
+        <v>2378</v>
       </c>
       <c r="C1253" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1253" s="1" t="s">
-        <v>2371</v>
+        <v>2379</v>
       </c>
       <c r="E1253" s="2">
-        <v>57618</v>
+        <v>4453</v>
       </c>
       <c r="F1253" s="2">
-        <v>57069</v>
+        <v>4411</v>
       </c>
       <c r="G1253" s="2">
-        <v>56520</v>
+        <v>4368</v>
       </c>
       <c r="H1253" s="2">
-        <v>55423</v>
+        <v>4283</v>
       </c>
       <c r="I1253" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1254" spans="1:9">
       <c r="A1254" s="1">
         <v>1253</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>2372</v>
+        <v>2380</v>
       </c>
       <c r="C1254" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1254" s="1" t="s">
-        <v>2373</v>
+        <v>2381</v>
       </c>
       <c r="E1254" s="2">
-        <v>115208</v>
+        <v>12814</v>
       </c>
       <c r="F1254" s="2">
-        <v>114111</v>
+        <v>12692</v>
       </c>
       <c r="G1254" s="2">
-        <v>113014</v>
+        <v>12570</v>
       </c>
       <c r="H1254" s="2">
-        <v>110819</v>
+        <v>12326</v>
       </c>
       <c r="I1254" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1255" spans="1:9">
       <c r="A1255" s="1">
         <v>1254</v>
       </c>
       <c r="B1255" s="1" t="s">
-        <v>2374</v>
+        <v>2382</v>
       </c>
       <c r="C1255" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1255" s="1" t="s">
-        <v>2375</v>
+        <v>2383</v>
       </c>
       <c r="E1255" s="2">
-        <v>172800</v>
+        <v>16800</v>
       </c>
       <c r="F1255" s="2">
-        <v>171154</v>
+        <v>16640</v>
       </c>
       <c r="G1255" s="2">
-        <v>169508</v>
+        <v>16480</v>
       </c>
       <c r="H1255" s="2">
-        <v>166217</v>
+        <v>16160</v>
       </c>
       <c r="I1255" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1256" spans="1:9">
       <c r="A1256" s="1">
         <v>1255</v>
       </c>
       <c r="B1256" s="1" t="s">
-        <v>2376</v>
+        <v>2384</v>
       </c>
       <c r="C1256" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1256" s="1" t="s">
-        <v>2377</v>
+        <v>2385</v>
       </c>
       <c r="E1256" s="2">
-        <v>144004</v>
+        <v>22050</v>
       </c>
       <c r="F1256" s="2">
-        <v>142633</v>
+        <v>21840</v>
       </c>
       <c r="G1256" s="2">
-        <v>141261</v>
+        <v>21630</v>
       </c>
       <c r="H1256" s="2">
-        <v>138518</v>
+        <v>21210</v>
       </c>
       <c r="I1256" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1257" spans="1:9">
       <c r="A1257" s="1">
         <v>1256</v>
       </c>
       <c r="B1257" s="1" t="s">
-        <v>2378</v>
+        <v>2386</v>
       </c>
       <c r="C1257" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1257" s="1" t="s">
-        <v>2379</v>
+        <v>2387</v>
       </c>
       <c r="E1257" s="2">
-        <v>259186</v>
+        <v>42502</v>
       </c>
       <c r="F1257" s="2">
-        <v>256718</v>
+        <v>42097</v>
       </c>
       <c r="G1257" s="2">
-        <v>254249</v>
+        <v>41692</v>
       </c>
       <c r="H1257" s="2">
-        <v>249312</v>
+        <v>40883</v>
       </c>
       <c r="I1257" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1258" spans="1:9">
       <c r="A1258" s="1">
         <v>1257</v>
       </c>
       <c r="B1258" s="1" t="s">
-        <v>2380</v>
+        <v>2388</v>
       </c>
       <c r="C1258" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1258" s="1" t="s">
-        <v>2381</v>
+        <v>2389</v>
       </c>
       <c r="E1258" s="2">
-        <v>344331</v>
+        <v>52063</v>
       </c>
       <c r="F1258" s="2">
-        <v>341051</v>
+        <v>51567</v>
       </c>
       <c r="G1258" s="2">
-        <v>337772</v>
+        <v>51072</v>
       </c>
       <c r="H1258" s="2">
-        <v>331213</v>
+        <v>50080</v>
       </c>
       <c r="I1258" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1259" spans="1:9">
       <c r="A1259" s="1">
         <v>1258</v>
       </c>
       <c r="B1259" s="1" t="s">
-        <v>2382</v>
+        <v>2390</v>
       </c>
       <c r="C1259" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1259" s="1" t="s">
-        <v>2383</v>
+        <v>2391</v>
       </c>
       <c r="E1259" s="2">
-        <v>430407</v>
+        <v>81630</v>
       </c>
       <c r="F1259" s="2">
-        <v>426307</v>
+        <v>80853</v>
       </c>
       <c r="G1259" s="2">
-        <v>422208</v>
+        <v>80075</v>
       </c>
       <c r="H1259" s="2">
-        <v>414010</v>
+        <v>78520</v>
       </c>
       <c r="I1259" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1260" spans="1:9">
       <c r="A1260" s="1">
         <v>1259</v>
       </c>
       <c r="B1260" s="1" t="s">
-        <v>2384</v>
+        <v>2392</v>
       </c>
       <c r="C1260" s="1" t="s">
-        <v>735</v>
+        <v>215</v>
       </c>
       <c r="D1260" s="1" t="s">
-        <v>2385</v>
+        <v>2393</v>
       </c>
       <c r="E1260" s="2">
-        <v>37286</v>
+        <v>88419</v>
       </c>
       <c r="F1260" s="2">
-        <v>36930</v>
+        <v>87577</v>
       </c>
       <c r="G1260" s="2">
-        <v>36575</v>
+        <v>86735</v>
       </c>
       <c r="H1260" s="2">
-        <v>35865</v>
+        <v>85051</v>
       </c>
       <c r="I1260" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1261" spans="1:9">
       <c r="A1261" s="1">
         <v>1260</v>
       </c>
       <c r="B1261" s="1" t="s">
-        <v>2386</v>
+        <v>2394</v>
       </c>
       <c r="C1261" s="1" t="s">
-        <v>735</v>
+        <v>215</v>
       </c>
       <c r="D1261" s="1" t="s">
-        <v>2387</v>
+        <v>2395</v>
       </c>
       <c r="E1261" s="2">
-        <v>76981</v>
+        <v>86643</v>
       </c>
       <c r="F1261" s="2">
-        <v>76248</v>
+        <v>85818</v>
       </c>
       <c r="G1261" s="2">
-        <v>75514</v>
+        <v>84993</v>
       </c>
       <c r="H1261" s="2">
-        <v>74048</v>
+        <v>83342</v>
       </c>
       <c r="I1261" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1262" spans="1:9">
       <c r="A1262" s="1">
         <v>1261</v>
       </c>
       <c r="B1262" s="1" t="s">
-        <v>2388</v>
+        <v>2396</v>
       </c>
       <c r="C1262" s="1" t="s">
-        <v>735</v>
+        <v>215</v>
       </c>
       <c r="D1262" s="1" t="s">
-        <v>2389</v>
+        <v>2397</v>
       </c>
       <c r="E1262" s="2">
-        <v>154053</v>
+        <v>111411</v>
       </c>
       <c r="F1262" s="2">
-        <v>152586</v>
+        <v>110350</v>
       </c>
       <c r="G1262" s="2">
-        <v>151119</v>
+        <v>109289</v>
       </c>
       <c r="H1262" s="2">
-        <v>148184</v>
+        <v>107167</v>
       </c>
       <c r="I1262" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1263" spans="1:9">
       <c r="A1263" s="1">
         <v>1262</v>
       </c>
       <c r="B1263" s="1" t="s">
-        <v>2390</v>
+        <v>2398</v>
       </c>
       <c r="C1263" s="1" t="s">
-        <v>735</v>
+        <v>215</v>
       </c>
       <c r="D1263" s="1" t="s">
-        <v>2391</v>
+        <v>2399</v>
       </c>
       <c r="E1263" s="2">
-        <v>308175</v>
+        <v>134450</v>
       </c>
       <c r="F1263" s="2">
-        <v>305240</v>
+        <v>133170</v>
       </c>
       <c r="G1263" s="2">
-        <v>302305</v>
+        <v>131889</v>
       </c>
       <c r="H1263" s="2">
-        <v>296435</v>
+        <v>129328</v>
       </c>
       <c r="I1263" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1264" spans="1:9">
       <c r="A1264" s="1">
         <v>1263</v>
       </c>
       <c r="B1264" s="1" t="s">
-        <v>2392</v>
+        <v>2400</v>
       </c>
       <c r="C1264" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1264" s="1" t="s">
-        <v>2393</v>
+        <v>2401</v>
       </c>
       <c r="E1264" s="2">
-        <v>6374</v>
+        <v>176377</v>
       </c>
       <c r="F1264" s="2">
-        <v>6313</v>
+        <v>174697</v>
       </c>
       <c r="G1264" s="2">
-        <v>6252</v>
+        <v>173017</v>
       </c>
       <c r="H1264" s="2">
-        <v>6131</v>
+        <v>169658</v>
       </c>
       <c r="I1264" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1265" spans="1:9">
       <c r="A1265" s="1">
         <v>1264</v>
       </c>
       <c r="B1265" s="1" t="s">
-        <v>2394</v>
+        <v>2402</v>
       </c>
       <c r="C1265" s="1" t="s">
-        <v>1525</v>
+        <v>215</v>
       </c>
       <c r="D1265" s="1" t="s">
-        <v>2395</v>
+        <v>2403</v>
       </c>
       <c r="E1265" s="2">
-        <v>482883</v>
+        <v>221080</v>
       </c>
       <c r="F1265" s="2">
-        <v>478285</v>
+        <v>218974</v>
       </c>
       <c r="G1265" s="2">
-        <v>473686</v>
+        <v>216869</v>
       </c>
       <c r="H1265" s="2">
-        <v>464488</v>
+        <v>212658</v>
       </c>
       <c r="I1265" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1266" spans="1:9">
       <c r="A1266" s="1">
         <v>1265</v>
       </c>
       <c r="B1266" s="1" t="s">
-        <v>2396</v>
+        <v>2404</v>
       </c>
       <c r="C1266" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1266" s="1" t="s">
-        <v>2397</v>
+        <v>2405</v>
       </c>
       <c r="E1266" s="2">
-        <v>14644</v>
+        <v>331547</v>
       </c>
       <c r="F1266" s="2">
-        <v>14505</v>
+        <v>328389</v>
       </c>
       <c r="G1266" s="2">
-        <v>14365</v>
+        <v>325232</v>
       </c>
       <c r="H1266" s="2">
-        <v>14086</v>
+        <v>318917</v>
       </c>
       <c r="I1266" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1267" spans="1:9">
       <c r="A1267" s="1">
         <v>1266</v>
       </c>
       <c r="B1267" s="1" t="s">
-        <v>2398</v>
+        <v>2406</v>
       </c>
       <c r="C1267" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1267" s="1" t="s">
-        <v>1366</v>
+        <v>2407</v>
       </c>
       <c r="E1267" s="2">
-        <v>12910</v>
+        <v>445146</v>
       </c>
       <c r="F1267" s="2">
-        <v>12787</v>
+        <v>440907</v>
       </c>
       <c r="G1267" s="2">
-        <v>12664</v>
+        <v>436667</v>
       </c>
       <c r="H1267" s="2">
-        <v>12418</v>
+        <v>428188</v>
       </c>
       <c r="I1267" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1268" spans="1:9">
       <c r="A1268" s="1">
         <v>1267</v>
       </c>
       <c r="B1268" s="1" t="s">
-        <v>2399</v>
+        <v>2408</v>
       </c>
       <c r="C1268" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1268" s="1" t="s">
-        <v>2400</v>
+        <v>2409</v>
       </c>
       <c r="E1268" s="2">
-        <v>94185</v>
+        <v>898131</v>
       </c>
       <c r="F1268" s="2">
-        <v>93288</v>
+        <v>889578</v>
       </c>
       <c r="G1268" s="2">
-        <v>92391</v>
+        <v>881024</v>
       </c>
       <c r="H1268" s="2">
-        <v>90597</v>
+        <v>863917</v>
       </c>
       <c r="I1268" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1269" spans="1:9">
       <c r="A1269" s="1">
         <v>1268</v>
       </c>
       <c r="B1269" s="1" t="s">
-        <v>2401</v>
+        <v>2410</v>
       </c>
       <c r="C1269" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1269" s="1" t="s">
-        <v>2402</v>
+        <v>2411</v>
       </c>
       <c r="E1269" s="2">
-        <v>1365763</v>
+        <v>2221229</v>
       </c>
       <c r="F1269" s="2">
-        <v>1352756</v>
+        <v>2200074</v>
       </c>
       <c r="G1269" s="2">
-        <v>1339749</v>
+        <v>2178920</v>
       </c>
       <c r="H1269" s="2">
-        <v>1313734</v>
+        <v>2136611</v>
       </c>
       <c r="I1269" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1270" spans="1:9">
       <c r="A1270" s="1">
         <v>1269</v>
       </c>
       <c r="B1270" s="1" t="s">
-        <v>2403</v>
+        <v>2412</v>
       </c>
       <c r="C1270" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1270" s="1" t="s">
-        <v>2404</v>
+        <v>2413</v>
       </c>
       <c r="E1270" s="2">
-        <v>551594</v>
+        <v>1807843</v>
       </c>
       <c r="F1270" s="2">
-        <v>546341</v>
+        <v>1790625</v>
       </c>
       <c r="G1270" s="2">
-        <v>541088</v>
+        <v>1773408</v>
       </c>
       <c r="H1270" s="2">
-        <v>530581</v>
+        <v>1738973</v>
       </c>
       <c r="I1270" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1271" spans="1:9">
       <c r="A1271" s="1">
         <v>1270</v>
       </c>
       <c r="B1271" s="1" t="s">
-        <v>2405</v>
+        <v>2414</v>
       </c>
       <c r="C1271" s="1" t="s">
-        <v>216</v>
+        <v>19</v>
       </c>
       <c r="D1271" s="1" t="s">
-        <v>2406</v>
+        <v>2415</v>
       </c>
       <c r="E1271" s="2">
-        <v>140610</v>
+        <v>3285</v>
       </c>
       <c r="F1271" s="2">
-        <v>139271</v>
+        <v>3254</v>
       </c>
       <c r="G1271" s="2">
-        <v>137931</v>
+        <v>3223</v>
       </c>
       <c r="H1271" s="2">
-        <v>135253</v>
+        <v>3160</v>
       </c>
       <c r="I1271" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1272" spans="1:9">
       <c r="A1272" s="1">
         <v>1271</v>
       </c>
       <c r="B1272" s="1" t="s">
-        <v>2407</v>
+        <v>2416</v>
       </c>
       <c r="C1272" s="1" t="s">
-        <v>216</v>
+        <v>19</v>
       </c>
       <c r="D1272" s="1" t="s">
-        <v>2408</v>
+        <v>2417</v>
       </c>
       <c r="E1272" s="2">
-        <v>136327</v>
+        <v>55934</v>
       </c>
       <c r="F1272" s="2">
-        <v>135028</v>
+        <v>55401</v>
       </c>
       <c r="G1272" s="2">
-        <v>133730</v>
+        <v>54868</v>
       </c>
       <c r="H1272" s="2">
-        <v>131133</v>
+        <v>53803</v>
       </c>
       <c r="I1272" s="1" t="s">
-        <v>11</v>
-[...1767 lines deleted...]
-      <c r="I1333" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>