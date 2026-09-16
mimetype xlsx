--- v2 (2026-07-18)
+++ v3 (2026-09-16)
@@ -12,100 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2371">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>ax10</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
     <t>ax5</t>
   </si>
   <si>
-    <t>dana20</t>
+    <t>dana50</t>
   </si>
   <si>
     <t>DANA</t>
   </si>
   <si>
-    <t>dana50</t>
-[...1 lines deleted...]
-  <si>
     <t>danacek</t>
   </si>
   <si>
     <t>Cek Nama Pengguna DANA</t>
   </si>
   <si>
     <t>ff10</t>
   </si>
   <si>
     <t>FREE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve"> 10 Diamond</t>
   </si>
   <si>
     <t>ff1000</t>
   </si>
   <si>
     <t xml:space="preserve"> 1000 Diamond</t>
   </si>
   <si>
     <t>ff1050</t>
   </si>
   <si>
     <t xml:space="preserve"> 1050 Diamond</t>
@@ -638,50 +635,53 @@
   <si>
     <t>go100</t>
   </si>
   <si>
     <t>GO PAY</t>
   </si>
   <si>
     <t>go50</t>
   </si>
   <si>
     <t>hotrod3g10d</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>Aktivasi Voucher XTRA HotRod Special 3 GB 10 Hari</t>
   </si>
   <si>
     <t>i10</t>
   </si>
   <si>
     <t>INDOSAT</t>
   </si>
   <si>
+    <t>i20</t>
+  </si>
+  <si>
     <t>i25</t>
   </si>
   <si>
     <t>i30</t>
   </si>
   <si>
     <t>i5</t>
   </si>
   <si>
     <t>i50</t>
   </si>
   <si>
     <t>mb1</t>
   </si>
   <si>
     <t xml:space="preserve"> Membership Bulanan</t>
   </si>
   <si>
     <t>ml10</t>
   </si>
   <si>
     <t>MOBILE LEGENDS</t>
   </si>
   <si>
     <t>10 Diamond</t>
@@ -839,56 +839,50 @@
   <si>
     <t xml:space="preserve"> BP Card</t>
   </si>
   <si>
     <t>pre30620038</t>
   </si>
   <si>
     <t xml:space="preserve"> Membership Mingguan x3</t>
   </si>
   <si>
     <t>pre30622382</t>
   </si>
   <si>
     <t>Honor of Kings</t>
   </si>
   <si>
     <t>16 Tokens</t>
   </si>
   <si>
     <t>pre30622384</t>
   </si>
   <si>
     <t>80 Tokens</t>
   </si>
   <si>
-    <t>pre30622385</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622386</t>
   </si>
   <si>
     <t>400 Tokens</t>
   </si>
   <si>
     <t>pre30622387</t>
   </si>
   <si>
     <t>560 Tokens</t>
   </si>
   <si>
     <t>pre30622388</t>
   </si>
   <si>
     <t>800 Tokens</t>
   </si>
   <si>
     <t>pre30622389</t>
   </si>
   <si>
     <t>1.200 Tokens</t>
   </si>
   <si>
     <t>pre30622390</t>
@@ -1112,113 +1106,89 @@
   <si>
     <t>pre30622446</t>
   </si>
   <si>
     <t>18 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30622447</t>
   </si>
   <si>
     <t>24 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30622448</t>
   </si>
   <si>
     <t>30 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30622449</t>
   </si>
   <si>
     <t>60 Big Cat Coins</t>
   </si>
   <si>
-    <t>pre30622450</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622451</t>
   </si>
   <si>
     <t>373 Big Cat Coins</t>
   </si>
   <si>
-    <t>pre30622452</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622453</t>
   </si>
   <si>
     <t>598 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30622454</t>
   </si>
   <si>
     <t>1196 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30622455</t>
   </si>
   <si>
     <t>2990 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30622456</t>
   </si>
   <si>
     <t>ARENA OF VALOR</t>
   </si>
   <si>
     <t>7 Vouchers</t>
   </si>
   <si>
-    <t>pre30622457</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622458</t>
   </si>
   <si>
     <t>40 Vouchers</t>
   </si>
   <si>
-    <t>pre30622459</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622460</t>
   </si>
   <si>
     <t>230 Vouchers</t>
   </si>
   <si>
     <t>pre30622461</t>
   </si>
   <si>
     <t>470 Vouchers</t>
   </si>
   <si>
     <t>pre30622462</t>
   </si>
   <si>
     <t>950 Vouchers</t>
   </si>
   <si>
     <t>pre30622463</t>
   </si>
   <si>
     <t>1430 Vouchers</t>
   </si>
   <si>
     <t>pre30622464</t>
@@ -1295,152 +1265,116 @@
   <si>
     <t>7.776 Diamonds</t>
   </si>
   <si>
     <t>pre30622480</t>
   </si>
   <si>
     <t>Call of Duty MOBILE</t>
   </si>
   <si>
     <t>26 CP</t>
   </si>
   <si>
     <t>pre30622481</t>
   </si>
   <si>
     <t>31 CP</t>
   </si>
   <si>
     <t>pre30622482</t>
   </si>
   <si>
     <t>53 CP</t>
   </si>
   <si>
-    <t>pre30622483</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30622485</t>
   </si>
   <si>
     <t>106 CP</t>
   </si>
   <si>
     <t>pre30622486</t>
   </si>
   <si>
     <t>112 CP</t>
   </si>
   <si>
-    <t>pre30622487</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30622489</t>
   </si>
   <si>
     <t>165 CP</t>
   </si>
   <si>
-    <t>pre30622490</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622491</t>
   </si>
   <si>
     <t>278 CP</t>
   </si>
   <si>
     <t>pre30622492</t>
   </si>
   <si>
     <t>320 CP</t>
   </si>
   <si>
     <t>pre30622493</t>
   </si>
   <si>
     <t>321 CP</t>
   </si>
   <si>
     <t>pre30622494</t>
   </si>
   <si>
     <t>331 CP</t>
   </si>
   <si>
     <t>pre30622495</t>
   </si>
   <si>
     <t>390 CP</t>
   </si>
   <si>
     <t>pre30622496</t>
   </si>
   <si>
     <t>443 CP</t>
   </si>
   <si>
     <t>pre30622497</t>
   </si>
   <si>
     <t>528 CP</t>
   </si>
   <si>
     <t>pre30622498</t>
   </si>
   <si>
     <t>581 CP</t>
   </si>
   <si>
-    <t>pre30622499</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622500</t>
   </si>
   <si>
     <t>645 CP</t>
   </si>
   <si>
     <t>pre30622501</t>
   </si>
   <si>
     <t>693 CP</t>
   </si>
   <si>
     <t>pre30622502</t>
   </si>
   <si>
     <t>746 CP</t>
   </si>
   <si>
     <t>pre30622503</t>
   </si>
   <si>
     <t>800 CP</t>
   </si>
   <si>
     <t>pre30622504</t>
@@ -1619,50 +1553,56 @@
   <si>
     <t>6480 Spirals</t>
   </si>
   <si>
     <t>pre30622548</t>
   </si>
   <si>
     <t>PLN 10.000</t>
   </si>
   <si>
     <t>pre30622551</t>
   </si>
   <si>
     <t>PLN 25.000</t>
   </si>
   <si>
     <t>pre30622557</t>
   </si>
   <si>
     <t>MANDIRI E-TOLL</t>
   </si>
   <si>
     <t>E-Toll 10.000</t>
   </si>
   <si>
+    <t>pre30622558</t>
+  </si>
+  <si>
+    <t>E-Toll 15.000</t>
+  </si>
+  <si>
     <t>pre30622559</t>
   </si>
   <si>
     <t>E-Toll 20.000</t>
   </si>
   <si>
     <t>pre30622560</t>
   </si>
   <si>
     <t>E-Toll 25.000</t>
   </si>
   <si>
     <t>pre30622561</t>
   </si>
   <si>
     <t>E-Toll 30.000</t>
   </si>
   <si>
     <t>pre30622562</t>
   </si>
   <si>
     <t>E-Toll 35.000</t>
   </si>
   <si>
     <t>pre30622563</t>
@@ -1763,56 +1703,50 @@
   <si>
     <t>pre30622579</t>
   </si>
   <si>
     <t>E-Toll 300.000</t>
   </si>
   <si>
     <t>pre30622580</t>
   </si>
   <si>
     <t>E-Toll 400.000</t>
   </si>
   <si>
     <t>pre30622581</t>
   </si>
   <si>
     <t>E-Toll 500.000</t>
   </si>
   <si>
     <t>pre30622582</t>
   </si>
   <si>
     <t>E-Toll 600.000</t>
   </si>
   <si>
-    <t>pre30622583</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622584</t>
   </si>
   <si>
     <t>E-Toll 800.000</t>
   </si>
   <si>
     <t>pre30622585</t>
   </si>
   <si>
     <t>E-Toll 900.000</t>
   </si>
   <si>
     <t>pre30622586</t>
   </si>
   <si>
     <t>E-Toll 1.000.000</t>
   </si>
   <si>
     <t>pre30622615</t>
   </si>
   <si>
     <t>pre30622616</t>
   </si>
   <si>
     <t>pre30622617</t>
@@ -1889,104 +1823,89 @@
   <si>
     <t>pre30622641</t>
   </si>
   <si>
     <t>pre30622642</t>
   </si>
   <si>
     <t>pre30622643</t>
   </si>
   <si>
     <t>pre30622644</t>
   </si>
   <si>
     <t>pre30622645</t>
   </si>
   <si>
     <t>pre30622646</t>
   </si>
   <si>
     <t>pre30622647</t>
   </si>
   <si>
     <t>pre30622648</t>
   </si>
   <si>
-    <t>pre30622649</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622650</t>
   </si>
   <si>
     <t>pre30622651</t>
   </si>
   <si>
     <t>pre30622652</t>
   </si>
   <si>
     <t>pre30622653</t>
   </si>
   <si>
     <t>pre30622654</t>
   </si>
   <si>
     <t>pre30622655</t>
   </si>
   <si>
     <t>pre30622656</t>
   </si>
   <si>
-    <t>pre30622657</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622660</t>
   </si>
   <si>
     <t>pre30622661</t>
   </si>
   <si>
     <t>pre30622662</t>
   </si>
   <si>
-    <t>pre30622663</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622665</t>
   </si>
   <si>
     <t>pre30622666</t>
   </si>
   <si>
     <t>pre30622667</t>
   </si>
   <si>
-    <t>pre30622668</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622669</t>
   </si>
   <si>
     <t>pre30622670</t>
   </si>
   <si>
     <t>1.000.000</t>
   </si>
   <si>
     <t>pre30622672</t>
   </si>
   <si>
     <t>Lords Mobile</t>
   </si>
   <si>
     <t>67 Diamonds</t>
   </si>
   <si>
     <t>pre30622674</t>
   </si>
   <si>
     <t>100 Diamonds</t>
   </si>
   <si>
     <t>pre30622675</t>
@@ -2048,194 +1967,185 @@
   <si>
     <t>pre30622685</t>
   </si>
   <si>
     <t>1179 Diamonds</t>
   </si>
   <si>
     <t>pre30622686</t>
   </si>
   <si>
     <t>1964 Diamonds</t>
   </si>
   <si>
     <t>pre30622687</t>
   </si>
   <si>
     <t>Monthly Diamond Pass</t>
   </si>
   <si>
     <t>pre30622688</t>
   </si>
   <si>
     <t>2011 Diamonds</t>
   </si>
   <si>
-    <t>pre30622689</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622690</t>
   </si>
   <si>
     <t>3352 Diamonds</t>
   </si>
   <si>
     <t>pre30622691</t>
   </si>
   <si>
     <t>3928 Diamonds</t>
   </si>
   <si>
     <t>pre30622692</t>
   </si>
   <si>
     <t>7365 Diamonds</t>
   </si>
   <si>
     <t>pre30622693</t>
   </si>
   <si>
     <t>7857 Diamonds</t>
   </si>
   <si>
     <t>pre30622694</t>
   </si>
   <si>
     <t>11.785 Diamonds</t>
   </si>
   <si>
     <t>pre3062269500</t>
   </si>
   <si>
     <t>19.642 Diamonds</t>
   </si>
   <si>
-    <t>pre30622696</t>
+    <t>pre30622697</t>
   </si>
   <si>
     <t>Speed Drifters</t>
   </si>
   <si>
+    <t>56 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622698</t>
+  </si>
+  <si>
+    <t>112 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622699</t>
+  </si>
+  <si>
+    <t>282 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622700</t>
+  </si>
+  <si>
+    <t>579 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622701</t>
+  </si>
+  <si>
+    <t>1230 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622702</t>
+  </si>
+  <si>
+    <t>1845 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622703</t>
+  </si>
+  <si>
+    <t>3134 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622704</t>
+  </si>
+  <si>
+    <t>6279 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622705</t>
+  </si>
+  <si>
+    <t>31450 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622706</t>
+  </si>
+  <si>
+    <t>63000 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622707</t>
+  </si>
+  <si>
+    <t>Heroes Evolved</t>
+  </si>
+  <si>
+    <t>100 Tokens</t>
+  </si>
+  <si>
+    <t>pre30622712</t>
+  </si>
+  <si>
+    <t>6500 Tokens</t>
+  </si>
+  <si>
+    <t>pre30622713</t>
+  </si>
+  <si>
+    <t>14000 Tokens</t>
+  </si>
+  <si>
+    <t>pre30622714</t>
+  </si>
+  <si>
+    <t>Werewolf (Party Game)</t>
+  </si>
+  <si>
+    <t>6 Diamonds</t>
+  </si>
+  <si>
+    <t>pre30622715</t>
+  </si>
+  <si>
     <t>10 Diamonds</t>
   </si>
   <si>
-    <t>pre30622697</t>
-[...91 lines deleted...]
-  <si>
     <t>pre30622716</t>
   </si>
   <si>
     <t>15 Diamonds</t>
   </si>
   <si>
     <t>pre30622717</t>
   </si>
   <si>
     <t>16 Diamonds</t>
   </si>
   <si>
     <t>pre30622718</t>
   </si>
   <si>
     <t>30 Diamonds</t>
   </si>
   <si>
     <t>pre30622719</t>
   </si>
   <si>
     <t>33 Diamonds</t>
   </si>
   <si>
     <t>pre30622720</t>
@@ -2381,89 +2291,77 @@
   <si>
     <t>pre30622747</t>
   </si>
   <si>
     <t>2268 Credits</t>
   </si>
   <si>
     <t>pre30622748</t>
   </si>
   <si>
     <t>3468 Credits</t>
   </si>
   <si>
     <t>pre30622749</t>
   </si>
   <si>
     <t>5768 Credits</t>
   </si>
   <si>
     <t>pre30622750</t>
   </si>
   <si>
     <t>7768 Credits</t>
   </si>
   <si>
-    <t>pre30622751</t>
+    <t>pre30622752</t>
   </si>
   <si>
     <t>Valorant</t>
   </si>
   <si>
-    <t>475 VP</t>
-[...4 lines deleted...]
-  <si>
     <t>950 VP</t>
   </si>
   <si>
     <t>pre30622753</t>
   </si>
   <si>
     <t>1.000 VP</t>
   </si>
   <si>
     <t>pre30622754</t>
   </si>
   <si>
     <t>1.475 VP</t>
   </si>
   <si>
     <t>pre30622755</t>
   </si>
   <si>
     <t>2.000 VP</t>
   </si>
   <si>
-    <t>pre30622756</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622757</t>
   </si>
   <si>
     <t>2.525 VP</t>
   </si>
   <si>
     <t>pre30622758</t>
   </si>
   <si>
     <t>3.050 VP</t>
   </si>
   <si>
     <t>pre30622759</t>
   </si>
   <si>
     <t>3.650 VP</t>
   </si>
   <si>
     <t>pre30622760</t>
   </si>
   <si>
     <t>4.100 VP</t>
   </si>
   <si>
     <t>pre30622761</t>
@@ -2504,56 +2402,50 @@
   <si>
     <t>pre30622767</t>
   </si>
   <si>
     <t>7.300 VP</t>
   </si>
   <si>
     <t>pre30622768</t>
   </si>
   <si>
     <t>7.400 VP</t>
   </si>
   <si>
     <t>pre30622769</t>
   </si>
   <si>
     <t>8.990 VP</t>
   </si>
   <si>
     <t>pre30622770</t>
   </si>
   <si>
     <t>10.700 VP</t>
   </si>
   <si>
-    <t>pre30622771</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622772</t>
   </si>
   <si>
     <t>11.100 VP</t>
   </si>
   <si>
     <t>pre30622773</t>
   </si>
   <si>
     <t>11.475 VP</t>
   </si>
   <si>
     <t>pre30622774</t>
   </si>
   <si>
     <t>12.000 VP</t>
   </si>
   <si>
     <t>pre30622775</t>
   </si>
   <si>
     <t>13.050 VP</t>
   </si>
   <si>
     <t>pre30622776</t>
@@ -2561,218 +2453,152 @@
   <si>
     <t>14.650 VP</t>
   </si>
   <si>
     <t>pre30622777</t>
   </si>
   <si>
     <t>22.000 VP</t>
   </si>
   <si>
     <t>pre30622779</t>
   </si>
   <si>
     <t>Tom and Jerry : Chase</t>
   </si>
   <si>
     <t>180 Diamond</t>
   </si>
   <si>
     <t>pre30622784</t>
   </si>
   <si>
     <t>3000 Diamond</t>
   </si>
   <si>
-    <t>pre30622786</t>
+    <t>pre30622787</t>
   </si>
   <si>
     <t>One Punch Man</t>
   </si>
   <si>
-    <t>5 Kupon</t>
-[...4 lines deleted...]
-  <si>
     <t>6 Kupon</t>
   </si>
   <si>
     <t>pre30622788</t>
   </si>
   <si>
     <t>13 Kupon</t>
   </si>
   <si>
-    <t>pre30622789</t>
-[...4 lines deleted...]
-  <si>
     <t>pre3062279</t>
   </si>
   <si>
     <t>109 Kupon</t>
   </si>
   <si>
     <t>pre30622790</t>
   </si>
   <si>
     <t>23 Kupon</t>
   </si>
   <si>
     <t>pre30622791</t>
   </si>
   <si>
     <t>37 Kupon</t>
   </si>
   <si>
-    <t>pre30622792</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622793</t>
   </si>
   <si>
     <t>61 Kupon</t>
   </si>
   <si>
     <t>pre30622794</t>
   </si>
   <si>
     <t>91 Kupon</t>
   </si>
   <si>
-    <t>pre30622795</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30622798</t>
   </si>
   <si>
     <t>227 Kupon</t>
   </si>
   <si>
-    <t>pre30622799</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30622801</t>
   </si>
   <si>
     <t>904 Kupon</t>
   </si>
   <si>
-    <t>pre30622802</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30622804</t>
   </si>
   <si>
     <t>16.013 Kupon</t>
   </si>
   <si>
     <t>pre30622805</t>
   </si>
   <si>
     <t>Sausage Man</t>
   </si>
   <si>
     <t>60 Candies</t>
   </si>
   <si>
     <t>pre30622806</t>
   </si>
   <si>
     <t>61 Candies</t>
   </si>
   <si>
-    <t>pre30622807</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622808</t>
   </si>
   <si>
     <t>186 Candies</t>
   </si>
   <si>
     <t>pre30622809</t>
   </si>
   <si>
     <t>300 Candies</t>
   </si>
   <si>
     <t>pre30622810</t>
   </si>
   <si>
     <t>316 Candies</t>
   </si>
   <si>
     <t>pre30622811</t>
   </si>
   <si>
     <t>318 Candies</t>
   </si>
   <si>
-    <t>pre30622812</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622813</t>
   </si>
   <si>
     <t>686 Candies</t>
   </si>
   <si>
     <t>pre30622814</t>
   </si>
   <si>
     <t>718 Candies</t>
   </si>
   <si>
     <t>pre30622815</t>
   </si>
   <si>
     <t>1280 Candies</t>
   </si>
   <si>
     <t>pre30622816</t>
   </si>
   <si>
     <t>1368 Candies</t>
   </si>
   <si>
     <t>pre30622817</t>
@@ -2795,572 +2621,413 @@
   <si>
     <t>pre30622820</t>
   </si>
   <si>
     <t>3548 Candies</t>
   </si>
   <si>
     <t>pre30622821</t>
   </si>
   <si>
     <t>6480 Candies</t>
   </si>
   <si>
     <t>pre30622822</t>
   </si>
   <si>
     <t>7048 Candies</t>
   </si>
   <si>
     <t>pre30622823</t>
   </si>
   <si>
     <t>7108 Candies</t>
   </si>
   <si>
-    <t>pre30622824</t>
+    <t>pre30622828</t>
   </si>
   <si>
     <t>Genshin Impact</t>
   </si>
   <si>
-    <t>60 Genesis Crystals</t>
-[...22 lines deleted...]
-  <si>
     <t>3280+600 Genesis Crystals</t>
   </si>
   <si>
     <t>pre30622829</t>
   </si>
   <si>
     <t>6480+1600 Genesis Crystals</t>
   </si>
   <si>
     <t>pre30622833</t>
   </si>
   <si>
     <t>6480+1600 Genesis Crystals (4x)</t>
   </si>
   <si>
-    <t>pre30622834</t>
+    <t>pre30622839</t>
   </si>
   <si>
     <t>League of Legends Wild Rift</t>
   </si>
   <si>
-    <t>105 Wild Cores</t>
-[...16 lines deleted...]
-  <si>
     <t>425 Wild Cores</t>
   </si>
   <si>
-    <t>pre30622840</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30622844</t>
   </si>
   <si>
     <t>1.000 Wild Cores</t>
   </si>
   <si>
-    <t>pre30622847</t>
-[...16 lines deleted...]
-  <si>
     <t>pre30622851</t>
   </si>
   <si>
     <t>1830 Wild Cores</t>
   </si>
   <si>
     <t>pre30622852</t>
   </si>
   <si>
     <t>1.850 Wild Cores</t>
   </si>
   <si>
-    <t>pre30622853</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30622855</t>
   </si>
   <si>
     <t>3.275 Wild Cores</t>
   </si>
   <si>
     <t>pre30622859</t>
   </si>
   <si>
     <t>4.800 Wild Cores</t>
   </si>
   <si>
-    <t>pre30622860</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30622864</t>
   </si>
   <si>
     <t>10.000 Wild Cores</t>
   </si>
   <si>
-    <t>pre30622866</t>
+    <t>pre30622867</t>
   </si>
   <si>
     <t>TELKOMSEL</t>
   </si>
   <si>
-    <t>pre30622867</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622868</t>
   </si>
   <si>
     <t>pre30622869</t>
   </si>
   <si>
     <t>pre30622870</t>
   </si>
   <si>
     <t>pre30622871</t>
   </si>
   <si>
     <t>pre30622872</t>
   </si>
   <si>
-    <t>pre30622873</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622874</t>
   </si>
   <si>
     <t>pre30622875</t>
   </si>
   <si>
     <t>pre30622876</t>
   </si>
   <si>
     <t>pre30622877</t>
   </si>
   <si>
-    <t>pre30622878</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622879</t>
   </si>
   <si>
     <t>pre30622880</t>
   </si>
   <si>
     <t>pre30622881</t>
   </si>
   <si>
     <t>pre30622882</t>
   </si>
   <si>
     <t>pre30622883</t>
   </si>
   <si>
     <t>pre30622884</t>
   </si>
   <si>
-    <t>pre30622885</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622887</t>
   </si>
   <si>
     <t>pre30622889</t>
   </si>
   <si>
-    <t>pre30622890</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622891</t>
   </si>
   <si>
     <t>pre30622893</t>
   </si>
   <si>
     <t>pre30622905</t>
   </si>
   <si>
     <t>SMARTFREN</t>
   </si>
   <si>
-    <t>pre30622906</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622907</t>
   </si>
   <si>
-    <t>pre30622908</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622909</t>
   </si>
   <si>
     <t>pre3062291</t>
   </si>
   <si>
     <t>pre30622910</t>
   </si>
   <si>
     <t>pre30622911</t>
   </si>
   <si>
     <t>pre30622912</t>
   </si>
   <si>
     <t>pre30622913</t>
   </si>
   <si>
     <t>pre30622914</t>
   </si>
   <si>
     <t>pre30622916</t>
   </si>
   <si>
     <t>pre30622917</t>
   </si>
   <si>
-    <t>pre30622918</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622919</t>
   </si>
   <si>
-    <t>pre30622926</t>
+    <t>pre30622920</t>
+  </si>
+  <si>
+    <t>pre30622927</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
-    <t>Three 50.000</t>
-[...4 lines deleted...]
-  <si>
     <t>Three 75.000</t>
   </si>
   <si>
     <t>pre30622928</t>
   </si>
   <si>
     <t>Three 100.000</t>
   </si>
   <si>
     <t>pre30622929</t>
   </si>
   <si>
     <t>Three 150.000</t>
   </si>
   <si>
     <t>pre30622930</t>
   </si>
   <si>
     <t>Three 200.000</t>
   </si>
   <si>
     <t>pre30622932</t>
   </si>
   <si>
     <t>Three 400.000</t>
   </si>
   <si>
     <t>pre30622933</t>
   </si>
   <si>
     <t>Three 500.000</t>
   </si>
   <si>
     <t>pre30622934</t>
   </si>
   <si>
     <t>Three 1.000.000</t>
   </si>
   <si>
     <t>pre30622937</t>
   </si>
   <si>
     <t>pre30622938</t>
   </si>
   <si>
-    <t>pre30622939</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622940</t>
   </si>
   <si>
     <t>pre30622941</t>
   </si>
   <si>
     <t>pre30622942</t>
   </si>
   <si>
     <t>pre30622943</t>
   </si>
   <si>
     <t>pre30622944</t>
   </si>
   <si>
     <t>pre30622945</t>
   </si>
   <si>
     <t>pre30622946</t>
   </si>
   <si>
-    <t>pre30622947</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622948</t>
   </si>
   <si>
-    <t>pre30622949</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30622950</t>
   </si>
   <si>
     <t>pre30622951</t>
   </si>
   <si>
     <t>pre30622952</t>
   </si>
   <si>
-    <t>pre30623021</t>
+    <t>pre30623022</t>
   </si>
   <si>
     <t>SHOPEE PAY</t>
   </si>
   <si>
-    <t>pre30623022</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30623023</t>
   </si>
   <si>
     <t>pre30623024</t>
   </si>
   <si>
     <t>pre30623025</t>
   </si>
   <si>
-    <t>pre30623026</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30623027</t>
   </si>
   <si>
     <t>pre30623028</t>
   </si>
   <si>
     <t>pre30623029</t>
   </si>
   <si>
     <t>pre30623030</t>
   </si>
   <si>
     <t>pre30623031</t>
   </si>
   <si>
     <t>pre30623032</t>
   </si>
   <si>
     <t>pre30623033</t>
   </si>
   <si>
     <t>pre30623034</t>
   </si>
   <si>
     <t>pre30623035</t>
   </si>
   <si>
     <t>pre30623036</t>
   </si>
   <si>
     <t>pre30623037</t>
   </si>
   <si>
     <t>pre30623038</t>
   </si>
   <si>
     <t>pre30623039</t>
   </si>
   <si>
     <t>pre30623040</t>
   </si>
   <si>
-    <t>pre30623042</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30623043</t>
   </si>
   <si>
     <t>pre30623044</t>
   </si>
   <si>
     <t>pre30623045</t>
   </si>
   <si>
     <t>pre30623046</t>
   </si>
   <si>
     <t>pre30623047</t>
   </si>
   <si>
     <t>pre30623048</t>
   </si>
   <si>
-    <t>pre30623049</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30623050</t>
   </si>
   <si>
     <t>pre30623051</t>
   </si>
   <si>
     <t>pre30623052</t>
   </si>
   <si>
     <t>pre30623053</t>
   </si>
   <si>
     <t>pre30623054</t>
   </si>
   <si>
     <t>pre30623055</t>
   </si>
   <si>
     <t>pre30623056</t>
   </si>
   <si>
     <t>pre30623057</t>
   </si>
   <si>
     <t>pre30623059</t>
   </si>
   <si>
     <t>pre30623060</t>
   </si>
   <si>
     <t>TIX ID</t>
   </si>
   <si>
-    <t>pre30623061</t>
-[...19 lines deleted...]
-  <si>
     <t>pre30623068</t>
   </si>
   <si>
     <t>pre30623069</t>
   </si>
   <si>
     <t>pre30623070</t>
   </si>
   <si>
     <t>pre30623071</t>
   </si>
   <si>
     <t>pre30623072</t>
   </si>
   <si>
     <t>pre30623093</t>
   </si>
   <si>
     <t>LinkAja</t>
   </si>
   <si>
     <t>Rp 125.000</t>
   </si>
   <si>
     <t>pre30623094</t>
@@ -3371,56 +3038,50 @@
   <si>
     <t>pre30623095</t>
   </si>
   <si>
     <t>Rp 175.000</t>
   </si>
   <si>
     <t>pre30623096</t>
   </si>
   <si>
     <t>Rp 200.000</t>
   </si>
   <si>
     <t>pre30623097</t>
   </si>
   <si>
     <t>Rp 250.000</t>
   </si>
   <si>
     <t>pre30623098</t>
   </si>
   <si>
     <t>Rp 300.000</t>
   </si>
   <si>
-    <t>pre30623099</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623100</t>
   </si>
   <si>
     <t>Rp 400.000</t>
   </si>
   <si>
     <t>pre30623101</t>
   </si>
   <si>
     <t>Rp 450.000</t>
   </si>
   <si>
     <t>pre30623102</t>
   </si>
   <si>
     <t>Rp 500.000</t>
   </si>
   <si>
     <t>pre30623103</t>
   </si>
   <si>
     <t>Rp 600.000</t>
   </si>
   <si>
     <t>pre30623104</t>
@@ -3449,146 +3110,146 @@
   <si>
     <t>pre30623164</t>
   </si>
   <si>
     <t>PLN 5.000</t>
   </si>
   <si>
     <t>pre30623166</t>
   </si>
   <si>
     <t>PLN 15.000</t>
   </si>
   <si>
     <t>pre30623167</t>
   </si>
   <si>
     <t>PLN 20.000</t>
   </si>
   <si>
     <t>pre30623169</t>
   </si>
   <si>
     <t>PLN 50.000</t>
   </si>
   <si>
+    <t>pre30623171</t>
+  </si>
+  <si>
+    <t>PLN 200.000</t>
+  </si>
+  <si>
     <t>pre30623172</t>
   </si>
   <si>
     <t>PLN 500.000</t>
   </si>
   <si>
+    <t>pre30623173</t>
+  </si>
+  <si>
+    <t>PLN 1.000.000</t>
+  </si>
+  <si>
     <t>pre30623396</t>
   </si>
   <si>
     <t>Steam Wallet (IDR)</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 6.000</t>
   </si>
   <si>
     <t>pre30623397</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 8.000</t>
   </si>
   <si>
     <t>pre30623398</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 12.000</t>
   </si>
   <si>
+    <t>pre30623399</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 45.000</t>
+  </si>
+  <si>
     <t>pre30623400</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 60.000</t>
   </si>
   <si>
     <t>pre30623402</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 120.000</t>
   </si>
   <si>
     <t>pre30623403</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 250.000</t>
   </si>
   <si>
     <t>pre30623405</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 600.000</t>
   </si>
   <si>
     <t>pre30623424</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 5.000 </t>
   </si>
   <si>
     <t>pre30623425</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 10.000 </t>
   </si>
   <si>
     <t>pre30623426</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 20.000 </t>
   </si>
   <si>
-    <t>pre30623427</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623428</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 100.000 </t>
   </si>
   <si>
-    <t>pre30623429</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30623431</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 500.000 </t>
   </si>
   <si>
     <t>pre30623432</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 799.000 </t>
   </si>
   <si>
     <t>pre30623433</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 1.000.000 </t>
   </si>
   <si>
     <t>pre30623434</t>
   </si>
   <si>
     <t xml:space="preserve">Google Play Rp. 1.299.000 </t>
   </si>
   <si>
     <t>pre30623435</t>
@@ -3722,56 +3383,50 @@
   <si>
     <t>pre30623469</t>
   </si>
   <si>
     <t>Voucher 330 Shell</t>
   </si>
   <si>
     <t>pre30623597</t>
   </si>
   <si>
     <t>Weekly Elite Bundle</t>
   </si>
   <si>
     <t>pre30623599</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 2x</t>
   </si>
   <si>
     <t>pre30623600</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 3x</t>
   </si>
   <si>
-    <t>pre30623601</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623602</t>
   </si>
   <si>
     <t>Monthly Epic Bundle</t>
   </si>
   <si>
     <t>pre30623603</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 4x</t>
   </si>
   <si>
     <t>pre30623604</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 5x</t>
   </si>
   <si>
     <t>pre30623605</t>
   </si>
   <si>
     <t>Startlight Member</t>
   </si>
   <si>
     <t>pre30623606</t>
@@ -3938,50 +3593,56 @@
   <si>
     <t>pre30623652</t>
   </si>
   <si>
     <t>4394 Diamond</t>
   </si>
   <si>
     <t>pre30623653</t>
   </si>
   <si>
     <t>3 Diamond</t>
   </si>
   <si>
     <t>pre30623654</t>
   </si>
   <si>
     <t>28 Diamond</t>
   </si>
   <si>
     <t>pre30623655</t>
   </si>
   <si>
     <t>44 Diamond</t>
   </si>
   <si>
+    <t>pre30623656</t>
+  </si>
+  <si>
+    <t>19 Diamond</t>
+  </si>
+  <si>
     <t>pre30623657</t>
   </si>
   <si>
     <t>36 Diamond</t>
   </si>
   <si>
     <t>pre30623658</t>
   </si>
   <si>
     <t>59 Diamond</t>
   </si>
   <si>
     <t>pre30623659</t>
   </si>
   <si>
     <t>70 Diamond</t>
   </si>
   <si>
     <t>pre30623660</t>
   </si>
   <si>
     <t>86 Diamond</t>
   </si>
   <si>
     <t>pre30623661</t>
@@ -4034,56 +3695,50 @@
   <si>
     <t>pre30623669</t>
   </si>
   <si>
     <t>666 Diamond</t>
   </si>
   <si>
     <t>pre30623670</t>
   </si>
   <si>
     <t>706 Diamond</t>
   </si>
   <si>
     <t>pre30623671</t>
   </si>
   <si>
     <t>845 Diamond</t>
   </si>
   <si>
     <t>pre30623672</t>
   </si>
   <si>
     <t>878 Diamond</t>
   </si>
   <si>
-    <t>pre30623673</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623674</t>
   </si>
   <si>
     <t>1045 Diamond</t>
   </si>
   <si>
     <t>pre30623675</t>
   </si>
   <si>
     <t>1159 Diamond</t>
   </si>
   <si>
     <t>pre30623676</t>
   </si>
   <si>
     <t>1358 Diamond</t>
   </si>
   <si>
     <t>pre30623677</t>
   </si>
   <si>
     <t>1500 Diamond</t>
   </si>
   <si>
     <t>pre30623678</t>
@@ -4133,80 +3788,68 @@
   <si>
     <t>pre30623692</t>
   </si>
   <si>
     <t>11950 UC</t>
   </si>
   <si>
     <t>pre30623693</t>
   </si>
   <si>
     <t>9000 UC</t>
   </si>
   <si>
     <t>pre30623694</t>
   </si>
   <si>
     <t>120 UC</t>
   </si>
   <si>
     <t>pre30623695</t>
   </si>
   <si>
     <t>150 UC</t>
   </si>
   <si>
-    <t>pre30623696</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623697</t>
   </si>
   <si>
     <t>210 UC</t>
   </si>
   <si>
     <t>pre30623698</t>
   </si>
   <si>
     <t>240 UC</t>
   </si>
   <si>
     <t>pre30623699</t>
   </si>
   <si>
     <t>325 UC</t>
   </si>
   <si>
-    <t>pre30623700</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623701</t>
   </si>
   <si>
     <t>720 UC</t>
   </si>
   <si>
     <t>pre30623702</t>
   </si>
   <si>
     <t>60 UC</t>
   </si>
   <si>
     <t>pre30623703</t>
   </si>
   <si>
     <t>660 UC</t>
   </si>
   <si>
     <t>pre30623704</t>
   </si>
   <si>
     <t>840 UC</t>
   </si>
   <si>
     <t>pre30623705</t>
@@ -4262,92 +3905,68 @@
   <si>
     <t>7000 UC</t>
   </si>
   <si>
     <t>pre30623714</t>
   </si>
   <si>
     <t>8100 UC</t>
   </si>
   <si>
     <t>pre30623715</t>
   </si>
   <si>
     <t>Stumble Guys</t>
   </si>
   <si>
     <t>250 Gems</t>
   </si>
   <si>
     <t>pre30623717</t>
   </si>
   <si>
     <t>800 Gems</t>
   </si>
   <si>
-    <t>pre30623718</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623719</t>
   </si>
   <si>
     <t>120 Tokens</t>
   </si>
   <si>
-    <t>pre30623720</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623721</t>
   </si>
   <si>
     <t>1.600 Gems dan 75 Tokens</t>
   </si>
   <si>
-    <t>pre30623723</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623724</t>
   </si>
   <si>
     <t>15.000 Gems</t>
   </si>
   <si>
-    <t>pre30623725</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623727</t>
   </si>
   <si>
     <t>Honkai Impact 3</t>
   </si>
   <si>
     <t>Honkai Impact 3 Monthly Card</t>
   </si>
   <si>
     <t>pre30623729</t>
   </si>
   <si>
     <t>Metal Slug Awakening</t>
   </si>
   <si>
     <t>60 Ruby</t>
   </si>
   <si>
     <t>pre30623730</t>
   </si>
   <si>
     <t>310 Ruby</t>
   </si>
   <si>
     <t>pre30623731</t>
@@ -4409,62 +4028,56 @@
   <si>
     <t>pre30623740</t>
   </si>
   <si>
     <t>Its Rainin Gems</t>
   </si>
   <si>
     <t>pre30623741</t>
   </si>
   <si>
     <t>Gem Bounty</t>
   </si>
   <si>
     <t>pre30623742</t>
   </si>
   <si>
     <t>Gem Abundance</t>
   </si>
   <si>
     <t>pre30623743</t>
   </si>
   <si>
     <t>1 Year Subscription Token</t>
   </si>
   <si>
-    <t>pre30623744</t>
+    <t>pre30623745</t>
   </si>
   <si>
     <t>PUBG New State Mobile</t>
   </si>
   <si>
-    <t>300 NC</t>
-[...4 lines deleted...]
-  <si>
     <t>1.500 + 80 NC</t>
   </si>
   <si>
     <t>pre30623746</t>
   </si>
   <si>
     <t>3.600 + 250 NC</t>
   </si>
   <si>
     <t>pre30623750</t>
   </si>
   <si>
     <t>League of Legends PC</t>
   </si>
   <si>
     <t>575 RP</t>
   </si>
   <si>
     <t>pre30623751</t>
   </si>
   <si>
     <t>1.380 RP</t>
   </si>
   <si>
     <t>pre30623752</t>
@@ -4931,56 +4544,50 @@
   <si>
     <t>pre30623828</t>
   </si>
   <si>
     <t>85 Diamonds</t>
   </si>
   <si>
     <t>pre30623829</t>
   </si>
   <si>
     <t>170 Diamonds</t>
   </si>
   <si>
     <t>pre30623830</t>
   </si>
   <si>
     <t>First Recharge 150+150 Diamonds</t>
   </si>
   <si>
     <t>pre30623831</t>
   </si>
   <si>
     <t>240 Diamonds</t>
   </si>
   <si>
-    <t>pre30623832</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623833</t>
   </si>
   <si>
     <t>296 Diamonds</t>
   </si>
   <si>
     <t>pre30623834</t>
   </si>
   <si>
     <t>408 Diamonds</t>
   </si>
   <si>
     <t>pre30623835</t>
   </si>
   <si>
     <t>568 Diamonds</t>
   </si>
   <si>
     <t>pre30623836</t>
   </si>
   <si>
     <t>First Recharge 500+500 Diamonds</t>
   </si>
   <si>
     <t>pre30623837</t>
@@ -5498,101 +5105,89 @@
   <si>
     <t>pre30623953</t>
   </si>
   <si>
     <t>323 Zems</t>
   </si>
   <si>
     <t>pre30623954</t>
   </si>
   <si>
     <t>110.000 Coins</t>
   </si>
   <si>
     <t>pre30623955</t>
   </si>
   <si>
     <t>300.000 Coins</t>
   </si>
   <si>
     <t>pre30623956</t>
   </si>
   <si>
     <t>1.000 Zems</t>
   </si>
   <si>
-    <t>pre30623963</t>
+    <t>pre30623964</t>
   </si>
   <si>
     <t>Eggy Party</t>
   </si>
   <si>
-    <t>10 Eggy Coins</t>
-[...4 lines deleted...]
-  <si>
     <t>60 Eggy Coins + 3 Bonus</t>
   </si>
   <si>
     <t>pre30623965</t>
   </si>
   <si>
     <t>120 Eggy Coins + 6 Bonus</t>
   </si>
   <si>
     <t>pre30623966</t>
   </si>
   <si>
     <t>300 Eggy Coins + 24 Bonus</t>
   </si>
   <si>
     <t>pre30623967</t>
   </si>
   <si>
     <t>700 Eggy Coins + 57 Bonus</t>
   </si>
   <si>
     <t>pre30623968</t>
   </si>
   <si>
     <t>1.380 Eggy Coins + 144 Bonus</t>
   </si>
   <si>
     <t>pre30623969</t>
   </si>
   <si>
     <t>2.080 Eggy Coins + 216 Bonus</t>
   </si>
   <si>
-    <t>pre30623970</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30623983</t>
   </si>
   <si>
     <t>Dragonheir Silent Gods</t>
   </si>
   <si>
     <t>70 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30623984</t>
   </si>
   <si>
     <t>350 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30623985</t>
   </si>
   <si>
     <t>700 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30623986</t>
   </si>
   <si>
     <t>1.050 Dragon Crystals</t>
@@ -5690,104 +5285,116 @@
   <si>
     <t>Tawaran Spesial Pertumbuhan</t>
   </si>
   <si>
     <t>pre30624007</t>
   </si>
   <si>
     <t>Heartopia</t>
   </si>
   <si>
     <t>GAMG Junior Membership</t>
   </si>
   <si>
     <t>pre30624008</t>
   </si>
   <si>
     <t>GAMG Formal Membership</t>
   </si>
   <si>
     <t>pre30624009</t>
   </si>
   <si>
     <t>Global 30 UC</t>
   </si>
   <si>
-    <t>pre30624010</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30624011</t>
   </si>
   <si>
     <t>Global 120 UC</t>
   </si>
   <si>
     <t>pre30624012</t>
   </si>
   <si>
     <t>Global 180 UC</t>
   </si>
   <si>
     <t>pre30624013</t>
   </si>
   <si>
     <t>Global 240 UC</t>
   </si>
   <si>
     <t>pre30624014</t>
   </si>
   <si>
     <t>Global 325 UC</t>
   </si>
   <si>
     <t>pre30624015</t>
   </si>
   <si>
     <t>Global 340 UC</t>
   </si>
   <si>
     <t>pre30624016</t>
   </si>
   <si>
     <t>Global 385 UC</t>
   </si>
   <si>
     <t>pre30624017</t>
   </si>
   <si>
     <t>Global 445 UC</t>
   </si>
   <si>
+    <t>pre30624018</t>
+  </si>
+  <si>
+    <t>Global 660 UC</t>
+  </si>
+  <si>
     <t>pre30624019</t>
   </si>
   <si>
     <t>Global 690 UC</t>
   </si>
   <si>
+    <t>pre30624020</t>
+  </si>
+  <si>
+    <t>Global 720 UC</t>
+  </si>
+  <si>
+    <t>pre30624021</t>
+  </si>
+  <si>
+    <t>Global 985 UC</t>
+  </si>
+  <si>
     <t>pre30624022</t>
   </si>
   <si>
     <t>Global 1.045 UC</t>
   </si>
   <si>
     <t>pre30624023</t>
   </si>
   <si>
     <t>Global 1.080 UC</t>
   </si>
   <si>
     <t>pre30624024</t>
   </si>
   <si>
     <t>Global 1.320 UC</t>
   </si>
   <si>
     <t>pre30624025</t>
   </si>
   <si>
     <t>Global 1.645 UC</t>
   </si>
   <si>
     <t>pre30624026</t>
@@ -5804,56 +5411,80 @@
   <si>
     <t>pre30624028</t>
   </si>
   <si>
     <t>Global 2.125 UC</t>
   </si>
   <si>
     <t>pre30624029</t>
   </si>
   <si>
     <t>Global 2.460 UC</t>
   </si>
   <si>
     <t>pre30624030</t>
   </si>
   <si>
     <t>Global 2.785 UC</t>
   </si>
   <si>
     <t>pre30624031</t>
   </si>
   <si>
     <t>Global 3.120 UC</t>
   </si>
   <si>
+    <t>pre30624032</t>
+  </si>
+  <si>
+    <t>Global 3.850 UC</t>
+  </si>
+  <si>
     <t>pre30624033</t>
   </si>
   <si>
     <t>Global 4.000 UC</t>
   </si>
   <si>
+    <t>pre30624034</t>
+  </si>
+  <si>
+    <t>Global 4.175 UC</t>
+  </si>
+  <si>
+    <t>pre30624035</t>
+  </si>
+  <si>
+    <t>Global 4.510 UC</t>
+  </si>
+  <si>
+    <t>pre30624036</t>
+  </si>
+  <si>
+    <t>Global 5.650 UC</t>
+  </si>
+  <si>
     <t>pre30624037</t>
   </si>
   <si>
     <t>Global 6.310 UC</t>
   </si>
   <si>
     <t>pre30624038</t>
   </si>
   <si>
     <t>Global 6.970 UC</t>
   </si>
   <si>
     <t>pre30624039</t>
   </si>
   <si>
     <t>Global 8.100 UC</t>
   </si>
   <si>
     <t>pre30624040</t>
   </si>
   <si>
     <t>Global 8.400 UC</t>
   </si>
   <si>
     <t>pre30624041</t>
@@ -5927,92 +5558,62 @@
   <si>
     <t>pre30624064</t>
   </si>
   <si>
     <t>Super Pass</t>
   </si>
   <si>
     <t>pre30624065</t>
   </si>
   <si>
     <t>Super VIP Card</t>
   </si>
   <si>
     <t>pre30624066</t>
   </si>
   <si>
     <t>Monthly Card</t>
   </si>
   <si>
     <t>pre30624067</t>
   </si>
   <si>
     <t>Weekly Card</t>
   </si>
   <si>
-    <t>pre30624070</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30624071</t>
   </si>
   <si>
     <t>60 Diamond</t>
   </si>
   <si>
     <t>pre30624078</t>
   </si>
   <si>
     <t>6000 Diamond</t>
   </si>
   <si>
-    <t>pre30624080</t>
-[...22 lines deleted...]
-  <si>
     <t>pre30659773</t>
   </si>
   <si>
     <t>Honkai Star Rail</t>
   </si>
   <si>
     <t>980+110 Oneiric Shard</t>
   </si>
   <si>
     <t>pre30659775</t>
   </si>
   <si>
     <t>1960+220 Oneiric Shard</t>
   </si>
   <si>
     <t>pre30659776</t>
   </si>
   <si>
     <t>1980+260 Oneiric Shard</t>
   </si>
   <si>
     <t>pre30659778</t>
   </si>
   <si>
     <t>6480+1600 Oneiric Shard</t>
@@ -6059,53 +5660,50 @@
   <si>
     <t>pre30660431</t>
   </si>
   <si>
     <t>pre30660432</t>
   </si>
   <si>
     <t>pre30660433</t>
   </si>
   <si>
     <t>pre30660434</t>
   </si>
   <si>
     <t>pre30660435</t>
   </si>
   <si>
     <t>pre30660436</t>
   </si>
   <si>
     <t>pre30660437</t>
   </si>
   <si>
     <t>pre30660438</t>
   </si>
   <si>
-    <t>pre30660439</t>
-[...1 lines deleted...]
-  <si>
     <t>pre30660440</t>
   </si>
   <si>
     <t>pre30660441</t>
   </si>
   <si>
     <t>pre30660444</t>
   </si>
   <si>
     <t>5.000 Admin 1.000</t>
   </si>
   <si>
     <t>pre30660445</t>
   </si>
   <si>
     <t>10.000 Admin 1.000</t>
   </si>
   <si>
     <t>pre30660446</t>
   </si>
   <si>
     <t>15.000 Admin 1.000</t>
   </si>
   <si>
     <t>pre30660447</t>
@@ -6302,56 +5900,50 @@
   <si>
     <t>pre30685978</t>
   </si>
   <si>
     <t>300 Diamond</t>
   </si>
   <si>
     <t>pre30685979</t>
   </si>
   <si>
     <t>600 Diamond</t>
   </si>
   <si>
     <t>pre30685980</t>
   </si>
   <si>
     <t>1200 Diamond</t>
   </si>
   <si>
     <t>pre30685981</t>
   </si>
   <si>
     <t>1800 Diamond</t>
   </si>
   <si>
-    <t>pre30686262</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30686313</t>
   </si>
   <si>
     <t>Honkai Impact 3 6.600 B-Chips</t>
   </si>
   <si>
     <t>pre30686314</t>
   </si>
   <si>
     <t>Honkai Impact 3 3.300 B-Chips</t>
   </si>
   <si>
     <t>pre30686315</t>
   </si>
   <si>
     <t>Honkai Impact 3 1.980 B-Chips</t>
   </si>
   <si>
     <t>pre30686317</t>
   </si>
   <si>
     <t>Honkai Impact 3 1.320 B-Chips</t>
   </si>
   <si>
     <t>pre30686336</t>
@@ -6440,56 +6032,50 @@
   <si>
     <t>pre30686381</t>
   </si>
   <si>
     <t>Express Supply Pass</t>
   </si>
   <si>
     <t>pre30686382</t>
   </si>
   <si>
     <t>Express Supply Pass 2x</t>
   </si>
   <si>
     <t>pre30686383</t>
   </si>
   <si>
     <t>Express Supply Pass 3x</t>
   </si>
   <si>
     <t>pre30686384</t>
   </si>
   <si>
     <t>Express Supply Pass 4x</t>
   </si>
   <si>
-    <t>pre30686385</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30686386</t>
   </si>
   <si>
     <t>All Pack Oneiric Shard</t>
   </si>
   <si>
     <t>pre30687228</t>
   </si>
   <si>
     <t>pre30687229</t>
   </si>
   <si>
     <t>pre30701263</t>
   </si>
   <si>
     <t>100 Goldstar</t>
   </si>
   <si>
     <t>pre30701264</t>
   </si>
   <si>
     <t>100+28 Goldstar</t>
   </si>
   <si>
     <t>pre30701265</t>
@@ -6737,83 +6323,68 @@
   <si>
     <t xml:space="preserve"> 350 Diamond</t>
   </si>
   <si>
     <t>s100</t>
   </si>
   <si>
     <t>s13</t>
   </si>
   <si>
     <t>s14</t>
   </si>
   <si>
     <t>s15</t>
   </si>
   <si>
     <t>s20</t>
   </si>
   <si>
     <t>s25</t>
   </si>
   <si>
     <t>s30</t>
   </si>
   <si>
-    <t>s50</t>
-[...1 lines deleted...]
-  <si>
     <t>shopee100</t>
   </si>
   <si>
     <t>shopee50</t>
   </si>
   <si>
     <t>t10</t>
   </si>
   <si>
     <t>Three 10.000</t>
   </si>
   <si>
-    <t>t20</t>
-[...4 lines deleted...]
-  <si>
     <t>t5</t>
   </si>
   <si>
     <t>Three 5.000</t>
   </si>
   <si>
-    <t>vax1</t>
-[...4 lines deleted...]
-  <si>
     <t>vax2</t>
   </si>
   <si>
     <t>Aktivasi Voucher 3 GB 3 Hari</t>
   </si>
   <si>
     <t>vflexs</t>
   </si>
   <si>
     <t>Aktivasi Voucher Xtra Combo Flex S 28 Hari</t>
   </si>
   <si>
     <t>vs2g5d</t>
   </si>
   <si>
     <t>Voucher 2.5 GB 5 Hari (Jawa Barat)</t>
   </si>
   <si>
     <t>x5</t>
   </si>
   <si>
     <t>pre30899240</t>
   </si>
   <si>
     <t>Free Fire Membership Mingguan x2</t>
@@ -6902,74 +6473,74 @@
   <si>
     <t>ff720</t>
   </si>
   <si>
     <t>720 Diamond</t>
   </si>
   <si>
     <t>pre31105529</t>
   </si>
   <si>
     <t>6.042 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105530</t>
   </si>
   <si>
     <t>2.398 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105531</t>
   </si>
   <si>
     <t>First Top Up 500+Bonus Diamonds (Filipina)</t>
   </si>
   <si>
+    <t>pre31105532</t>
+  </si>
+  <si>
+    <t>570 Diamonds (Filipina)</t>
+  </si>
+  <si>
     <t>pre31105533</t>
   </si>
   <si>
     <t>Monthly Epic Bundle (Filipina)</t>
   </si>
   <si>
     <t>pre31105534</t>
   </si>
   <si>
     <t>1.163 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105535</t>
   </si>
   <si>
     <t>336 Diamonds (Filipina)</t>
   </si>
   <si>
-    <t>pre31105536</t>
-[...4 lines deleted...]
-  <si>
     <t>pre31105537</t>
   </si>
   <si>
     <t>First Top Up 250+Bonus Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105538</t>
   </si>
   <si>
     <t>223 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105539</t>
   </si>
   <si>
     <t>First Top Up 150+Bonus Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105540</t>
   </si>
   <si>
     <t>112 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>pre31105541</t>
@@ -7266,50 +6837,338 @@
     <t>2.976 Diamonds (Singapore)</t>
   </si>
   <si>
     <t>pre31105597</t>
   </si>
   <si>
     <t>7.502 Diamonds (Singapore)</t>
   </si>
   <si>
     <t>pre31105598</t>
   </si>
   <si>
     <t>6.012 Diamonds (5010+1002) (SIngapore)</t>
   </si>
   <si>
     <t>pre31183525</t>
   </si>
   <si>
     <t>Free Fire 20 Diamond</t>
   </si>
   <si>
     <t>pre31215607</t>
   </si>
   <si>
     <t>425 Diamond</t>
+  </si>
+  <si>
+    <t>pre33466720</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass (Global)</t>
+  </si>
+  <si>
+    <t>pre33466721</t>
+  </si>
+  <si>
+    <t>Mobile Legends Twilight Pass (Global)</t>
+  </si>
+  <si>
+    <t>pre33466722</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 50+5 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466723</t>
+  </si>
+  <si>
+    <t>Mobile Legends 86 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466724</t>
+  </si>
+  <si>
+    <t>Mobile Legends 172 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466725</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 150+15 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466726</t>
+  </si>
+  <si>
+    <t>Mobile Legends 257 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466727</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 250+25 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466728</t>
+  </si>
+  <si>
+    <t>Mobile Legends 344 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466729</t>
+  </si>
+  <si>
+    <t>Mobile Legends 429 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466730</t>
+  </si>
+  <si>
+    <t>Mobile Legends 514 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466731</t>
+  </si>
+  <si>
+    <t>Mobile Legends 600 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466732</t>
+  </si>
+  <si>
+    <t>Mobile Legends 706 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466733</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 500+65 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466734</t>
+  </si>
+  <si>
+    <t>Mobile Legends 878 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466735</t>
+  </si>
+  <si>
+    <t>Mobile Legends 963 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466736</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.050 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466737</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.220 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466738</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.412 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466740</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.669 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466744</t>
+  </si>
+  <si>
+    <t>Mobile Legends 27.864 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33466745</t>
+  </si>
+  <si>
+    <t>Mobile Legends 18.576 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33765021</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia Weekly Membership</t>
+  </si>
+  <si>
+    <t>pre33765022</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia 25 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765023</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia Monthly Membership</t>
+  </si>
+  <si>
+    <t>pre33765024</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia 100 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765025</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia 310 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765026</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia 520 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765027</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia 1060 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765028</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia 2180 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765029</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia 5600 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765030</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia 11500 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765031</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura Monthly Membership</t>
+  </si>
+  <si>
+    <t>pre33765032</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura 25 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765033</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura 100 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765034</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura 310 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765035</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura 520 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765036</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura 1060 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765037</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura 2180 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765038</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura 5600 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765039</t>
+  </si>
+  <si>
+    <t>Free Fire Singapura 11500 Diamond</t>
+  </si>
+  <si>
+    <t>pre33765040</t>
+  </si>
+  <si>
+    <t>Free Fire Weekly Membership (Global)</t>
+  </si>
+  <si>
+    <t>pre33765041</t>
+  </si>
+  <si>
+    <t>Free Fire 110 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33765042</t>
+  </si>
+  <si>
+    <t>Free Fire 341 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33765043</t>
+  </si>
+  <si>
+    <t>Free Fire Monthly Membership (Global)</t>
+  </si>
+  <si>
+    <t>pre33765044</t>
+  </si>
+  <si>
+    <t>Free Fire 2398 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33765045</t>
+  </si>
+  <si>
+    <t>Free Fire 6160 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>pre33765046</t>
+  </si>
+  <si>
+    <t>Free Fire 1166 Diamonds (Global)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7619,3330 +7478,3330 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1272"/>
+  <dimension ref="A1:I1234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H1272" sqref="H1272"/>
+      <selection activeCell="H1234" sqref="H1234"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1">
         <v>10.0</v>
       </c>
       <c r="E2" s="2">
-        <v>11660</v>
+        <v>11818</v>
       </c>
       <c r="F2" s="2">
-        <v>11549</v>
+        <v>11705</v>
       </c>
       <c r="G2" s="2">
-        <v>11438</v>
+        <v>11593</v>
       </c>
       <c r="H2" s="2">
-        <v>11216</v>
+        <v>11368</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1">
         <v>5.0</v>
       </c>
       <c r="E3" s="2">
-        <v>6171</v>
+        <v>6181</v>
       </c>
       <c r="F3" s="2">
-        <v>6112</v>
+        <v>6122</v>
       </c>
       <c r="G3" s="2">
-        <v>6053</v>
+        <v>6064</v>
       </c>
       <c r="H3" s="2">
-        <v>5936</v>
+        <v>5946</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1">
-        <v>20.0</v>
+        <v>50.0</v>
       </c>
       <c r="E4" s="2">
-        <v>21063</v>
+        <v>52616</v>
       </c>
       <c r="F4" s="2">
-        <v>20862</v>
+        <v>52114</v>
       </c>
       <c r="G4" s="2">
-        <v>20662</v>
+        <v>51613</v>
       </c>
       <c r="H4" s="2">
-        <v>20261</v>
+        <v>50611</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="1">
-        <v>50.0</v>
+      <c r="D5" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="E5" s="2">
-        <v>52616</v>
+        <v>6</v>
       </c>
       <c r="F5" s="2">
-        <v>52114</v>
+        <v>6</v>
       </c>
       <c r="G5" s="2">
-        <v>51613</v>
+        <v>6</v>
       </c>
       <c r="H5" s="2">
-        <v>50611</v>
+        <v>6</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>6</v>
+        <v>1670</v>
       </c>
       <c r="F6" s="2">
-        <v>6</v>
+        <v>1654</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>1638</v>
       </c>
       <c r="H6" s="2">
-        <v>6</v>
+        <v>1606</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2">
-        <v>1670</v>
+        <v>122029</v>
       </c>
       <c r="F7" s="2">
-        <v>1654</v>
+        <v>120867</v>
       </c>
       <c r="G7" s="2">
-        <v>1638</v>
+        <v>119705</v>
       </c>
       <c r="H7" s="2">
-        <v>1606</v>
+        <v>117380</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" s="2">
-        <v>128210</v>
+        <v>128770</v>
       </c>
       <c r="F8" s="2">
-        <v>126989</v>
+        <v>127544</v>
       </c>
       <c r="G8" s="2">
-        <v>125768</v>
+        <v>126317</v>
       </c>
       <c r="H8" s="2">
-        <v>123326</v>
+        <v>123864</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2">
-        <v>130071</v>
+        <v>132416</v>
       </c>
       <c r="F9" s="2">
-        <v>128832</v>
+        <v>131154</v>
       </c>
       <c r="G9" s="2">
-        <v>127593</v>
+        <v>129893</v>
       </c>
       <c r="H9" s="2">
-        <v>125116</v>
+        <v>127371</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2">
-        <v>132812</v>
+        <v>139567</v>
       </c>
       <c r="F10" s="2">
-        <v>131548</v>
+        <v>138238</v>
       </c>
       <c r="G10" s="2">
-        <v>130283</v>
+        <v>136909</v>
       </c>
       <c r="H10" s="2">
-        <v>127753</v>
+        <v>134250</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" s="2">
-        <v>141219</v>
+        <v>1760</v>
       </c>
       <c r="F11" s="2">
-        <v>139874</v>
+        <v>1743</v>
       </c>
       <c r="G11" s="2">
-        <v>138529</v>
+        <v>1726</v>
       </c>
       <c r="H11" s="2">
-        <v>135839</v>
+        <v>1693</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" s="2">
-        <v>1777</v>
+        <v>15336</v>
       </c>
       <c r="F12" s="2">
-        <v>1760</v>
+        <v>15190</v>
       </c>
       <c r="G12" s="2">
-        <v>1743</v>
+        <v>15044</v>
       </c>
       <c r="H12" s="2">
-        <v>1709</v>
+        <v>14752</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" s="2">
-        <v>15518</v>
+        <v>149246</v>
       </c>
       <c r="F13" s="2">
-        <v>15370</v>
+        <v>147825</v>
       </c>
       <c r="G13" s="2">
-        <v>15222</v>
+        <v>146403</v>
       </c>
       <c r="H13" s="2">
-        <v>14927</v>
+        <v>143560</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E14" s="2">
-        <v>151012</v>
+        <v>162540</v>
       </c>
       <c r="F14" s="2">
-        <v>149574</v>
+        <v>160992</v>
       </c>
       <c r="G14" s="2">
-        <v>148136</v>
+        <v>159444</v>
       </c>
       <c r="H14" s="2">
-        <v>145259</v>
+        <v>156348</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" s="2">
-        <v>162540</v>
+        <v>159595</v>
       </c>
       <c r="F15" s="2">
-        <v>160992</v>
+        <v>158075</v>
       </c>
       <c r="G15" s="2">
-        <v>159444</v>
+        <v>156555</v>
       </c>
       <c r="H15" s="2">
-        <v>156348</v>
+        <v>153515</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" s="2">
-        <v>160073</v>
+        <v>17327</v>
       </c>
       <c r="F16" s="2">
-        <v>158548</v>
+        <v>17162</v>
       </c>
       <c r="G16" s="2">
-        <v>157024</v>
+        <v>16997</v>
       </c>
       <c r="H16" s="2">
-        <v>153975</v>
+        <v>16667</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E17" s="2">
-        <v>18594</v>
+        <v>175760</v>
       </c>
       <c r="F17" s="2">
-        <v>18417</v>
+        <v>174086</v>
       </c>
       <c r="G17" s="2">
-        <v>18240</v>
+        <v>172412</v>
       </c>
       <c r="H17" s="2">
-        <v>17886</v>
+        <v>169064</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E18" s="2">
-        <v>177581</v>
+        <v>1750448</v>
       </c>
       <c r="F18" s="2">
-        <v>175890</v>
+        <v>1733777</v>
       </c>
       <c r="G18" s="2">
-        <v>174199</v>
+        <v>1717106</v>
       </c>
       <c r="H18" s="2">
-        <v>170816</v>
+        <v>1683764</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E19" s="2">
-        <v>1767306</v>
+        <v>196796</v>
       </c>
       <c r="F19" s="2">
-        <v>1750475</v>
+        <v>194922</v>
       </c>
       <c r="G19" s="2">
-        <v>1733643</v>
+        <v>193048</v>
       </c>
       <c r="H19" s="2">
-        <v>1699980</v>
+        <v>189299</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E20" s="2">
-        <v>196796</v>
+        <v>19042</v>
       </c>
       <c r="F20" s="2">
-        <v>194922</v>
+        <v>18860</v>
       </c>
       <c r="G20" s="2">
-        <v>193048</v>
+        <v>18679</v>
       </c>
       <c r="H20" s="2">
-        <v>189299</v>
+        <v>18316</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E21" s="2">
-        <v>19244</v>
+        <v>182797</v>
       </c>
       <c r="F21" s="2">
-        <v>19061</v>
+        <v>181056</v>
       </c>
       <c r="G21" s="2">
-        <v>18878</v>
+        <v>179315</v>
       </c>
       <c r="H21" s="2">
-        <v>18511</v>
+        <v>175833</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E22" s="2">
-        <v>184631</v>
+        <v>191533</v>
       </c>
       <c r="F22" s="2">
-        <v>182873</v>
+        <v>189708</v>
       </c>
       <c r="G22" s="2">
-        <v>181114</v>
+        <v>187884</v>
       </c>
       <c r="H22" s="2">
-        <v>177597</v>
+        <v>184236</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E23" s="2">
-        <v>193451</v>
+        <v>239216</v>
       </c>
       <c r="F23" s="2">
-        <v>191609</v>
+        <v>236938</v>
       </c>
       <c r="G23" s="2">
-        <v>189766</v>
+        <v>234660</v>
       </c>
       <c r="H23" s="2">
-        <v>186081</v>
+        <v>230103</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E24" s="2">
-        <v>239216</v>
+        <v>23350</v>
       </c>
       <c r="F24" s="2">
-        <v>236938</v>
+        <v>23128</v>
       </c>
       <c r="G24" s="2">
-        <v>234660</v>
+        <v>22905</v>
       </c>
       <c r="H24" s="2">
-        <v>230103</v>
+        <v>22460</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E25" s="2">
-        <v>24114</v>
+        <v>218426</v>
       </c>
       <c r="F25" s="2">
-        <v>23885</v>
+        <v>216346</v>
       </c>
       <c r="G25" s="2">
-        <v>23655</v>
+        <v>214266</v>
       </c>
       <c r="H25" s="2">
-        <v>23196</v>
+        <v>210105</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E26" s="2">
-        <v>220264</v>
+        <v>227162</v>
       </c>
       <c r="F26" s="2">
-        <v>218166</v>
+        <v>224999</v>
       </c>
       <c r="G26" s="2">
-        <v>216068</v>
+        <v>222835</v>
       </c>
       <c r="H26" s="2">
-        <v>211873</v>
+        <v>218508</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E27" s="2">
-        <v>229346</v>
+        <v>240056</v>
       </c>
       <c r="F27" s="2">
-        <v>227162</v>
+        <v>237770</v>
       </c>
       <c r="G27" s="2">
-        <v>224978</v>
+        <v>235484</v>
       </c>
       <c r="H27" s="2">
-        <v>220609</v>
+        <v>230911</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E28" s="2">
-        <v>241584</v>
+        <v>25416</v>
       </c>
       <c r="F28" s="2">
-        <v>239283</v>
+        <v>25174</v>
       </c>
       <c r="G28" s="2">
-        <v>236982</v>
+        <v>24932</v>
       </c>
       <c r="H28" s="2">
-        <v>232381</v>
+        <v>24448</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E29" s="2">
-        <v>26574</v>
+        <v>243111</v>
       </c>
       <c r="F29" s="2">
-        <v>26321</v>
+        <v>240795</v>
       </c>
       <c r="G29" s="2">
-        <v>26068</v>
+        <v>238480</v>
       </c>
       <c r="H29" s="2">
-        <v>25562</v>
+        <v>233849</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E30" s="2">
-        <v>245186</v>
+        <v>27451</v>
       </c>
       <c r="F30" s="2">
-        <v>242850</v>
+        <v>27190</v>
       </c>
       <c r="G30" s="2">
-        <v>240515</v>
+        <v>26928</v>
       </c>
       <c r="H30" s="2">
-        <v>235845</v>
+        <v>26405</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E31" s="2">
-        <v>27879</v>
+        <v>255786</v>
       </c>
       <c r="F31" s="2">
-        <v>27613</v>
+        <v>253350</v>
       </c>
       <c r="G31" s="2">
-        <v>27348</v>
+        <v>250914</v>
       </c>
       <c r="H31" s="2">
-        <v>26817</v>
+        <v>246042</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E32" s="2">
-        <v>258266</v>
+        <v>276413</v>
       </c>
       <c r="F32" s="2">
-        <v>255807</v>
+        <v>273780</v>
       </c>
       <c r="G32" s="2">
-        <v>253347</v>
+        <v>271148</v>
       </c>
       <c r="H32" s="2">
-        <v>248428</v>
+        <v>265883</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E33" s="2">
-        <v>276413</v>
+        <v>280560</v>
       </c>
       <c r="F33" s="2">
-        <v>273780</v>
+        <v>277888</v>
       </c>
       <c r="G33" s="2">
-        <v>271148</v>
+        <v>275216</v>
       </c>
       <c r="H33" s="2">
-        <v>265883</v>
+        <v>269872</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E34" s="2">
-        <v>280560</v>
+        <v>294856</v>
       </c>
       <c r="F34" s="2">
-        <v>277888</v>
+        <v>292048</v>
       </c>
       <c r="G34" s="2">
-        <v>275216</v>
+        <v>289239</v>
       </c>
       <c r="H34" s="2">
-        <v>269872</v>
+        <v>283623</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E35" s="2">
-        <v>294856</v>
+        <v>283736</v>
       </c>
       <c r="F35" s="2">
-        <v>292048</v>
+        <v>281034</v>
       </c>
       <c r="G35" s="2">
-        <v>289239</v>
+        <v>278332</v>
       </c>
       <c r="H35" s="2">
-        <v>283623</v>
+        <v>272927</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E36" s="2">
-        <v>285579</v>
+        <v>289903</v>
       </c>
       <c r="F36" s="2">
-        <v>282859</v>
+        <v>287142</v>
       </c>
       <c r="G36" s="2">
-        <v>280139</v>
+        <v>284381</v>
       </c>
       <c r="H36" s="2">
-        <v>274700</v>
+        <v>278859</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E37" s="2">
-        <v>292024</v>
+        <v>31801</v>
       </c>
       <c r="F37" s="2">
-        <v>289243</v>
+        <v>31498</v>
       </c>
       <c r="G37" s="2">
-        <v>286462</v>
+        <v>31196</v>
       </c>
       <c r="H37" s="2">
-        <v>280899</v>
+        <v>30590</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E38" s="2">
-        <v>33118</v>
+        <v>312226</v>
       </c>
       <c r="F38" s="2">
-        <v>32803</v>
+        <v>309252</v>
       </c>
       <c r="G38" s="2">
-        <v>32487</v>
+        <v>306279</v>
       </c>
       <c r="H38" s="2">
-        <v>31856</v>
+        <v>300332</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E39" s="2">
-        <v>315291</v>
+        <v>333136</v>
       </c>
       <c r="F39" s="2">
-        <v>312288</v>
+        <v>329963</v>
       </c>
       <c r="G39" s="2">
-        <v>309285</v>
+        <v>326790</v>
       </c>
       <c r="H39" s="2">
-        <v>303280</v>
+        <v>320445</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E40" s="2">
-        <v>350797</v>
+        <v>34834</v>
       </c>
       <c r="F40" s="2">
-        <v>347456</v>
+        <v>34502</v>
       </c>
       <c r="G40" s="2">
-        <v>344115</v>
+        <v>34170</v>
       </c>
       <c r="H40" s="2">
-        <v>337433</v>
+        <v>33507</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E41" s="2">
-        <v>36566</v>
+        <v>4988</v>
       </c>
       <c r="F41" s="2">
-        <v>36218</v>
+        <v>4940</v>
       </c>
       <c r="G41" s="2">
-        <v>35870</v>
+        <v>4893</v>
       </c>
       <c r="H41" s="2">
-        <v>35173</v>
+        <v>4798</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E42" s="2">
-        <v>4959</v>
+        <v>37904</v>
       </c>
       <c r="F42" s="2">
-        <v>4912</v>
+        <v>37543</v>
       </c>
       <c r="G42" s="2">
-        <v>4865</v>
+        <v>37182</v>
       </c>
       <c r="H42" s="2">
-        <v>4770</v>
+        <v>36460</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E43" s="2">
-        <v>40083</v>
+        <v>362360</v>
       </c>
       <c r="F43" s="2">
-        <v>39701</v>
+        <v>358909</v>
       </c>
       <c r="G43" s="2">
-        <v>39319</v>
+        <v>355458</v>
       </c>
       <c r="H43" s="2">
-        <v>38556</v>
+        <v>348556</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E44" s="2">
-        <v>364770</v>
+        <v>41405</v>
       </c>
       <c r="F44" s="2">
-        <v>361296</v>
+        <v>41010</v>
       </c>
       <c r="G44" s="2">
-        <v>357822</v>
+        <v>40616</v>
       </c>
       <c r="H44" s="2">
-        <v>350874</v>
+        <v>39827</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E45" s="2">
-        <v>41601</v>
+        <v>399988</v>
       </c>
       <c r="F45" s="2">
-        <v>41205</v>
+        <v>396179</v>
       </c>
       <c r="G45" s="2">
-        <v>40809</v>
+        <v>392369</v>
       </c>
       <c r="H45" s="2">
-        <v>40016</v>
+        <v>384750</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E46" s="2">
-        <v>424097</v>
+        <v>438375</v>
       </c>
       <c r="F46" s="2">
-        <v>420058</v>
+        <v>434200</v>
       </c>
       <c r="G46" s="2">
-        <v>416019</v>
+        <v>430025</v>
       </c>
       <c r="H46" s="2">
-        <v>407941</v>
+        <v>421675</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E47" s="2">
-        <v>441000</v>
+        <v>4436250</v>
       </c>
       <c r="F47" s="2">
-        <v>436800</v>
+        <v>4394000</v>
       </c>
       <c r="G47" s="2">
-        <v>432600</v>
+        <v>4351750</v>
       </c>
       <c r="H47" s="2">
-        <v>424200</v>
+        <v>4267250</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E48" s="2">
-        <v>4599000</v>
+        <v>4525500</v>
       </c>
       <c r="F48" s="2">
-        <v>4555200</v>
+        <v>4482400</v>
       </c>
       <c r="G48" s="2">
-        <v>4511400</v>
+        <v>4439300</v>
       </c>
       <c r="H48" s="2">
-        <v>4423800</v>
+        <v>4353100</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E49" s="2">
-        <v>4667250</v>
+        <v>46951</v>
       </c>
       <c r="F49" s="2">
-        <v>4622800</v>
+        <v>46504</v>
       </c>
       <c r="G49" s="2">
-        <v>4578350</v>
+        <v>46056</v>
       </c>
       <c r="H49" s="2">
-        <v>4489450</v>
+        <v>45162</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E50" s="2">
-        <v>50112</v>
+        <v>457520</v>
       </c>
       <c r="F50" s="2">
-        <v>49635</v>
+        <v>453162</v>
       </c>
       <c r="G50" s="2">
-        <v>49158</v>
+        <v>448805</v>
       </c>
       <c r="H50" s="2">
-        <v>48203</v>
+        <v>440090</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E51" s="2">
-        <v>461946</v>
+        <v>6101</v>
       </c>
       <c r="F51" s="2">
-        <v>457547</v>
+        <v>6042</v>
       </c>
       <c r="G51" s="2">
-        <v>453147</v>
+        <v>5984</v>
       </c>
       <c r="H51" s="2">
-        <v>444348</v>
+        <v>5868</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E52" s="2">
-        <v>6161</v>
+        <v>54731</v>
       </c>
       <c r="F52" s="2">
-        <v>6103</v>
+        <v>54210</v>
       </c>
       <c r="G52" s="2">
-        <v>6044</v>
+        <v>53689</v>
       </c>
       <c r="H52" s="2">
-        <v>5927</v>
+        <v>52646</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E53" s="2">
-        <v>54731</v>
+        <v>481312</v>
       </c>
       <c r="F53" s="2">
-        <v>54210</v>
+        <v>476728</v>
       </c>
       <c r="G53" s="2">
-        <v>53689</v>
+        <v>472144</v>
       </c>
       <c r="H53" s="2">
-        <v>52646</v>
+        <v>462976</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E54" s="2">
-        <v>485946</v>
+        <v>487751</v>
       </c>
       <c r="F54" s="2">
-        <v>481318</v>
+        <v>483106</v>
       </c>
       <c r="G54" s="2">
-        <v>476690</v>
+        <v>478461</v>
       </c>
       <c r="H54" s="2">
-        <v>467434</v>
+        <v>469170</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E55" s="2">
-        <v>492511</v>
+        <v>52562</v>
       </c>
       <c r="F55" s="2">
-        <v>487820</v>
+        <v>52061</v>
       </c>
       <c r="G55" s="2">
-        <v>483130</v>
+        <v>51561</v>
       </c>
       <c r="H55" s="2">
-        <v>473749</v>
+        <v>50560</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E56" s="2">
-        <v>53151</v>
+        <v>524186</v>
       </c>
       <c r="F56" s="2">
-        <v>52645</v>
+        <v>519194</v>
       </c>
       <c r="G56" s="2">
-        <v>52139</v>
+        <v>514202</v>
       </c>
       <c r="H56" s="2">
-        <v>51126</v>
+        <v>504217</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E57" s="2">
-        <v>529226</v>
+        <v>535534</v>
       </c>
       <c r="F57" s="2">
-        <v>524186</v>
+        <v>530433</v>
       </c>
       <c r="G57" s="2">
-        <v>519146</v>
+        <v>525333</v>
       </c>
       <c r="H57" s="2">
-        <v>509065</v>
+        <v>515132</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E58" s="2">
-        <v>551753</v>
+        <v>60023</v>
       </c>
       <c r="F58" s="2">
-        <v>546498</v>
+        <v>59452</v>
       </c>
       <c r="G58" s="2">
-        <v>541243</v>
+        <v>58880</v>
       </c>
       <c r="H58" s="2">
-        <v>530734</v>
+        <v>57737</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E59" s="2">
-        <v>60023</v>
+        <v>640526</v>
       </c>
       <c r="F59" s="2">
-        <v>59452</v>
+        <v>634426</v>
       </c>
       <c r="G59" s="2">
-        <v>58880</v>
+        <v>628326</v>
       </c>
       <c r="H59" s="2">
-        <v>57737</v>
+        <v>616125</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E60" s="2">
-        <v>603785</v>
+        <v>577276</v>
       </c>
       <c r="F60" s="2">
-        <v>598034</v>
+        <v>571778</v>
       </c>
       <c r="G60" s="2">
-        <v>592284</v>
+        <v>566281</v>
       </c>
       <c r="H60" s="2">
-        <v>580783</v>
+        <v>555285</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E61" s="2">
-        <v>592428</v>
+        <v>585458</v>
       </c>
       <c r="F61" s="2">
-        <v>586786</v>
+        <v>579882</v>
       </c>
       <c r="G61" s="2">
-        <v>581144</v>
+        <v>574306</v>
       </c>
       <c r="H61" s="2">
-        <v>569859</v>
+        <v>563155</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E62" s="2">
-        <v>591171</v>
+        <v>61105</v>
       </c>
       <c r="F62" s="2">
-        <v>585541</v>
+        <v>60523</v>
       </c>
       <c r="G62" s="2">
-        <v>579911</v>
+        <v>59941</v>
       </c>
       <c r="H62" s="2">
-        <v>568650</v>
+        <v>58777</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E63" s="2">
-        <v>64517</v>
+        <v>805</v>
       </c>
       <c r="F63" s="2">
-        <v>63903</v>
+        <v>798</v>
       </c>
       <c r="G63" s="2">
-        <v>63288</v>
+        <v>790</v>
       </c>
       <c r="H63" s="2">
-        <v>62059</v>
+        <v>775</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E64" s="2">
-        <v>824</v>
+        <v>61887</v>
       </c>
       <c r="F64" s="2">
-        <v>816</v>
+        <v>61298</v>
       </c>
       <c r="G64" s="2">
-        <v>809</v>
+        <v>60708</v>
       </c>
       <c r="H64" s="2">
-        <v>793</v>
+        <v>59529</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E65" s="2">
-        <v>66260</v>
+        <v>65830</v>
       </c>
       <c r="F65" s="2">
-        <v>65629</v>
+        <v>65203</v>
       </c>
       <c r="G65" s="2">
-        <v>64998</v>
+        <v>64576</v>
       </c>
       <c r="H65" s="2">
-        <v>63736</v>
+        <v>63322</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E66" s="2">
-        <v>63152</v>
+        <v>70677</v>
       </c>
       <c r="F66" s="2">
-        <v>62551</v>
+        <v>70003</v>
       </c>
       <c r="G66" s="2">
-        <v>61949</v>
+        <v>69330</v>
       </c>
       <c r="H66" s="2">
-        <v>60746</v>
+        <v>67984</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E67" s="2">
-        <v>70677</v>
+        <v>663230</v>
       </c>
       <c r="F67" s="2">
-        <v>70003</v>
+        <v>656914</v>
       </c>
       <c r="G67" s="2">
-        <v>69330</v>
+        <v>650597</v>
       </c>
       <c r="H67" s="2">
-        <v>67984</v>
+        <v>637964</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E68" s="2">
-        <v>684784</v>
+        <v>680426</v>
       </c>
       <c r="F68" s="2">
-        <v>678262</v>
+        <v>673946</v>
       </c>
       <c r="G68" s="2">
-        <v>671740</v>
+        <v>667466</v>
       </c>
       <c r="H68" s="2">
-        <v>658697</v>
+        <v>654505</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E69" s="2">
-        <v>741032</v>
+        <v>74361</v>
       </c>
       <c r="F69" s="2">
-        <v>733975</v>
+        <v>73653</v>
       </c>
       <c r="G69" s="2">
-        <v>726917</v>
+        <v>72945</v>
       </c>
       <c r="H69" s="2">
-        <v>712802</v>
+        <v>71528</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E70" s="2">
-        <v>78986</v>
+        <v>773967</v>
       </c>
       <c r="F70" s="2">
-        <v>78234</v>
+        <v>766595</v>
       </c>
       <c r="G70" s="2">
-        <v>77482</v>
+        <v>759224</v>
       </c>
       <c r="H70" s="2">
-        <v>75977</v>
+        <v>744482</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E71" s="2">
-        <v>773967</v>
+        <v>84070</v>
       </c>
       <c r="F71" s="2">
-        <v>766595</v>
+        <v>83270</v>
       </c>
       <c r="G71" s="2">
-        <v>759224</v>
+        <v>82469</v>
       </c>
       <c r="H71" s="2">
-        <v>744482</v>
+        <v>80868</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E72" s="2">
-        <v>83974</v>
+        <v>781535</v>
       </c>
       <c r="F72" s="2">
-        <v>83174</v>
+        <v>774092</v>
       </c>
       <c r="G72" s="2">
-        <v>82374</v>
+        <v>766649</v>
       </c>
       <c r="H72" s="2">
-        <v>80775</v>
+        <v>751762</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E73" s="2">
-        <v>800715</v>
+        <v>82134</v>
       </c>
       <c r="F73" s="2">
-        <v>793089</v>
+        <v>81352</v>
       </c>
       <c r="G73" s="2">
-        <v>785464</v>
+        <v>80570</v>
       </c>
       <c r="H73" s="2">
-        <v>770212</v>
+        <v>79005</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E74" s="2">
-        <v>82672</v>
+        <v>847435</v>
       </c>
       <c r="F74" s="2">
-        <v>81884</v>
+        <v>839364</v>
       </c>
       <c r="G74" s="2">
-        <v>81097</v>
+        <v>831293</v>
       </c>
       <c r="H74" s="2">
-        <v>79522</v>
+        <v>815152</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E75" s="2">
-        <v>847435</v>
+        <v>829763</v>
       </c>
       <c r="F75" s="2">
-        <v>839364</v>
+        <v>821860</v>
       </c>
       <c r="G75" s="2">
-        <v>831293</v>
+        <v>813958</v>
       </c>
       <c r="H75" s="2">
-        <v>815152</v>
+        <v>798153</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E76" s="2">
-        <v>854732</v>
+        <v>8731</v>
       </c>
       <c r="F76" s="2">
-        <v>846591</v>
+        <v>8648</v>
       </c>
       <c r="G76" s="2">
-        <v>838451</v>
+        <v>8564</v>
       </c>
       <c r="H76" s="2">
-        <v>822170</v>
+        <v>8398</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E77" s="2">
-        <v>8993</v>
+        <v>87035</v>
       </c>
       <c r="F77" s="2">
-        <v>8908</v>
+        <v>86206</v>
       </c>
       <c r="G77" s="2">
-        <v>8822</v>
+        <v>85377</v>
       </c>
       <c r="H77" s="2">
-        <v>8651</v>
+        <v>83719</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E78" s="2">
-        <v>87522</v>
+        <v>875237</v>
       </c>
       <c r="F78" s="2">
-        <v>86688</v>
+        <v>866901</v>
       </c>
       <c r="G78" s="2">
-        <v>85855</v>
+        <v>858566</v>
       </c>
       <c r="H78" s="2">
-        <v>84188</v>
+        <v>841895</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E79" s="2">
-        <v>883666</v>
+        <v>908444</v>
       </c>
       <c r="F79" s="2">
-        <v>875250</v>
+        <v>899792</v>
       </c>
       <c r="G79" s="2">
-        <v>866835</v>
+        <v>891141</v>
       </c>
       <c r="H79" s="2">
-        <v>850003</v>
+        <v>873837</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E80" s="2">
-        <v>908444</v>
+        <v>8856750</v>
       </c>
       <c r="F80" s="2">
-        <v>899792</v>
+        <v>8772400</v>
       </c>
       <c r="G80" s="2">
-        <v>891141</v>
+        <v>8688050</v>
       </c>
       <c r="H80" s="2">
-        <v>873837</v>
+        <v>8519350</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E81" s="2">
-        <v>9371276</v>
+        <v>99431</v>
       </c>
       <c r="F81" s="2">
-        <v>9282026</v>
+        <v>98484</v>
       </c>
       <c r="G81" s="2">
-        <v>9192776</v>
+        <v>97537</v>
       </c>
       <c r="H81" s="2">
-        <v>9014275</v>
+        <v>95643</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E82" s="2">
-        <v>99431</v>
+        <v>891655</v>
       </c>
       <c r="F82" s="2">
-        <v>98484</v>
+        <v>883163</v>
       </c>
       <c r="G82" s="2">
-        <v>97537</v>
+        <v>874671</v>
       </c>
       <c r="H82" s="2">
-        <v>95643</v>
+        <v>857687</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E83" s="2">
-        <v>918514</v>
+        <v>920814</v>
       </c>
       <c r="F83" s="2">
-        <v>909766</v>
+        <v>912045</v>
       </c>
       <c r="G83" s="2">
-        <v>901018</v>
+        <v>903275</v>
       </c>
       <c r="H83" s="2">
-        <v>883523</v>
+        <v>885736</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E84" s="2">
-        <v>945788</v>
+        <v>104738</v>
       </c>
       <c r="F84" s="2">
-        <v>936780</v>
+        <v>103740</v>
       </c>
       <c r="G84" s="2">
-        <v>927773</v>
+        <v>102743</v>
       </c>
       <c r="H84" s="2">
-        <v>909758</v>
+        <v>100748</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E85" s="2">
-        <v>104738</v>
+        <v>970053</v>
       </c>
       <c r="F85" s="2">
-        <v>103740</v>
+        <v>960814</v>
       </c>
       <c r="G85" s="2">
-        <v>102743</v>
+        <v>951576</v>
       </c>
       <c r="H85" s="2">
-        <v>100748</v>
+        <v>933099</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E86" s="2">
-        <v>991016</v>
+        <v>109935</v>
       </c>
       <c r="F86" s="2">
-        <v>981578</v>
+        <v>108888</v>
       </c>
       <c r="G86" s="2">
-        <v>972140</v>
+        <v>107841</v>
       </c>
       <c r="H86" s="2">
-        <v>953263</v>
+        <v>105747</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E87" s="2">
-        <v>109935</v>
+        <v>114293</v>
       </c>
       <c r="F87" s="2">
-        <v>108888</v>
+        <v>113204</v>
       </c>
       <c r="G87" s="2">
-        <v>107841</v>
+        <v>112116</v>
       </c>
       <c r="H87" s="2">
-        <v>105747</v>
+        <v>109939</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E88" s="2">
-        <v>114293</v>
+        <v>1051211</v>
       </c>
       <c r="F88" s="2">
-        <v>113204</v>
+        <v>1041199</v>
       </c>
       <c r="G88" s="2">
-        <v>112116</v>
+        <v>1031188</v>
       </c>
       <c r="H88" s="2">
-        <v>109939</v>
+        <v>1011165</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E89" s="2">
-        <v>1077326</v>
+        <v>119240</v>
       </c>
       <c r="F89" s="2">
-        <v>1067066</v>
+        <v>118104</v>
       </c>
       <c r="G89" s="2">
-        <v>1056806</v>
+        <v>116969</v>
       </c>
       <c r="H89" s="2">
-        <v>1036285</v>
+        <v>114698</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E90" s="2">
-        <v>123816</v>
+        <v>1118354</v>
       </c>
       <c r="F90" s="2">
-        <v>122637</v>
+        <v>1107703</v>
       </c>
       <c r="G90" s="2">
-        <v>121458</v>
+        <v>1097052</v>
       </c>
       <c r="H90" s="2">
-        <v>119099</v>
+        <v>1075750</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E91" s="2">
-        <v>1129191</v>
+        <v>1180076</v>
       </c>
       <c r="F91" s="2">
-        <v>1118437</v>
+        <v>1168837</v>
       </c>
       <c r="G91" s="2">
-        <v>1107683</v>
+        <v>1157598</v>
       </c>
       <c r="H91" s="2">
-        <v>1086174</v>
+        <v>1135121</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>19</v>
+        <v>191</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E92" s="2">
-        <v>1215034</v>
+        <v>47801</v>
       </c>
       <c r="F92" s="2">
-        <v>1203462</v>
+        <v>47346</v>
       </c>
       <c r="G92" s="2">
-        <v>1191890</v>
+        <v>46891</v>
       </c>
       <c r="H92" s="2">
-        <v>1168747</v>
+        <v>45980</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D93" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E93" s="2">
-        <v>47801</v>
+        <v>9634</v>
       </c>
       <c r="F93" s="2">
-        <v>47346</v>
+        <v>9542</v>
       </c>
       <c r="G93" s="2">
-        <v>46891</v>
+        <v>9450</v>
       </c>
       <c r="H93" s="2">
-        <v>45980</v>
+        <v>9267</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E94" s="2">
-        <v>9634</v>
+        <v>95051</v>
       </c>
       <c r="F94" s="2">
-        <v>9542</v>
+        <v>94146</v>
       </c>
       <c r="G94" s="2">
-        <v>9450</v>
+        <v>93241</v>
       </c>
       <c r="H94" s="2">
-        <v>9267</v>
+        <v>91430</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E95" s="2">
-        <v>95051</v>
+        <v>19322</v>
       </c>
       <c r="F95" s="2">
-        <v>94146</v>
+        <v>19138</v>
       </c>
       <c r="G95" s="2">
-        <v>93241</v>
+        <v>18954</v>
       </c>
       <c r="H95" s="2">
-        <v>91430</v>
+        <v>18586</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>200</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.0</v>
       </c>
       <c r="E96" s="2">
-        <v>19322</v>
+        <v>105866</v>
       </c>
       <c r="F96" s="2">
-        <v>19138</v>
+        <v>104858</v>
       </c>
       <c r="G96" s="2">
-        <v>18954</v>
+        <v>103850</v>
       </c>
       <c r="H96" s="2">
-        <v>18586</v>
+        <v>101833</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="1">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E97" s="2">
-        <v>105866</v>
+        <v>53209</v>
       </c>
       <c r="F97" s="2">
-        <v>104858</v>
+        <v>52702</v>
       </c>
       <c r="G97" s="2">
-        <v>103850</v>
+        <v>52195</v>
       </c>
       <c r="H97" s="2">
-        <v>101833</v>
+        <v>51182</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>203</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>204</v>
       </c>
       <c r="E98" s="2">
-        <v>53209</v>
+        <v>24686</v>
       </c>
       <c r="F98" s="2">
-        <v>52702</v>
+        <v>24450</v>
       </c>
       <c r="G98" s="2">
-        <v>52195</v>
+        <v>24215</v>
       </c>
       <c r="H98" s="2">
-        <v>51182</v>
+        <v>23745</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>206</v>
+      </c>
+      <c r="D99" s="1">
+        <v>10.0</v>
       </c>
       <c r="E99" s="2">
-        <v>19236</v>
+        <v>10946</v>
       </c>
       <c r="F99" s="2">
-        <v>19053</v>
+        <v>10842</v>
       </c>
       <c r="G99" s="2">
-        <v>18870</v>
+        <v>10738</v>
       </c>
       <c r="H99" s="2">
-        <v>18503</v>
+        <v>10529</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" s="1">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E100" s="2">
-        <v>10946</v>
+        <v>20790</v>
       </c>
       <c r="F100" s="2">
-        <v>10842</v>
+        <v>20592</v>
       </c>
       <c r="G100" s="2">
-        <v>10738</v>
+        <v>20394</v>
       </c>
       <c r="H100" s="2">
-        <v>10529</v>
+        <v>19998</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D101" s="1">
         <v>25.0</v>
       </c>
       <c r="E101" s="2">
         <v>25867</v>
       </c>
       <c r="F101" s="2">
         <v>25620</v>
       </c>
       <c r="G101" s="2">
         <v>25374</v>
       </c>
       <c r="H101" s="2">
         <v>24881</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D102" s="1">
         <v>30.0</v>
       </c>
       <c r="E102" s="2">
         <v>31973</v>
       </c>
       <c r="F102" s="2">
         <v>31668</v>
       </c>
       <c r="G102" s="2">
         <v>31364</v>
       </c>
       <c r="H102" s="2">
         <v>30755</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D103" s="1">
         <v>5.0</v>
       </c>
       <c r="E103" s="2">
         <v>5234</v>
       </c>
       <c r="F103" s="2">
         <v>5184</v>
       </c>
       <c r="G103" s="2">
         <v>5135</v>
       </c>
       <c r="H103" s="2">
         <v>5035</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D104" s="1">
         <v>50.0</v>
       </c>
       <c r="E104" s="2">
-        <v>50243</v>
+        <v>50269</v>
       </c>
       <c r="F104" s="2">
-        <v>49764</v>
+        <v>49790</v>
       </c>
       <c r="G104" s="2">
-        <v>49286</v>
+        <v>49311</v>
       </c>
       <c r="H104" s="2">
-        <v>48329</v>
+        <v>48354</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E105" s="2">
-        <v>81641</v>
+        <v>80017</v>
       </c>
       <c r="F105" s="2">
-        <v>80863</v>
+        <v>79255</v>
       </c>
       <c r="G105" s="2">
-        <v>80086</v>
+        <v>78493</v>
       </c>
       <c r="H105" s="2">
-        <v>78531</v>
+        <v>76969</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E106" s="2">
-        <v>2851</v>
+        <v>3017</v>
       </c>
       <c r="F106" s="2">
-        <v>2824</v>
+        <v>2988</v>
       </c>
       <c r="G106" s="2">
-        <v>2796</v>
+        <v>2959</v>
       </c>
       <c r="H106" s="2">
-        <v>2742</v>
+        <v>2902</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E107" s="2">
-        <v>3397</v>
+        <v>3906</v>
       </c>
       <c r="F107" s="2">
-        <v>3364</v>
+        <v>3869</v>
       </c>
       <c r="G107" s="2">
-        <v>3332</v>
+        <v>3832</v>
       </c>
       <c r="H107" s="2">
-        <v>3267</v>
+        <v>3757</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E108" s="2">
-        <v>1493</v>
+        <v>1551</v>
       </c>
       <c r="F108" s="2">
-        <v>1479</v>
+        <v>1536</v>
       </c>
       <c r="G108" s="2">
-        <v>1465</v>
+        <v>1521</v>
       </c>
       <c r="H108" s="2">
-        <v>1436</v>
+        <v>1492</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E109" s="2">
-        <v>28515</v>
+        <v>31532</v>
       </c>
       <c r="F109" s="2">
-        <v>28243</v>
+        <v>31231</v>
       </c>
       <c r="G109" s="2">
-        <v>27972</v>
+        <v>30931</v>
       </c>
       <c r="H109" s="2">
-        <v>27429</v>
+        <v>30330</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E110" s="2">
-        <v>27232</v>
+        <v>26690</v>
       </c>
       <c r="F110" s="2">
-        <v>26972</v>
+        <v>26436</v>
       </c>
       <c r="G110" s="2">
-        <v>26713</v>
+        <v>26182</v>
       </c>
       <c r="H110" s="2">
-        <v>26194</v>
+        <v>25673</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E111" s="2">
-        <v>30428</v>
+        <v>30149</v>
       </c>
       <c r="F111" s="2">
-        <v>30138</v>
+        <v>29862</v>
       </c>
       <c r="G111" s="2">
-        <v>29848</v>
+        <v>29574</v>
       </c>
       <c r="H111" s="2">
-        <v>29269</v>
+        <v>29000</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E112" s="2">
-        <v>33642</v>
+        <v>33332</v>
       </c>
       <c r="F112" s="2">
-        <v>33322</v>
+        <v>33015</v>
       </c>
       <c r="G112" s="2">
-        <v>33001</v>
+        <v>32697</v>
       </c>
       <c r="H112" s="2">
-        <v>32360</v>
+        <v>32062</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E113" s="2">
-        <v>35940</v>
+        <v>35596</v>
       </c>
       <c r="F113" s="2">
-        <v>35598</v>
+        <v>35257</v>
       </c>
       <c r="G113" s="2">
-        <v>35256</v>
+        <v>34918</v>
       </c>
       <c r="H113" s="2">
-        <v>34571</v>
+        <v>34240</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D114" s="1">
         <v>100.0</v>
       </c>
       <c r="E114" s="2">
         <v>106496</v>
       </c>
       <c r="F114" s="2">
         <v>105482</v>
       </c>
       <c r="G114" s="2">
@@ -11005,33557 +10864,32455 @@
       </c>
       <c r="G116" s="2">
         <v>22145</v>
       </c>
       <c r="H116" s="2">
         <v>21715</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E117" s="2">
-        <v>106759</v>
+        <v>106654</v>
       </c>
       <c r="F117" s="2">
-        <v>105742</v>
+        <v>105638</v>
       </c>
       <c r="G117" s="2">
-        <v>104725</v>
+        <v>104622</v>
       </c>
       <c r="H117" s="2">
-        <v>102692</v>
+        <v>102591</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E118" s="2">
-        <v>44750</v>
+        <v>44311</v>
       </c>
       <c r="F118" s="2">
-        <v>44324</v>
+        <v>43889</v>
       </c>
       <c r="G118" s="2">
-        <v>43898</v>
+        <v>43467</v>
       </c>
       <c r="H118" s="2">
-        <v>43045</v>
+        <v>42623</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E119" s="2">
-        <v>53559</v>
+        <v>53026</v>
       </c>
       <c r="F119" s="2">
-        <v>53049</v>
+        <v>52521</v>
       </c>
       <c r="G119" s="2">
-        <v>52539</v>
+        <v>52016</v>
       </c>
       <c r="H119" s="2">
-        <v>51519</v>
+        <v>51006</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E120" s="2">
-        <v>71178</v>
+        <v>70456</v>
       </c>
       <c r="F120" s="2">
-        <v>70501</v>
+        <v>69785</v>
       </c>
       <c r="G120" s="2">
-        <v>69823</v>
+        <v>69114</v>
       </c>
       <c r="H120" s="2">
-        <v>68467</v>
+        <v>67772</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E121" s="2">
-        <v>40153</v>
+        <v>39783</v>
       </c>
       <c r="F121" s="2">
-        <v>39771</v>
+        <v>39405</v>
       </c>
       <c r="G121" s="2">
-        <v>39388</v>
+        <v>39026</v>
       </c>
       <c r="H121" s="2">
-        <v>38623</v>
+        <v>38268</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E122" s="2">
-        <v>84636</v>
+        <v>83858</v>
       </c>
       <c r="F122" s="2">
-        <v>83830</v>
+        <v>83060</v>
       </c>
       <c r="G122" s="2">
-        <v>83024</v>
+        <v>82261</v>
       </c>
       <c r="H122" s="2">
-        <v>81412</v>
+        <v>80664</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E123" s="2">
         <v>89922</v>
       </c>
       <c r="F123" s="2">
         <v>89066</v>
       </c>
       <c r="G123" s="2">
         <v>88209</v>
       </c>
       <c r="H123" s="2">
         <v>86496</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E124" s="2">
-        <v>90149</v>
+        <v>89306</v>
       </c>
       <c r="F124" s="2">
-        <v>89290</v>
+        <v>88455</v>
       </c>
       <c r="G124" s="2">
-        <v>88432</v>
+        <v>87605</v>
       </c>
       <c r="H124" s="2">
-        <v>86715</v>
+        <v>85904</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E125" s="2">
-        <v>98958</v>
+        <v>98021</v>
       </c>
       <c r="F125" s="2">
-        <v>98016</v>
+        <v>97087</v>
       </c>
       <c r="G125" s="2">
-        <v>97073</v>
+        <v>96154</v>
       </c>
       <c r="H125" s="2">
-        <v>95188</v>
+        <v>94287</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E126" s="2">
-        <v>89570</v>
+        <v>87692</v>
       </c>
       <c r="F126" s="2">
-        <v>88717</v>
+        <v>86857</v>
       </c>
       <c r="G126" s="2">
-        <v>87864</v>
+        <v>86021</v>
       </c>
       <c r="H126" s="2">
-        <v>86158</v>
+        <v>84351</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E127" s="2">
-        <v>107768</v>
+        <v>106736</v>
       </c>
       <c r="F127" s="2">
-        <v>106741</v>
+        <v>105719</v>
       </c>
       <c r="G127" s="2">
-        <v>105715</v>
+        <v>104703</v>
       </c>
       <c r="H127" s="2">
-        <v>103662</v>
+        <v>102670</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E128" s="2">
         <v>94360</v>
       </c>
       <c r="F128" s="2">
         <v>93462</v>
       </c>
       <c r="G128" s="2">
         <v>92563</v>
       </c>
       <c r="H128" s="2">
         <v>90766</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E129" s="2">
-        <v>125387</v>
+        <v>124166</v>
       </c>
       <c r="F129" s="2">
-        <v>124193</v>
+        <v>122983</v>
       </c>
       <c r="G129" s="2">
-        <v>122998</v>
+        <v>121801</v>
       </c>
       <c r="H129" s="2">
-        <v>120610</v>
+        <v>119436</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E130" s="2">
-        <v>147218</v>
+        <v>145783</v>
       </c>
       <c r="F130" s="2">
-        <v>145816</v>
+        <v>144395</v>
       </c>
       <c r="G130" s="2">
-        <v>144414</v>
+        <v>143006</v>
       </c>
       <c r="H130" s="2">
-        <v>141610</v>
+        <v>140229</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E131" s="2">
         <v>41220</v>
       </c>
       <c r="F131" s="2">
         <v>40827</v>
       </c>
       <c r="G131" s="2">
         <v>40435</v>
       </c>
       <c r="H131" s="2">
         <v>39650</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E132" s="2">
-        <v>81641</v>
+        <v>80686</v>
       </c>
       <c r="F132" s="2">
-        <v>80863</v>
+        <v>79918</v>
       </c>
       <c r="G132" s="2">
-        <v>80086</v>
+        <v>79149</v>
       </c>
       <c r="H132" s="2">
-        <v>78531</v>
+        <v>77612</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E133" s="2">
-        <v>3123</v>
+        <v>3161</v>
       </c>
       <c r="F133" s="2">
-        <v>3093</v>
+        <v>3130</v>
       </c>
       <c r="G133" s="2">
-        <v>3063</v>
+        <v>3100</v>
       </c>
       <c r="H133" s="2">
-        <v>3004</v>
+        <v>3040</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E134" s="2">
-        <v>14711</v>
+        <v>16023</v>
       </c>
       <c r="F134" s="2">
-        <v>14570</v>
+        <v>15870</v>
       </c>
       <c r="G134" s="2">
-        <v>14430</v>
+        <v>15718</v>
       </c>
       <c r="H134" s="2">
-        <v>14150</v>
+        <v>15413</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E135" s="2">
-        <v>45297</v>
+        <v>78225</v>
       </c>
       <c r="F135" s="2">
-        <v>44866</v>
+        <v>77480</v>
       </c>
       <c r="G135" s="2">
-        <v>44434</v>
+        <v>76735</v>
       </c>
       <c r="H135" s="2">
-        <v>43571</v>
+        <v>75245</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E136" s="2">
-        <v>77359</v>
+        <v>110775</v>
       </c>
       <c r="F136" s="2">
-        <v>76622</v>
+        <v>109720</v>
       </c>
       <c r="G136" s="2">
-        <v>75885</v>
+        <v>108665</v>
       </c>
       <c r="H136" s="2">
-        <v>74412</v>
+        <v>106555</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E137" s="2">
-        <v>108364</v>
+        <v>163695</v>
       </c>
       <c r="F137" s="2">
-        <v>107332</v>
+        <v>162136</v>
       </c>
       <c r="G137" s="2">
-        <v>106300</v>
+        <v>160577</v>
       </c>
       <c r="H137" s="2">
-        <v>104236</v>
+        <v>157459</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E138" s="2">
-        <v>153750</v>
+        <v>230415</v>
       </c>
       <c r="F138" s="2">
-        <v>152286</v>
+        <v>228221</v>
       </c>
       <c r="G138" s="2">
-        <v>150822</v>
+        <v>226026</v>
       </c>
       <c r="H138" s="2">
-        <v>147893</v>
+        <v>221637</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E139" s="2">
-        <v>231958</v>
+        <v>456436</v>
       </c>
       <c r="F139" s="2">
-        <v>229748</v>
+        <v>452089</v>
       </c>
       <c r="G139" s="2">
-        <v>227539</v>
+        <v>447742</v>
       </c>
       <c r="H139" s="2">
-        <v>223121</v>
+        <v>439048</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E140" s="2">
-        <v>462551</v>
+        <v>760446</v>
       </c>
       <c r="F140" s="2">
-        <v>458146</v>
+        <v>753203</v>
       </c>
       <c r="G140" s="2">
-        <v>453741</v>
+        <v>745961</v>
       </c>
       <c r="H140" s="2">
-        <v>444930</v>
+        <v>731476</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E141" s="2">
-        <v>771251</v>
+        <v>13590</v>
       </c>
       <c r="F141" s="2">
-        <v>763906</v>
+        <v>13461</v>
       </c>
       <c r="G141" s="2">
-        <v>756561</v>
+        <v>13331</v>
       </c>
       <c r="H141" s="2">
-        <v>741870</v>
+        <v>13072</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E142" s="2">
-        <v>13646</v>
+        <v>27931</v>
       </c>
       <c r="F142" s="2">
-        <v>13516</v>
+        <v>27665</v>
       </c>
       <c r="G142" s="2">
-        <v>13386</v>
+        <v>27399</v>
       </c>
       <c r="H142" s="2">
-        <v>13126</v>
+        <v>26867</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E143" s="2">
-        <v>27959</v>
+        <v>40020</v>
       </c>
       <c r="F143" s="2">
-        <v>27693</v>
+        <v>39639</v>
       </c>
       <c r="G143" s="2">
-        <v>27427</v>
+        <v>39257</v>
       </c>
       <c r="H143" s="2">
-        <v>26894</v>
+        <v>38495</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E144" s="2">
-        <v>40699</v>
+        <v>55862</v>
       </c>
       <c r="F144" s="2">
-        <v>40311</v>
+        <v>55330</v>
       </c>
       <c r="G144" s="2">
-        <v>39924</v>
+        <v>54798</v>
       </c>
       <c r="H144" s="2">
-        <v>39149</v>
+        <v>53734</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E145" s="2">
-        <v>55917</v>
+        <v>82857</v>
       </c>
       <c r="F145" s="2">
-        <v>55384</v>
+        <v>82067</v>
       </c>
       <c r="G145" s="2">
-        <v>54852</v>
+        <v>81278</v>
       </c>
       <c r="H145" s="2">
-        <v>53787</v>
+        <v>79700</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E146" s="2">
-        <v>83205</v>
+        <v>68065</v>
       </c>
       <c r="F146" s="2">
-        <v>82413</v>
+        <v>67417</v>
       </c>
       <c r="G146" s="2">
-        <v>81620</v>
+        <v>66769</v>
       </c>
       <c r="H146" s="2">
-        <v>80035</v>
+        <v>65472</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E147" s="2">
-        <v>68015</v>
+        <v>97757</v>
       </c>
       <c r="F147" s="2">
-        <v>67367</v>
+        <v>96826</v>
       </c>
       <c r="G147" s="2">
-        <v>66719</v>
+        <v>95895</v>
       </c>
       <c r="H147" s="2">
-        <v>65424</v>
+        <v>94033</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E148" s="2">
-        <v>97855</v>
+        <v>110452</v>
       </c>
       <c r="F148" s="2">
-        <v>96923</v>
+        <v>109400</v>
       </c>
       <c r="G148" s="2">
-        <v>95991</v>
+        <v>108348</v>
       </c>
       <c r="H148" s="2">
-        <v>94127</v>
+        <v>106244</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E149" s="2">
-        <v>110931</v>
+        <v>125689</v>
       </c>
       <c r="F149" s="2">
-        <v>109875</v>
+        <v>124492</v>
       </c>
       <c r="G149" s="2">
-        <v>108818</v>
+        <v>123295</v>
       </c>
       <c r="H149" s="2">
-        <v>106705</v>
+        <v>120901</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E150" s="2">
-        <v>125813</v>
+        <v>136130</v>
       </c>
       <c r="F150" s="2">
-        <v>124615</v>
+        <v>134834</v>
       </c>
       <c r="G150" s="2">
-        <v>123417</v>
+        <v>133537</v>
       </c>
       <c r="H150" s="2">
-        <v>121020</v>
+        <v>130944</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E151" s="2">
-        <v>136031</v>
+        <v>280268</v>
       </c>
       <c r="F151" s="2">
-        <v>134735</v>
+        <v>277599</v>
       </c>
       <c r="G151" s="2">
-        <v>133440</v>
+        <v>274930</v>
       </c>
       <c r="H151" s="2">
-        <v>130849</v>
+        <v>269591</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E152" s="2">
-        <v>280268</v>
+        <v>416800</v>
       </c>
       <c r="F152" s="2">
-        <v>277599</v>
+        <v>412830</v>
       </c>
       <c r="G152" s="2">
-        <v>274930</v>
+        <v>408861</v>
       </c>
       <c r="H152" s="2">
-        <v>269591</v>
+        <v>400922</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E153" s="2">
-        <v>415914</v>
+        <v>542775</v>
       </c>
       <c r="F153" s="2">
-        <v>411953</v>
+        <v>537606</v>
       </c>
       <c r="G153" s="2">
-        <v>407992</v>
+        <v>532437</v>
       </c>
       <c r="H153" s="2">
-        <v>400070</v>
+        <v>522098</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E154" s="2">
-        <v>503652</v>
+        <v>815988</v>
       </c>
       <c r="F154" s="2">
-        <v>498856</v>
+        <v>808216</v>
       </c>
       <c r="G154" s="2">
-        <v>494059</v>
+        <v>800445</v>
       </c>
       <c r="H154" s="2">
-        <v>484466</v>
+        <v>784902</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E155" s="2">
-        <v>760743</v>
+        <v>692062</v>
       </c>
       <c r="F155" s="2">
-        <v>753498</v>
+        <v>685471</v>
       </c>
       <c r="G155" s="2">
-        <v>746253</v>
+        <v>678880</v>
       </c>
       <c r="H155" s="2">
-        <v>731762</v>
+        <v>665698</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E156" s="2">
-        <v>692062</v>
+        <v>982354</v>
       </c>
       <c r="F156" s="2">
-        <v>685471</v>
+        <v>972998</v>
       </c>
       <c r="G156" s="2">
-        <v>678880</v>
+        <v>963642</v>
       </c>
       <c r="H156" s="2">
-        <v>665698</v>
+        <v>944931</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E157" s="2">
-        <v>887545</v>
+        <v>1123207</v>
       </c>
       <c r="F157" s="2">
-        <v>879092</v>
+        <v>1112510</v>
       </c>
       <c r="G157" s="2">
-        <v>870639</v>
+        <v>1101813</v>
       </c>
       <c r="H157" s="2">
-        <v>853734</v>
+        <v>1080418</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E158" s="2">
-        <v>1014349</v>
+        <v>1264061</v>
       </c>
       <c r="F158" s="2">
-        <v>1004689</v>
+        <v>1252023</v>
       </c>
       <c r="G158" s="2">
-        <v>995028</v>
+        <v>1239984</v>
       </c>
       <c r="H158" s="2">
-        <v>975707</v>
+        <v>1215907</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E159" s="2">
-        <v>1132084</v>
+        <v>1380122</v>
       </c>
       <c r="F159" s="2">
-        <v>1121302</v>
+        <v>1366978</v>
       </c>
       <c r="G159" s="2">
-        <v>1110520</v>
+        <v>1353834</v>
       </c>
       <c r="H159" s="2">
-        <v>1088957</v>
+        <v>1327546</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>290</v>
+        <v>327</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E160" s="2">
-        <v>1386328</v>
+        <v>9198</v>
       </c>
       <c r="F160" s="2">
-        <v>1373124</v>
+        <v>9110</v>
       </c>
       <c r="G160" s="2">
-        <v>1359921</v>
+        <v>9023</v>
       </c>
       <c r="H160" s="2">
-        <v>1333515</v>
+        <v>8848</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="2">
-        <v>9198</v>
+        <v>18375</v>
       </c>
       <c r="F161" s="2">
-        <v>9110</v>
+        <v>18200</v>
       </c>
       <c r="G161" s="2">
-        <v>9023</v>
+        <v>18025</v>
       </c>
       <c r="H161" s="2">
-        <v>8848</v>
+        <v>17675</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="2">
-        <v>18375</v>
+        <v>45990</v>
       </c>
       <c r="F162" s="2">
-        <v>18200</v>
+        <v>45552</v>
       </c>
       <c r="G162" s="2">
-        <v>18025</v>
+        <v>45114</v>
       </c>
       <c r="H162" s="2">
-        <v>17675</v>
+        <v>44238</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="2">
-        <v>45990</v>
+        <v>55397</v>
       </c>
       <c r="F163" s="2">
-        <v>45552</v>
+        <v>54869</v>
       </c>
       <c r="G163" s="2">
-        <v>45114</v>
+        <v>54342</v>
       </c>
       <c r="H163" s="2">
-        <v>44238</v>
+        <v>53287</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="2">
-        <v>55397</v>
+        <v>91901</v>
       </c>
       <c r="F164" s="2">
-        <v>54869</v>
+        <v>91026</v>
       </c>
       <c r="G164" s="2">
-        <v>54342</v>
+        <v>90151</v>
       </c>
       <c r="H164" s="2">
-        <v>53287</v>
+        <v>88400</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="2">
-        <v>91901</v>
+        <v>119996</v>
       </c>
       <c r="F165" s="2">
-        <v>91026</v>
+        <v>118853</v>
       </c>
       <c r="G165" s="2">
-        <v>90151</v>
+        <v>117710</v>
       </c>
       <c r="H165" s="2">
-        <v>88400</v>
+        <v>115425</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="2">
-        <v>119996</v>
+        <v>183776</v>
       </c>
       <c r="F166" s="2">
-        <v>118853</v>
+        <v>182026</v>
       </c>
       <c r="G166" s="2">
-        <v>117710</v>
+        <v>180276</v>
       </c>
       <c r="H166" s="2">
-        <v>115425</v>
+        <v>176775</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="2">
-        <v>183776</v>
+        <v>230577</v>
       </c>
       <c r="F167" s="2">
-        <v>182026</v>
+        <v>228381</v>
       </c>
       <c r="G167" s="2">
-        <v>180276</v>
+        <v>226185</v>
       </c>
       <c r="H167" s="2">
-        <v>176775</v>
+        <v>221793</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="2">
-        <v>230691</v>
+        <v>267776</v>
       </c>
       <c r="F168" s="2">
-        <v>228494</v>
+        <v>265226</v>
       </c>
       <c r="G168" s="2">
-        <v>226297</v>
+        <v>262676</v>
       </c>
       <c r="H168" s="2">
-        <v>221903</v>
+        <v>257575</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="2">
-        <v>267776</v>
+        <v>350706</v>
       </c>
       <c r="F169" s="2">
-        <v>265226</v>
+        <v>347366</v>
       </c>
       <c r="G169" s="2">
-        <v>262676</v>
+        <v>344026</v>
       </c>
       <c r="H169" s="2">
-        <v>257575</v>
+        <v>337346</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="2">
-        <v>350706</v>
+        <v>459375</v>
       </c>
       <c r="F170" s="2">
-        <v>347366</v>
+        <v>455000</v>
       </c>
       <c r="G170" s="2">
-        <v>344026</v>
+        <v>450625</v>
       </c>
       <c r="H170" s="2">
-        <v>337346</v>
+        <v>441875</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="2">
-        <v>459375</v>
+        <v>553731</v>
       </c>
       <c r="F171" s="2">
-        <v>455000</v>
+        <v>548458</v>
       </c>
       <c r="G171" s="2">
-        <v>450625</v>
+        <v>543184</v>
       </c>
       <c r="H171" s="2">
-        <v>441875</v>
+        <v>532637</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>329</v>
+        <v>352</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E172" s="2">
-        <v>553731</v>
+        <v>15285</v>
       </c>
       <c r="F172" s="2">
-        <v>548458</v>
+        <v>15139</v>
       </c>
       <c r="G172" s="2">
-        <v>543184</v>
+        <v>14994</v>
       </c>
       <c r="H172" s="2">
-        <v>532637</v>
+        <v>14703</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E173" s="2">
-        <v>15264</v>
+        <v>29786</v>
       </c>
       <c r="F173" s="2">
-        <v>15118</v>
+        <v>29503</v>
       </c>
       <c r="G173" s="2">
-        <v>14973</v>
+        <v>29219</v>
       </c>
       <c r="H173" s="2">
-        <v>14682</v>
+        <v>28652</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E174" s="2">
-        <v>29786</v>
+        <v>43547</v>
       </c>
       <c r="F174" s="2">
-        <v>29503</v>
+        <v>43132</v>
       </c>
       <c r="G174" s="2">
-        <v>29219</v>
+        <v>42717</v>
       </c>
       <c r="H174" s="2">
-        <v>28652</v>
+        <v>41888</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E175" s="2">
-        <v>43547</v>
+        <v>59869</v>
       </c>
       <c r="F175" s="2">
-        <v>43132</v>
+        <v>59299</v>
       </c>
       <c r="G175" s="2">
-        <v>42717</v>
+        <v>58729</v>
       </c>
       <c r="H175" s="2">
-        <v>41888</v>
+        <v>57588</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E176" s="2">
-        <v>59869</v>
+        <v>74985</v>
       </c>
       <c r="F176" s="2">
-        <v>59299</v>
+        <v>74271</v>
       </c>
       <c r="G176" s="2">
-        <v>58729</v>
+        <v>73556</v>
       </c>
       <c r="H176" s="2">
-        <v>57588</v>
+        <v>72128</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E177" s="2">
-        <v>74985</v>
+        <v>155335</v>
       </c>
       <c r="F177" s="2">
-        <v>74271</v>
+        <v>153856</v>
       </c>
       <c r="G177" s="2">
-        <v>73556</v>
+        <v>152376</v>
       </c>
       <c r="H177" s="2">
-        <v>72128</v>
+        <v>149417</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E178" s="2">
-        <v>153401</v>
+        <v>726707</v>
       </c>
       <c r="F178" s="2">
-        <v>151940</v>
+        <v>719786</v>
       </c>
       <c r="G178" s="2">
-        <v>150479</v>
+        <v>712865</v>
       </c>
       <c r="H178" s="2">
-        <v>147557</v>
+        <v>699023</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E179" s="2">
-        <v>291086</v>
+        <v>1449152</v>
       </c>
       <c r="F179" s="2">
-        <v>288314</v>
+        <v>1435351</v>
       </c>
       <c r="G179" s="2">
-        <v>285542</v>
+        <v>1421549</v>
       </c>
       <c r="H179" s="2">
-        <v>279997</v>
+        <v>1393946</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E180" s="2">
-        <v>748329</v>
+        <v>3031897</v>
       </c>
       <c r="F180" s="2">
-        <v>741202</v>
+        <v>3003022</v>
       </c>
       <c r="G180" s="2">
-        <v>734075</v>
+        <v>2974147</v>
       </c>
       <c r="H180" s="2">
-        <v>719821</v>
+        <v>2916396</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E181" s="2">
-        <v>722164</v>
+        <v>7111500</v>
       </c>
       <c r="F181" s="2">
-        <v>715286</v>
+        <v>7043771</v>
       </c>
       <c r="G181" s="2">
-        <v>708408</v>
+        <v>6976043</v>
       </c>
       <c r="H181" s="2">
-        <v>694653</v>
+        <v>6840586</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E182" s="2">
-        <v>1449152</v>
+        <v>1995</v>
       </c>
       <c r="F182" s="2">
-        <v>1435351</v>
+        <v>1976</v>
       </c>
       <c r="G182" s="2">
-        <v>1421549</v>
+        <v>1957</v>
       </c>
       <c r="H182" s="2">
-        <v>1393946</v>
+        <v>1919</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E183" s="2">
-        <v>2991556</v>
+        <v>9508</v>
       </c>
       <c r="F183" s="2">
-        <v>2963065</v>
+        <v>9417</v>
       </c>
       <c r="G183" s="2">
-        <v>2934574</v>
+        <v>9327</v>
       </c>
       <c r="H183" s="2">
-        <v>2877592</v>
+        <v>9146</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E184" s="2">
-        <v>7111500</v>
+        <v>47171</v>
       </c>
       <c r="F184" s="2">
-        <v>7043771</v>
+        <v>46722</v>
       </c>
       <c r="G184" s="2">
-        <v>6976043</v>
+        <v>46273</v>
       </c>
       <c r="H184" s="2">
-        <v>6840586</v>
+        <v>45374</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E185" s="2">
-        <v>1995</v>
+        <v>94474</v>
       </c>
       <c r="F185" s="2">
-        <v>1976</v>
+        <v>93574</v>
       </c>
       <c r="G185" s="2">
-        <v>1957</v>
+        <v>92674</v>
       </c>
       <c r="H185" s="2">
-        <v>1919</v>
+        <v>90875</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E186" s="2">
-        <v>5177</v>
+        <v>181466</v>
       </c>
       <c r="F186" s="2">
-        <v>5127</v>
+        <v>179738</v>
       </c>
       <c r="G186" s="2">
-        <v>5078</v>
+        <v>178010</v>
       </c>
       <c r="H186" s="2">
-        <v>4979</v>
+        <v>174553</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E187" s="2">
-        <v>9508</v>
+        <v>264626</v>
       </c>
       <c r="F187" s="2">
-        <v>9417</v>
+        <v>262106</v>
       </c>
       <c r="G187" s="2">
-        <v>9327</v>
+        <v>259586</v>
       </c>
       <c r="H187" s="2">
-        <v>9146</v>
+        <v>254545</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E188" s="2">
-        <v>18506</v>
+        <v>437876</v>
       </c>
       <c r="F188" s="2">
-        <v>18330</v>
+        <v>433706</v>
       </c>
       <c r="G188" s="2">
-        <v>18154</v>
+        <v>429536</v>
       </c>
       <c r="H188" s="2">
-        <v>17801</v>
+        <v>421195</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E189" s="2">
-        <v>47171</v>
+        <v>924000</v>
       </c>
       <c r="F189" s="2">
-        <v>46722</v>
+        <v>915200</v>
       </c>
       <c r="G189" s="2">
-        <v>46273</v>
+        <v>906400</v>
       </c>
       <c r="H189" s="2">
-        <v>45374</v>
+        <v>888800</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E190" s="2">
-        <v>94474</v>
+        <v>4496268</v>
       </c>
       <c r="F190" s="2">
-        <v>93574</v>
+        <v>4453446</v>
       </c>
       <c r="G190" s="2">
-        <v>92674</v>
+        <v>4410625</v>
       </c>
       <c r="H190" s="2">
-        <v>90875</v>
+        <v>4324982</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E191" s="2">
-        <v>181466</v>
+        <v>8961225</v>
       </c>
       <c r="F191" s="2">
-        <v>179738</v>
+        <v>8875880</v>
       </c>
       <c r="G191" s="2">
-        <v>178010</v>
+        <v>8790535</v>
       </c>
       <c r="H191" s="2">
-        <v>174553</v>
+        <v>8619845</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E192" s="2">
-        <v>275651</v>
+        <v>13707</v>
       </c>
       <c r="F192" s="2">
-        <v>273026</v>
+        <v>13576</v>
       </c>
       <c r="G192" s="2">
-        <v>270401</v>
+        <v>13446</v>
       </c>
       <c r="H192" s="2">
-        <v>265150</v>
+        <v>13185</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E193" s="2">
-        <v>440501</v>
+        <v>26506</v>
       </c>
       <c r="F193" s="2">
-        <v>436306</v>
+        <v>26254</v>
       </c>
       <c r="G193" s="2">
-        <v>432111</v>
+        <v>26001</v>
       </c>
       <c r="H193" s="2">
-        <v>423720</v>
+        <v>25496</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E194" s="2">
-        <v>924000</v>
+        <v>68508</v>
       </c>
       <c r="F194" s="2">
-        <v>915200</v>
+        <v>67856</v>
       </c>
       <c r="G194" s="2">
-        <v>906400</v>
+        <v>67203</v>
       </c>
       <c r="H194" s="2">
-        <v>888800</v>
+        <v>65898</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E195" s="2">
-        <v>4496268</v>
+        <v>136077</v>
       </c>
       <c r="F195" s="2">
-        <v>4453446</v>
+        <v>134781</v>
       </c>
       <c r="G195" s="2">
-        <v>4410625</v>
+        <v>133485</v>
       </c>
       <c r="H195" s="2">
-        <v>4324982</v>
+        <v>130893</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E196" s="2">
-        <v>9543440</v>
+        <v>273040</v>
       </c>
       <c r="F196" s="2">
-        <v>9452550</v>
+        <v>270440</v>
       </c>
       <c r="G196" s="2">
-        <v>9361660</v>
+        <v>267839</v>
       </c>
       <c r="H196" s="2">
-        <v>9179880</v>
+        <v>262638</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E197" s="2">
-        <v>13707</v>
+        <v>400873</v>
       </c>
       <c r="F197" s="2">
-        <v>13576</v>
+        <v>397055</v>
       </c>
       <c r="G197" s="2">
-        <v>13446</v>
+        <v>393238</v>
       </c>
       <c r="H197" s="2">
-        <v>13185</v>
+        <v>385602</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E198" s="2">
-        <v>26506</v>
+        <v>674800</v>
       </c>
       <c r="F198" s="2">
-        <v>26254</v>
+        <v>668374</v>
       </c>
       <c r="G198" s="2">
-        <v>26001</v>
+        <v>661947</v>
       </c>
       <c r="H198" s="2">
-        <v>25496</v>
+        <v>649094</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E199" s="2">
-        <v>68508</v>
+        <v>1368749</v>
       </c>
       <c r="F199" s="2">
-        <v>67856</v>
+        <v>1355713</v>
       </c>
       <c r="G199" s="2">
-        <v>67203</v>
+        <v>1342677</v>
       </c>
       <c r="H199" s="2">
-        <v>65898</v>
+        <v>1316606</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E200" s="2">
-        <v>136077</v>
+        <v>4783</v>
       </c>
       <c r="F200" s="2">
-        <v>134781</v>
+        <v>4737</v>
       </c>
       <c r="G200" s="2">
-        <v>133485</v>
+        <v>4692</v>
       </c>
       <c r="H200" s="2">
-        <v>130893</v>
+        <v>4601</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E201" s="2">
-        <v>273040</v>
+        <v>4510</v>
       </c>
       <c r="F201" s="2">
-        <v>270440</v>
+        <v>4467</v>
       </c>
       <c r="G201" s="2">
-        <v>267839</v>
+        <v>4424</v>
       </c>
       <c r="H201" s="2">
-        <v>262638</v>
+        <v>4338</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E202" s="2">
-        <v>400873</v>
+        <v>8825</v>
       </c>
       <c r="F202" s="2">
-        <v>397055</v>
+        <v>8741</v>
       </c>
       <c r="G202" s="2">
-        <v>393238</v>
+        <v>8657</v>
       </c>
       <c r="H202" s="2">
-        <v>385602</v>
+        <v>8489</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E203" s="2">
-        <v>674800</v>
+        <v>18279</v>
       </c>
       <c r="F203" s="2">
-        <v>668374</v>
+        <v>18105</v>
       </c>
       <c r="G203" s="2">
-        <v>661947</v>
+        <v>17931</v>
       </c>
       <c r="H203" s="2">
-        <v>649094</v>
+        <v>17583</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E204" s="2">
-        <v>1368749</v>
+        <v>17651</v>
       </c>
       <c r="F204" s="2">
-        <v>1355713</v>
+        <v>17482</v>
       </c>
       <c r="G204" s="2">
-        <v>1342677</v>
+        <v>17314</v>
       </c>
       <c r="H204" s="2">
-        <v>1316606</v>
+        <v>16978</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>422</v>
       </c>
       <c r="E205" s="2">
-        <v>4783</v>
+        <v>26476</v>
       </c>
       <c r="F205" s="2">
-        <v>4737</v>
+        <v>26224</v>
       </c>
       <c r="G205" s="2">
-        <v>4692</v>
+        <v>25971</v>
       </c>
       <c r="H205" s="2">
-        <v>4601</v>
+        <v>25467</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E206" s="2">
-        <v>4510</v>
+        <v>42886</v>
       </c>
       <c r="F206" s="2">
-        <v>4467</v>
+        <v>42478</v>
       </c>
       <c r="G206" s="2">
-        <v>4424</v>
+        <v>42069</v>
       </c>
       <c r="H206" s="2">
-        <v>4338</v>
+        <v>41252</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E207" s="2">
-        <v>9193</v>
+        <v>45176</v>
       </c>
       <c r="F207" s="2">
-        <v>9105</v>
+        <v>44746</v>
       </c>
       <c r="G207" s="2">
-        <v>9018</v>
+        <v>44316</v>
       </c>
       <c r="H207" s="2">
-        <v>8843</v>
+        <v>43455</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E208" s="2">
-        <v>9587</v>
+        <v>43785</v>
       </c>
       <c r="F208" s="2">
-        <v>9495</v>
+        <v>43368</v>
       </c>
       <c r="G208" s="2">
-        <v>9404</v>
+        <v>42951</v>
       </c>
       <c r="H208" s="2">
-        <v>9221</v>
+        <v>42117</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E209" s="2">
-        <v>9382</v>
+        <v>57013</v>
       </c>
       <c r="F209" s="2">
-        <v>9292</v>
+        <v>56470</v>
       </c>
       <c r="G209" s="2">
-        <v>9203</v>
+        <v>55927</v>
       </c>
       <c r="H209" s="2">
-        <v>9024</v>
+        <v>54841</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E210" s="2">
-        <v>18279</v>
+        <v>66514</v>
       </c>
       <c r="F210" s="2">
-        <v>18105</v>
+        <v>65881</v>
       </c>
       <c r="G210" s="2">
-        <v>17931</v>
+        <v>65247</v>
       </c>
       <c r="H210" s="2">
-        <v>17583</v>
+        <v>63980</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E211" s="2">
-        <v>18386</v>
+        <v>66911</v>
       </c>
       <c r="F211" s="2">
-        <v>18210</v>
+        <v>66274</v>
       </c>
       <c r="G211" s="2">
-        <v>18035</v>
+        <v>65637</v>
       </c>
       <c r="H211" s="2">
-        <v>17685</v>
+        <v>64362</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E212" s="2">
-        <v>19520</v>
+        <v>95576</v>
       </c>
       <c r="F212" s="2">
-        <v>19334</v>
+        <v>94666</v>
       </c>
       <c r="G212" s="2">
-        <v>19148</v>
+        <v>93756</v>
       </c>
       <c r="H212" s="2">
-        <v>18776</v>
+        <v>91935</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E213" s="2">
-        <v>18764</v>
+        <v>95020</v>
       </c>
       <c r="F213" s="2">
-        <v>18585</v>
+        <v>94115</v>
       </c>
       <c r="G213" s="2">
-        <v>18406</v>
+        <v>93210</v>
       </c>
       <c r="H213" s="2">
-        <v>18049</v>
+        <v>91400</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E214" s="2">
-        <v>27578</v>
+        <v>87570</v>
       </c>
       <c r="F214" s="2">
-        <v>27316</v>
+        <v>86736</v>
       </c>
       <c r="G214" s="2">
-        <v>27053</v>
+        <v>85902</v>
       </c>
       <c r="H214" s="2">
-        <v>26528</v>
+        <v>84234</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E215" s="2">
-        <v>48064</v>
+        <v>104906</v>
       </c>
       <c r="F215" s="2">
-        <v>47606</v>
+        <v>103906</v>
       </c>
       <c r="G215" s="2">
-        <v>47148</v>
+        <v>102907</v>
       </c>
       <c r="H215" s="2">
-        <v>46233</v>
+        <v>100909</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E216" s="2">
-        <v>42886</v>
+        <v>114314</v>
       </c>
       <c r="F216" s="2">
-        <v>42478</v>
+        <v>113225</v>
       </c>
       <c r="G216" s="2">
-        <v>42069</v>
+        <v>112136</v>
       </c>
       <c r="H216" s="2">
-        <v>41252</v>
+        <v>109959</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E217" s="2">
-        <v>45176</v>
+        <v>114686</v>
       </c>
       <c r="F217" s="2">
-        <v>44746</v>
+        <v>113594</v>
       </c>
       <c r="G217" s="2">
-        <v>44316</v>
+        <v>112502</v>
       </c>
       <c r="H217" s="2">
-        <v>43455</v>
+        <v>110317</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E218" s="2">
-        <v>43890</v>
+        <v>114455</v>
       </c>
       <c r="F218" s="2">
-        <v>43472</v>
+        <v>113365</v>
       </c>
       <c r="G218" s="2">
-        <v>43054</v>
+        <v>112275</v>
       </c>
       <c r="H218" s="2">
-        <v>42218</v>
+        <v>110095</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E219" s="2">
-        <v>57013</v>
+        <v>190041</v>
       </c>
       <c r="F219" s="2">
-        <v>56470</v>
+        <v>188231</v>
       </c>
       <c r="G219" s="2">
-        <v>55927</v>
+        <v>186421</v>
       </c>
       <c r="H219" s="2">
-        <v>54841</v>
+        <v>182801</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E220" s="2">
-        <v>66514</v>
+        <v>140861</v>
       </c>
       <c r="F220" s="2">
-        <v>65881</v>
+        <v>139519</v>
       </c>
       <c r="G220" s="2">
-        <v>65247</v>
+        <v>138178</v>
       </c>
       <c r="H220" s="2">
-        <v>63980</v>
+        <v>135495</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E221" s="2">
-        <v>66911</v>
+        <v>176069</v>
       </c>
       <c r="F221" s="2">
-        <v>66274</v>
+        <v>174392</v>
       </c>
       <c r="G221" s="2">
-        <v>65637</v>
+        <v>172716</v>
       </c>
       <c r="H221" s="2">
-        <v>64362</v>
+        <v>169362</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E222" s="2">
-        <v>95576</v>
+        <v>191126</v>
       </c>
       <c r="F222" s="2">
-        <v>94666</v>
+        <v>189306</v>
       </c>
       <c r="G222" s="2">
-        <v>93756</v>
+        <v>187486</v>
       </c>
       <c r="H222" s="2">
-        <v>91935</v>
+        <v>183845</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E223" s="2">
-        <v>95020</v>
+        <v>264626</v>
       </c>
       <c r="F223" s="2">
-        <v>94115</v>
+        <v>262106</v>
       </c>
       <c r="G223" s="2">
-        <v>93210</v>
+        <v>259586</v>
       </c>
       <c r="H223" s="2">
-        <v>91400</v>
+        <v>254545</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E224" s="2">
-        <v>96159</v>
+        <v>237551</v>
       </c>
       <c r="F224" s="2">
-        <v>95243</v>
+        <v>235289</v>
       </c>
       <c r="G224" s="2">
-        <v>94327</v>
+        <v>233026</v>
       </c>
       <c r="H224" s="2">
-        <v>92496</v>
+        <v>228501</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E225" s="2">
-        <v>87780</v>
+        <v>281287</v>
       </c>
       <c r="F225" s="2">
-        <v>86944</v>
+        <v>278608</v>
       </c>
       <c r="G225" s="2">
-        <v>86108</v>
+        <v>275929</v>
       </c>
       <c r="H225" s="2">
-        <v>84436</v>
+        <v>270571</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E226" s="2">
-        <v>104906</v>
+        <v>271976</v>
       </c>
       <c r="F226" s="2">
-        <v>103906</v>
+        <v>269386</v>
       </c>
       <c r="G226" s="2">
-        <v>102907</v>
+        <v>266796</v>
       </c>
       <c r="H226" s="2">
-        <v>100909</v>
+        <v>261615</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>466</v>
       </c>
       <c r="E227" s="2">
-        <v>114314</v>
+        <v>294563</v>
       </c>
       <c r="F227" s="2">
-        <v>113225</v>
+        <v>291757</v>
       </c>
       <c r="G227" s="2">
-        <v>112136</v>
+        <v>288952</v>
       </c>
       <c r="H227" s="2">
-        <v>109959</v>
+        <v>283341</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E228" s="2">
-        <v>114686</v>
+        <v>477776</v>
       </c>
       <c r="F228" s="2">
-        <v>113594</v>
+        <v>473226</v>
       </c>
       <c r="G228" s="2">
-        <v>112502</v>
+        <v>468676</v>
       </c>
       <c r="H228" s="2">
-        <v>110317</v>
+        <v>459575</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E229" s="2">
-        <v>115144</v>
+        <v>341250</v>
       </c>
       <c r="F229" s="2">
-        <v>114047</v>
+        <v>338000</v>
       </c>
       <c r="G229" s="2">
-        <v>112951</v>
+        <v>334750</v>
       </c>
       <c r="H229" s="2">
-        <v>110758</v>
+        <v>328250</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E230" s="2">
-        <v>190041</v>
+        <v>450476</v>
       </c>
       <c r="F230" s="2">
-        <v>188231</v>
+        <v>446186</v>
       </c>
       <c r="G230" s="2">
-        <v>186421</v>
+        <v>441896</v>
       </c>
       <c r="H230" s="2">
-        <v>182801</v>
+        <v>433315</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E231" s="2">
-        <v>141709</v>
+        <v>501749</v>
       </c>
       <c r="F231" s="2">
-        <v>140359</v>
+        <v>496970</v>
       </c>
       <c r="G231" s="2">
-        <v>139010</v>
+        <v>492192</v>
       </c>
       <c r="H231" s="2">
-        <v>136311</v>
+        <v>482635</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>475</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E232" s="2">
-        <v>177130</v>
+        <v>664589</v>
       </c>
       <c r="F232" s="2">
-        <v>175443</v>
+        <v>658260</v>
       </c>
       <c r="G232" s="2">
-        <v>173756</v>
+        <v>651930</v>
       </c>
       <c r="H232" s="2">
-        <v>170382</v>
+        <v>639271</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>478</v>
       </c>
       <c r="E233" s="2">
-        <v>191126</v>
+        <v>656250</v>
       </c>
       <c r="F233" s="2">
-        <v>189306</v>
+        <v>650000</v>
       </c>
       <c r="G233" s="2">
-        <v>187486</v>
+        <v>643750</v>
       </c>
       <c r="H233" s="2">
-        <v>183845</v>
+        <v>631250</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E234" s="2">
-        <v>275651</v>
+        <v>908276</v>
       </c>
       <c r="F234" s="2">
-        <v>273026</v>
+        <v>899626</v>
       </c>
       <c r="G234" s="2">
-        <v>270401</v>
+        <v>890976</v>
       </c>
       <c r="H234" s="2">
-        <v>265150</v>
+        <v>873675</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>482</v>
       </c>
       <c r="E235" s="2">
-        <v>237551</v>
+        <v>1911026</v>
       </c>
       <c r="F235" s="2">
-        <v>235289</v>
+        <v>1892826</v>
       </c>
       <c r="G235" s="2">
-        <v>233026</v>
+        <v>1874626</v>
       </c>
       <c r="H235" s="2">
-        <v>228501</v>
+        <v>1838225</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>483</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E236" s="2">
-        <v>281287</v>
+        <v>1800750</v>
       </c>
       <c r="F236" s="2">
-        <v>278608</v>
+        <v>1783600</v>
       </c>
       <c r="G236" s="2">
-        <v>275929</v>
+        <v>1766450</v>
       </c>
       <c r="H236" s="2">
-        <v>270571</v>
+        <v>1732150</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E237" s="2">
-        <v>271976</v>
+        <v>4777526</v>
       </c>
       <c r="F237" s="2">
-        <v>269386</v>
+        <v>4732026</v>
       </c>
       <c r="G237" s="2">
-        <v>266796</v>
+        <v>4686526</v>
       </c>
       <c r="H237" s="2">
-        <v>261615</v>
+        <v>4595525</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E238" s="2">
-        <v>294563</v>
+        <v>4538218</v>
       </c>
       <c r="F238" s="2">
-        <v>291757</v>
+        <v>4494996</v>
       </c>
       <c r="G238" s="2">
-        <v>288952</v>
+        <v>4451775</v>
       </c>
       <c r="H238" s="2">
-        <v>283341</v>
+        <v>4365333</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E239" s="2">
-        <v>477776</v>
+        <v>9555026</v>
       </c>
       <c r="F239" s="2">
-        <v>473226</v>
+        <v>9464026</v>
       </c>
       <c r="G239" s="2">
-        <v>468676</v>
+        <v>9373026</v>
       </c>
       <c r="H239" s="2">
-        <v>459575</v>
+        <v>9191025</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E240" s="2">
-        <v>341250</v>
+        <v>8802176</v>
       </c>
       <c r="F240" s="2">
-        <v>338000</v>
+        <v>8718346</v>
       </c>
       <c r="G240" s="2">
-        <v>334750</v>
+        <v>8634516</v>
       </c>
       <c r="H240" s="2">
-        <v>328250</v>
+        <v>8466855</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E241" s="2">
-        <v>450476</v>
+        <v>12994</v>
       </c>
       <c r="F241" s="2">
-        <v>446186</v>
+        <v>12870</v>
       </c>
       <c r="G241" s="2">
-        <v>441896</v>
+        <v>12746</v>
       </c>
       <c r="H241" s="2">
-        <v>433315</v>
+        <v>12499</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E242" s="2">
-        <v>504772</v>
+        <v>68958</v>
       </c>
       <c r="F242" s="2">
-        <v>499964</v>
+        <v>68301</v>
       </c>
       <c r="G242" s="2">
-        <v>495157</v>
+        <v>67644</v>
       </c>
       <c r="H242" s="2">
-        <v>485542</v>
+        <v>66331</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E243" s="2">
-        <v>668593</v>
+        <v>201255</v>
       </c>
       <c r="F243" s="2">
-        <v>662225</v>
+        <v>199338</v>
       </c>
       <c r="G243" s="2">
-        <v>655858</v>
+        <v>197421</v>
       </c>
       <c r="H243" s="2">
-        <v>643123</v>
+        <v>193588</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E244" s="2">
-        <v>656250</v>
+        <v>403373</v>
       </c>
       <c r="F244" s="2">
-        <v>650000</v>
+        <v>399532</v>
       </c>
       <c r="G244" s="2">
-        <v>643750</v>
+        <v>395690</v>
       </c>
       <c r="H244" s="2">
-        <v>631250</v>
+        <v>388007</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E245" s="2">
-        <v>908276</v>
+        <v>678991</v>
       </c>
       <c r="F245" s="2">
-        <v>899626</v>
+        <v>672524</v>
       </c>
       <c r="G245" s="2">
-        <v>890976</v>
+        <v>666058</v>
       </c>
       <c r="H245" s="2">
-        <v>873675</v>
+        <v>653125</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E246" s="2">
-        <v>1911026</v>
+        <v>1377222</v>
       </c>
       <c r="F246" s="2">
-        <v>1892826</v>
+        <v>1364106</v>
       </c>
       <c r="G246" s="2">
-        <v>1874626</v>
+        <v>1350989</v>
       </c>
       <c r="H246" s="2">
-        <v>1838225</v>
+        <v>1324756</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>421</v>
+        <v>238</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E247" s="2">
-        <v>1800750</v>
+        <v>11855</v>
       </c>
       <c r="F247" s="2">
-        <v>1783600</v>
+        <v>11742</v>
       </c>
       <c r="G247" s="2">
-        <v>1766450</v>
+        <v>11629</v>
       </c>
       <c r="H247" s="2">
-        <v>1732150</v>
+        <v>11403</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>421</v>
+        <v>238</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E248" s="2">
-        <v>4777526</v>
+        <v>27599</v>
       </c>
       <c r="F248" s="2">
-        <v>4732026</v>
+        <v>27336</v>
       </c>
       <c r="G248" s="2">
-        <v>4686526</v>
+        <v>27074</v>
       </c>
       <c r="H248" s="2">
-        <v>4595525</v>
+        <v>26548</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>421</v>
+        <v>511</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E249" s="2">
-        <v>4538218</v>
+        <v>11492</v>
       </c>
       <c r="F249" s="2">
-        <v>4494996</v>
+        <v>11383</v>
       </c>
       <c r="G249" s="2">
-        <v>4451775</v>
+        <v>11273</v>
       </c>
       <c r="H249" s="2">
-        <v>4365333</v>
+        <v>11054</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C250" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="C250" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D250" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E250" s="2">
-        <v>9555026</v>
+        <v>16076</v>
       </c>
       <c r="F250" s="2">
-        <v>9464026</v>
+        <v>15922</v>
       </c>
       <c r="G250" s="2">
-        <v>9373026</v>
+        <v>15769</v>
       </c>
       <c r="H250" s="2">
-        <v>9191025</v>
+        <v>15463</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>421</v>
+        <v>511</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E251" s="2">
-        <v>8855201</v>
+        <v>21998</v>
       </c>
       <c r="F251" s="2">
-        <v>8770866</v>
+        <v>21788</v>
       </c>
       <c r="G251" s="2">
-        <v>8686531</v>
+        <v>21579</v>
       </c>
       <c r="H251" s="2">
-        <v>8517860</v>
+        <v>21160</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E252" s="2">
-        <v>12804</v>
+        <v>27248</v>
       </c>
       <c r="F252" s="2">
-        <v>12682</v>
+        <v>26988</v>
       </c>
       <c r="G252" s="2">
-        <v>12560</v>
+        <v>26729</v>
       </c>
       <c r="H252" s="2">
-        <v>12316</v>
+        <v>26210</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E253" s="2">
-        <v>67944</v>
+        <v>32513</v>
       </c>
       <c r="F253" s="2">
-        <v>67297</v>
+        <v>32204</v>
       </c>
       <c r="G253" s="2">
-        <v>66650</v>
+        <v>31894</v>
       </c>
       <c r="H253" s="2">
-        <v>65356</v>
+        <v>31275</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E254" s="2">
-        <v>198295</v>
+        <v>37412</v>
       </c>
       <c r="F254" s="2">
-        <v>196406</v>
+        <v>37055</v>
       </c>
       <c r="G254" s="2">
-        <v>194518</v>
+        <v>36699</v>
       </c>
       <c r="H254" s="2">
-        <v>190741</v>
+        <v>35986</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E255" s="2">
-        <v>397442</v>
+        <v>43013</v>
       </c>
       <c r="F255" s="2">
-        <v>393657</v>
+        <v>42604</v>
       </c>
       <c r="G255" s="2">
-        <v>389871</v>
+        <v>42194</v>
       </c>
       <c r="H255" s="2">
-        <v>382301</v>
+        <v>41375</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E256" s="2">
-        <v>669006</v>
+        <v>47959</v>
       </c>
       <c r="F256" s="2">
-        <v>662635</v>
+        <v>47502</v>
       </c>
       <c r="G256" s="2">
-        <v>656263</v>
+        <v>47045</v>
       </c>
       <c r="H256" s="2">
-        <v>643520</v>
+        <v>46132</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E257" s="2">
-        <v>1356969</v>
+        <v>53513</v>
       </c>
       <c r="F257" s="2">
-        <v>1344045</v>
+        <v>53004</v>
       </c>
       <c r="G257" s="2">
-        <v>1331122</v>
+        <v>52494</v>
       </c>
       <c r="H257" s="2">
-        <v>1305275</v>
+        <v>51475</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>238</v>
+        <v>511</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E258" s="2">
-        <v>11975</v>
+        <v>58459</v>
       </c>
       <c r="F258" s="2">
-        <v>11861</v>
+        <v>57902</v>
       </c>
       <c r="G258" s="2">
-        <v>11747</v>
+        <v>57345</v>
       </c>
       <c r="H258" s="2">
-        <v>11519</v>
+        <v>56232</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>238</v>
+        <v>511</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E259" s="2">
-        <v>27836</v>
+        <v>63662</v>
       </c>
       <c r="F259" s="2">
-        <v>27570</v>
+        <v>63055</v>
       </c>
       <c r="G259" s="2">
-        <v>27305</v>
+        <v>62449</v>
       </c>
       <c r="H259" s="2">
-        <v>26775</v>
+        <v>61236</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E260" s="2">
-        <v>11492</v>
+        <v>68959</v>
       </c>
       <c r="F260" s="2">
-        <v>11383</v>
+        <v>68302</v>
       </c>
       <c r="G260" s="2">
-        <v>11273</v>
+        <v>67645</v>
       </c>
       <c r="H260" s="2">
-        <v>11054</v>
+        <v>66332</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E261" s="2">
-        <v>21998</v>
+        <v>74209</v>
       </c>
       <c r="F261" s="2">
-        <v>21788</v>
+        <v>73502</v>
       </c>
       <c r="G261" s="2">
-        <v>21579</v>
+        <v>72795</v>
       </c>
       <c r="H261" s="2">
-        <v>21160</v>
+        <v>71382</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>537</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E262" s="2">
-        <v>27248</v>
+        <v>79763</v>
       </c>
       <c r="F262" s="2">
-        <v>26988</v>
+        <v>79004</v>
       </c>
       <c r="G262" s="2">
-        <v>26729</v>
+        <v>78244</v>
       </c>
       <c r="H262" s="2">
-        <v>26210</v>
+        <v>76725</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>539</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>540</v>
       </c>
       <c r="E263" s="2">
-        <v>32513</v>
+        <v>84709</v>
       </c>
       <c r="F263" s="2">
-        <v>32204</v>
+        <v>83902</v>
       </c>
       <c r="G263" s="2">
-        <v>31894</v>
+        <v>83095</v>
       </c>
       <c r="H263" s="2">
-        <v>31275</v>
+        <v>81482</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E264" s="2">
-        <v>37412</v>
+        <v>89933</v>
       </c>
       <c r="F264" s="2">
-        <v>37055</v>
+        <v>89076</v>
       </c>
       <c r="G264" s="2">
-        <v>36699</v>
+        <v>88220</v>
       </c>
       <c r="H264" s="2">
-        <v>35986</v>
+        <v>86507</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>544</v>
       </c>
       <c r="E265" s="2">
-        <v>43013</v>
+        <v>95162</v>
       </c>
       <c r="F265" s="2">
-        <v>42604</v>
+        <v>94255</v>
       </c>
       <c r="G265" s="2">
-        <v>42194</v>
+        <v>93349</v>
       </c>
       <c r="H265" s="2">
-        <v>41375</v>
+        <v>91536</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>545</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E266" s="2">
-        <v>47959</v>
+        <v>100433</v>
       </c>
       <c r="F266" s="2">
-        <v>47502</v>
+        <v>99476</v>
       </c>
       <c r="G266" s="2">
-        <v>47045</v>
+        <v>98520</v>
       </c>
       <c r="H266" s="2">
-        <v>46132</v>
+        <v>96607</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E267" s="2">
-        <v>53513</v>
+        <v>106013</v>
       </c>
       <c r="F267" s="2">
-        <v>53004</v>
+        <v>105004</v>
       </c>
       <c r="G267" s="2">
-        <v>52494</v>
+        <v>103994</v>
       </c>
       <c r="H267" s="2">
-        <v>51475</v>
+        <v>101975</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E268" s="2">
-        <v>58459</v>
+        <v>158629</v>
       </c>
       <c r="F268" s="2">
-        <v>57902</v>
+        <v>157118</v>
       </c>
       <c r="G268" s="2">
-        <v>57345</v>
+        <v>155607</v>
       </c>
       <c r="H268" s="2">
-        <v>56232</v>
+        <v>152586</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>551</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E269" s="2">
-        <v>63662</v>
+        <v>211129</v>
       </c>
       <c r="F269" s="2">
-        <v>63055</v>
+        <v>209118</v>
       </c>
       <c r="G269" s="2">
-        <v>62449</v>
+        <v>207107</v>
       </c>
       <c r="H269" s="2">
-        <v>61236</v>
+        <v>203086</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E270" s="2">
-        <v>68959</v>
+        <v>263629</v>
       </c>
       <c r="F270" s="2">
-        <v>68302</v>
+        <v>261118</v>
       </c>
       <c r="G270" s="2">
-        <v>67645</v>
+        <v>258607</v>
       </c>
       <c r="H270" s="2">
-        <v>66332</v>
+        <v>253586</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>556</v>
       </c>
       <c r="E271" s="2">
-        <v>74209</v>
+        <v>316129</v>
       </c>
       <c r="F271" s="2">
-        <v>73502</v>
+        <v>313118</v>
       </c>
       <c r="G271" s="2">
-        <v>72795</v>
+        <v>310107</v>
       </c>
       <c r="H271" s="2">
-        <v>71382</v>
+        <v>304086</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>557</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E272" s="2">
-        <v>79763</v>
+        <v>421129</v>
       </c>
       <c r="F272" s="2">
-        <v>79004</v>
+        <v>417118</v>
       </c>
       <c r="G272" s="2">
-        <v>78244</v>
+        <v>413107</v>
       </c>
       <c r="H272" s="2">
-        <v>76725</v>
+        <v>405086</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E273" s="2">
-        <v>84709</v>
+        <v>525530</v>
       </c>
       <c r="F273" s="2">
-        <v>83902</v>
+        <v>520525</v>
       </c>
       <c r="G273" s="2">
-        <v>83095</v>
+        <v>515520</v>
       </c>
       <c r="H273" s="2">
-        <v>81482</v>
+        <v>505510</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>561</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E274" s="2">
-        <v>89933</v>
+        <v>631129</v>
       </c>
       <c r="F274" s="2">
-        <v>89076</v>
+        <v>625118</v>
       </c>
       <c r="G274" s="2">
-        <v>88220</v>
+        <v>619107</v>
       </c>
       <c r="H274" s="2">
-        <v>86507</v>
+        <v>607086</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>564</v>
       </c>
       <c r="E275" s="2">
-        <v>95162</v>
+        <v>841129</v>
       </c>
       <c r="F275" s="2">
-        <v>94255</v>
+        <v>833118</v>
       </c>
       <c r="G275" s="2">
-        <v>93349</v>
+        <v>825107</v>
       </c>
       <c r="H275" s="2">
-        <v>91536</v>
+        <v>809086</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E276" s="2">
-        <v>100433</v>
+        <v>946129</v>
       </c>
       <c r="F276" s="2">
-        <v>99476</v>
+        <v>937118</v>
       </c>
       <c r="G276" s="2">
-        <v>98520</v>
+        <v>928107</v>
       </c>
       <c r="H276" s="2">
-        <v>96607</v>
+        <v>910086</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>567</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>568</v>
       </c>
       <c r="E277" s="2">
-        <v>106013</v>
+        <v>1051129</v>
       </c>
       <c r="F277" s="2">
-        <v>105004</v>
+        <v>1041118</v>
       </c>
       <c r="G277" s="2">
-        <v>103994</v>
+        <v>1031107</v>
       </c>
       <c r="H277" s="2">
-        <v>101975</v>
+        <v>1011086</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>569</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>232</v>
+      </c>
+      <c r="D278" s="1">
+        <v>5.0</v>
       </c>
       <c r="E278" s="2">
-        <v>158629</v>
+        <v>5754</v>
       </c>
       <c r="F278" s="2">
-        <v>157118</v>
+        <v>5699</v>
       </c>
       <c r="G278" s="2">
-        <v>155607</v>
+        <v>5644</v>
       </c>
       <c r="H278" s="2">
-        <v>152586</v>
+        <v>5535</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>232</v>
+      </c>
+      <c r="D279" s="1">
+        <v>10.0</v>
       </c>
       <c r="E279" s="2">
-        <v>211129</v>
+        <v>11114</v>
       </c>
       <c r="F279" s="2">
-        <v>209118</v>
+        <v>11008</v>
       </c>
       <c r="G279" s="2">
-        <v>207107</v>
+        <v>10903</v>
       </c>
       <c r="H279" s="2">
-        <v>203086</v>
+        <v>10691</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>232</v>
+      </c>
+      <c r="D280" s="1">
+        <v>15.0</v>
       </c>
       <c r="E280" s="2">
-        <v>263629</v>
+        <v>16170</v>
       </c>
       <c r="F280" s="2">
-        <v>261118</v>
+        <v>16016</v>
       </c>
       <c r="G280" s="2">
-        <v>258607</v>
+        <v>15862</v>
       </c>
       <c r="H280" s="2">
-        <v>253586</v>
+        <v>15554</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>232</v>
+      </c>
+      <c r="D281" s="1">
+        <v>20.0</v>
       </c>
       <c r="E281" s="2">
-        <v>316129</v>
+        <v>21620</v>
       </c>
       <c r="F281" s="2">
-        <v>313118</v>
+        <v>21414</v>
       </c>
       <c r="G281" s="2">
-        <v>310107</v>
+        <v>21208</v>
       </c>
       <c r="H281" s="2">
-        <v>304086</v>
+        <v>20796</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>232</v>
+      </c>
+      <c r="D282" s="1">
+        <v>25.0</v>
       </c>
       <c r="E282" s="2">
-        <v>421129</v>
+        <v>26749</v>
       </c>
       <c r="F282" s="2">
-        <v>417118</v>
+        <v>26494</v>
       </c>
       <c r="G282" s="2">
-        <v>413107</v>
+        <v>26239</v>
       </c>
       <c r="H282" s="2">
-        <v>405086</v>
+        <v>25730</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>232</v>
+      </c>
+      <c r="D283" s="1">
+        <v>30.0</v>
       </c>
       <c r="E283" s="2">
-        <v>525530</v>
+        <v>32030</v>
       </c>
       <c r="F283" s="2">
-        <v>520525</v>
+        <v>31725</v>
       </c>
       <c r="G283" s="2">
-        <v>515520</v>
+        <v>31420</v>
       </c>
       <c r="H283" s="2">
-        <v>505510</v>
+        <v>30810</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>232</v>
+      </c>
+      <c r="D284" s="1">
+        <v>35.0</v>
       </c>
       <c r="E284" s="2">
-        <v>631129</v>
+        <v>37280</v>
       </c>
       <c r="F284" s="2">
-        <v>625118</v>
+        <v>36925</v>
       </c>
       <c r="G284" s="2">
-        <v>619107</v>
+        <v>36570</v>
       </c>
       <c r="H284" s="2">
-        <v>607086</v>
+        <v>35860</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>232</v>
+      </c>
+      <c r="D285" s="1">
+        <v>40.0</v>
       </c>
       <c r="E285" s="2">
-        <v>736166</v>
+        <v>42530</v>
       </c>
       <c r="F285" s="2">
-        <v>729154</v>
+        <v>42125</v>
       </c>
       <c r="G285" s="2">
-        <v>722143</v>
+        <v>41720</v>
       </c>
       <c r="H285" s="2">
-        <v>708121</v>
+        <v>40910</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>232</v>
+      </c>
+      <c r="D286" s="1">
+        <v>45.0</v>
       </c>
       <c r="E286" s="2">
-        <v>841129</v>
+        <v>47780</v>
       </c>
       <c r="F286" s="2">
-        <v>833118</v>
+        <v>47325</v>
       </c>
       <c r="G286" s="2">
-        <v>825107</v>
+        <v>46870</v>
       </c>
       <c r="H286" s="2">
-        <v>809086</v>
+        <v>45960</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>232</v>
+      </c>
+      <c r="D287" s="1">
+        <v>50.0</v>
       </c>
       <c r="E287" s="2">
-        <v>946129</v>
+        <v>53015</v>
       </c>
       <c r="F287" s="2">
-        <v>937118</v>
+        <v>52510</v>
       </c>
       <c r="G287" s="2">
-        <v>928107</v>
+        <v>52005</v>
       </c>
       <c r="H287" s="2">
-        <v>910086</v>
+        <v>50995</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>232</v>
+      </c>
+      <c r="D288" s="1">
+        <v>55.0</v>
       </c>
       <c r="E288" s="2">
-        <v>1051129</v>
+        <v>58343</v>
       </c>
       <c r="F288" s="2">
-        <v>1041118</v>
+        <v>57788</v>
       </c>
       <c r="G288" s="2">
-        <v>1031107</v>
+        <v>57232</v>
       </c>
       <c r="H288" s="2">
-        <v>1011086</v>
+        <v>56121</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D289" s="1">
-        <v>5.0</v>
+        <v>60.0</v>
       </c>
       <c r="E289" s="2">
-        <v>5754</v>
+        <v>63578</v>
       </c>
       <c r="F289" s="2">
-        <v>5699</v>
+        <v>62972</v>
       </c>
       <c r="G289" s="2">
-        <v>5644</v>
+        <v>62367</v>
       </c>
       <c r="H289" s="2">
-        <v>5535</v>
+        <v>61156</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D290" s="1">
-        <v>10.0</v>
+        <v>65.0</v>
       </c>
       <c r="E290" s="2">
-        <v>11114</v>
+        <v>68780</v>
       </c>
       <c r="F290" s="2">
-        <v>11008</v>
+        <v>68125</v>
       </c>
       <c r="G290" s="2">
-        <v>10903</v>
+        <v>67470</v>
       </c>
       <c r="H290" s="2">
-        <v>10691</v>
+        <v>66160</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D291" s="1">
-        <v>15.0</v>
+        <v>70.0</v>
       </c>
       <c r="E291" s="2">
-        <v>16186</v>
+        <v>74004</v>
       </c>
       <c r="F291" s="2">
-        <v>16032</v>
+        <v>73299</v>
       </c>
       <c r="G291" s="2">
-        <v>15877</v>
+        <v>72594</v>
       </c>
       <c r="H291" s="2">
-        <v>15569</v>
+        <v>71185</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D292" s="1">
-        <v>20.0</v>
+        <v>75.0</v>
       </c>
       <c r="E292" s="2">
-        <v>21620</v>
+        <v>79280</v>
       </c>
       <c r="F292" s="2">
-        <v>21414</v>
+        <v>78525</v>
       </c>
       <c r="G292" s="2">
-        <v>21208</v>
+        <v>77770</v>
       </c>
       <c r="H292" s="2">
-        <v>20796</v>
+        <v>76260</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D293" s="1">
-        <v>25.0</v>
+        <v>80.0</v>
       </c>
       <c r="E293" s="2">
-        <v>26765</v>
+        <v>84530</v>
       </c>
       <c r="F293" s="2">
-        <v>26510</v>
+        <v>83725</v>
       </c>
       <c r="G293" s="2">
-        <v>26255</v>
+        <v>82920</v>
       </c>
       <c r="H293" s="2">
-        <v>25745</v>
+        <v>81310</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D294" s="1">
-        <v>30.0</v>
+        <v>85.0</v>
       </c>
       <c r="E294" s="2">
-        <v>32030</v>
+        <v>89780</v>
       </c>
       <c r="F294" s="2">
-        <v>31725</v>
+        <v>88925</v>
       </c>
       <c r="G294" s="2">
-        <v>31420</v>
+        <v>88070</v>
       </c>
       <c r="H294" s="2">
-        <v>30810</v>
+        <v>86360</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D295" s="1">
-        <v>35.0</v>
+        <v>90.0</v>
       </c>
       <c r="E295" s="2">
-        <v>37280</v>
+        <v>95093</v>
       </c>
       <c r="F295" s="2">
-        <v>36925</v>
+        <v>94188</v>
       </c>
       <c r="G295" s="2">
-        <v>36570</v>
+        <v>93282</v>
       </c>
       <c r="H295" s="2">
-        <v>35860</v>
+        <v>91471</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>598</v>
+        <v>587</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D296" s="1">
-        <v>40.0</v>
+        <v>95.0</v>
       </c>
       <c r="E296" s="2">
-        <v>42578</v>
+        <v>100202</v>
       </c>
       <c r="F296" s="2">
-        <v>42172</v>
+        <v>99247</v>
       </c>
       <c r="G296" s="2">
-        <v>41767</v>
+        <v>98293</v>
       </c>
       <c r="H296" s="2">
-        <v>40956</v>
+        <v>96384</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D297" s="1">
-        <v>45.0</v>
+        <v>100.0</v>
       </c>
       <c r="E297" s="2">
-        <v>47780</v>
+        <v>105436</v>
       </c>
       <c r="F297" s="2">
-        <v>47325</v>
+        <v>104432</v>
       </c>
       <c r="G297" s="2">
-        <v>46870</v>
+        <v>103427</v>
       </c>
       <c r="H297" s="2">
-        <v>45960</v>
+        <v>101419</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D298" s="1">
-        <v>50.0</v>
+        <v>105.0</v>
       </c>
       <c r="E298" s="2">
-        <v>53030</v>
+        <v>110901</v>
       </c>
       <c r="F298" s="2">
-        <v>52525</v>
+        <v>109845</v>
       </c>
       <c r="G298" s="2">
-        <v>52020</v>
+        <v>108789</v>
       </c>
       <c r="H298" s="2">
-        <v>51010</v>
+        <v>106676</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D299" s="1">
-        <v>55.0</v>
+        <v>110.0</v>
       </c>
       <c r="E299" s="2">
-        <v>58343</v>
+        <v>116151</v>
       </c>
       <c r="F299" s="2">
-        <v>57788</v>
+        <v>115045</v>
       </c>
       <c r="G299" s="2">
-        <v>57232</v>
+        <v>113939</v>
       </c>
       <c r="H299" s="2">
-        <v>56121</v>
+        <v>111726</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D300" s="1">
-        <v>60.0</v>
+        <v>115.0</v>
       </c>
       <c r="E300" s="2">
-        <v>63578</v>
+        <v>121401</v>
       </c>
       <c r="F300" s="2">
-        <v>62972</v>
+        <v>120245</v>
       </c>
       <c r="G300" s="2">
-        <v>62367</v>
+        <v>119089</v>
       </c>
       <c r="H300" s="2">
-        <v>61156</v>
+        <v>116776</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D301" s="1">
-        <v>65.0</v>
+        <v>120.0</v>
       </c>
       <c r="E301" s="2">
-        <v>68754</v>
+        <v>126651</v>
       </c>
       <c r="F301" s="2">
-        <v>68099</v>
+        <v>125445</v>
       </c>
       <c r="G301" s="2">
-        <v>67444</v>
+        <v>124239</v>
       </c>
       <c r="H301" s="2">
-        <v>66135</v>
+        <v>121826</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D302" s="1">
-        <v>70.0</v>
+        <v>125.0</v>
       </c>
       <c r="E302" s="2">
-        <v>74004</v>
+        <v>131885</v>
       </c>
       <c r="F302" s="2">
-        <v>73299</v>
+        <v>130629</v>
       </c>
       <c r="G302" s="2">
-        <v>72594</v>
+        <v>129373</v>
       </c>
       <c r="H302" s="2">
-        <v>71185</v>
+        <v>126861</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D303" s="1">
-        <v>75.0</v>
+        <v>130.0</v>
       </c>
       <c r="E303" s="2">
-        <v>79275</v>
+        <v>137151</v>
       </c>
       <c r="F303" s="2">
-        <v>78520</v>
+        <v>135845</v>
       </c>
       <c r="G303" s="2">
-        <v>77765</v>
+        <v>134539</v>
       </c>
       <c r="H303" s="2">
-        <v>76255</v>
+        <v>131926</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>606</v>
+        <v>595</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D304" s="1">
-        <v>80.0</v>
+        <v>135.0</v>
       </c>
       <c r="E304" s="2">
-        <v>84530</v>
+        <v>142401</v>
       </c>
       <c r="F304" s="2">
-        <v>83725</v>
+        <v>141045</v>
       </c>
       <c r="G304" s="2">
-        <v>82920</v>
+        <v>139689</v>
       </c>
       <c r="H304" s="2">
-        <v>81310</v>
+        <v>136976</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D305" s="1">
-        <v>85.0</v>
+        <v>140.0</v>
       </c>
       <c r="E305" s="2">
-        <v>89780</v>
+        <v>147651</v>
       </c>
       <c r="F305" s="2">
-        <v>88925</v>
+        <v>146245</v>
       </c>
       <c r="G305" s="2">
-        <v>88070</v>
+        <v>144839</v>
       </c>
       <c r="H305" s="2">
-        <v>86360</v>
+        <v>142026</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D306" s="1">
-        <v>90.0</v>
+        <v>145.0</v>
       </c>
       <c r="E306" s="2">
-        <v>95093</v>
+        <v>152901</v>
       </c>
       <c r="F306" s="2">
-        <v>94188</v>
+        <v>151445</v>
       </c>
       <c r="G306" s="2">
-        <v>93282</v>
+        <v>149989</v>
       </c>
       <c r="H306" s="2">
-        <v>91471</v>
+        <v>147076</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>609</v>
+        <v>598</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D307" s="1">
-        <v>95.0</v>
+        <v>150.0</v>
       </c>
       <c r="E307" s="2">
-        <v>100202</v>
+        <v>157936</v>
       </c>
       <c r="F307" s="2">
-        <v>99247</v>
+        <v>156432</v>
       </c>
       <c r="G307" s="2">
-        <v>98293</v>
+        <v>154927</v>
       </c>
       <c r="H307" s="2">
-        <v>96384</v>
+        <v>151919</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>610</v>
+        <v>599</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D308" s="1">
-        <v>100.0</v>
+        <v>155.0</v>
       </c>
       <c r="E308" s="2">
-        <v>105452</v>
+        <v>163401</v>
       </c>
       <c r="F308" s="2">
-        <v>104447</v>
+        <v>161845</v>
       </c>
       <c r="G308" s="2">
-        <v>103443</v>
+        <v>160289</v>
       </c>
       <c r="H308" s="2">
-        <v>101434</v>
+        <v>157176</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D309" s="1">
-        <v>105.0</v>
+        <v>160.0</v>
       </c>
       <c r="E309" s="2">
-        <v>110901</v>
+        <v>168651</v>
       </c>
       <c r="F309" s="2">
-        <v>109845</v>
+        <v>167045</v>
       </c>
       <c r="G309" s="2">
-        <v>108789</v>
+        <v>165439</v>
       </c>
       <c r="H309" s="2">
-        <v>106676</v>
+        <v>162226</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D310" s="1">
-        <v>110.0</v>
+        <v>165.0</v>
       </c>
       <c r="E310" s="2">
-        <v>116151</v>
+        <v>173901</v>
       </c>
       <c r="F310" s="2">
-        <v>115045</v>
+        <v>172245</v>
       </c>
       <c r="G310" s="2">
-        <v>113939</v>
+        <v>170589</v>
       </c>
       <c r="H310" s="2">
-        <v>111726</v>
+        <v>167276</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D311" s="1">
-        <v>115.0</v>
+        <v>170.0</v>
       </c>
       <c r="E311" s="2">
-        <v>121401</v>
+        <v>179151</v>
       </c>
       <c r="F311" s="2">
-        <v>120245</v>
+        <v>177445</v>
       </c>
       <c r="G311" s="2">
-        <v>119089</v>
+        <v>175739</v>
       </c>
       <c r="H311" s="2">
-        <v>116776</v>
+        <v>172326</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D312" s="1">
-        <v>120.0</v>
+        <v>180.0</v>
       </c>
       <c r="E312" s="2">
-        <v>126651</v>
+        <v>189651</v>
       </c>
       <c r="F312" s="2">
-        <v>125445</v>
+        <v>187845</v>
       </c>
       <c r="G312" s="2">
-        <v>124239</v>
+        <v>186039</v>
       </c>
       <c r="H312" s="2">
-        <v>121826</v>
+        <v>182426</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D313" s="1">
-        <v>125.0</v>
+        <v>185.0</v>
       </c>
       <c r="E313" s="2">
-        <v>131885</v>
+        <v>194901</v>
       </c>
       <c r="F313" s="2">
-        <v>130629</v>
+        <v>193045</v>
       </c>
       <c r="G313" s="2">
-        <v>129373</v>
+        <v>191189</v>
       </c>
       <c r="H313" s="2">
-        <v>126861</v>
+        <v>187476</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D314" s="1">
-        <v>130.0</v>
+        <v>190.0</v>
       </c>
       <c r="E314" s="2">
-        <v>137151</v>
+        <v>200151</v>
       </c>
       <c r="F314" s="2">
-        <v>135845</v>
+        <v>198245</v>
       </c>
       <c r="G314" s="2">
-        <v>134539</v>
+        <v>196339</v>
       </c>
       <c r="H314" s="2">
-        <v>131926</v>
+        <v>192526</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D315" s="1">
-        <v>135.0</v>
+        <v>195.0</v>
       </c>
       <c r="E315" s="2">
-        <v>142401</v>
+        <v>205401</v>
       </c>
       <c r="F315" s="2">
-        <v>141045</v>
+        <v>203445</v>
       </c>
       <c r="G315" s="2">
-        <v>139689</v>
+        <v>201489</v>
       </c>
       <c r="H315" s="2">
-        <v>136976</v>
+        <v>197576</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D316" s="1">
-        <v>140.0</v>
+        <v>200.0</v>
       </c>
       <c r="E316" s="2">
-        <v>147651</v>
+        <v>210467</v>
       </c>
       <c r="F316" s="2">
-        <v>146245</v>
+        <v>208463</v>
       </c>
       <c r="G316" s="2">
-        <v>144839</v>
+        <v>206458</v>
       </c>
       <c r="H316" s="2">
-        <v>142026</v>
+        <v>202449</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D317" s="1">
-        <v>145.0</v>
+        <v>250.0</v>
       </c>
       <c r="E317" s="2">
-        <v>152901</v>
+        <v>262967</v>
       </c>
       <c r="F317" s="2">
-        <v>151445</v>
+        <v>260463</v>
       </c>
       <c r="G317" s="2">
-        <v>149989</v>
+        <v>257958</v>
       </c>
       <c r="H317" s="2">
-        <v>147076</v>
+        <v>252949</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D318" s="1">
-        <v>150.0</v>
+        <v>300.0</v>
       </c>
       <c r="E318" s="2">
-        <v>157952</v>
+        <v>315467</v>
       </c>
       <c r="F318" s="2">
-        <v>156447</v>
+        <v>312463</v>
       </c>
       <c r="G318" s="2">
-        <v>154943</v>
+        <v>309458</v>
       </c>
       <c r="H318" s="2">
-        <v>151934</v>
+        <v>303449</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D319" s="1">
-        <v>155.0</v>
+        <v>500.0</v>
       </c>
       <c r="E319" s="2">
-        <v>163401</v>
+        <v>525761</v>
       </c>
       <c r="F319" s="2">
-        <v>161845</v>
+        <v>520754</v>
       </c>
       <c r="G319" s="2">
-        <v>160289</v>
+        <v>515747</v>
       </c>
       <c r="H319" s="2">
-        <v>157176</v>
+        <v>505732</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D320" s="1">
-        <v>160.0</v>
+        <v>550.0</v>
       </c>
       <c r="E320" s="2">
-        <v>168651</v>
+        <v>578051</v>
       </c>
       <c r="F320" s="2">
-        <v>167045</v>
+        <v>572546</v>
       </c>
       <c r="G320" s="2">
-        <v>165439</v>
+        <v>567041</v>
       </c>
       <c r="H320" s="2">
-        <v>162226</v>
+        <v>556030</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D321" s="1">
-        <v>165.0</v>
+        <v>600.0</v>
       </c>
       <c r="E321" s="2">
-        <v>173901</v>
+        <v>630735</v>
       </c>
       <c r="F321" s="2">
-        <v>172245</v>
+        <v>624728</v>
       </c>
       <c r="G321" s="2">
-        <v>170589</v>
+        <v>618721</v>
       </c>
       <c r="H321" s="2">
-        <v>167276</v>
+        <v>606707</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D322" s="1">
-        <v>170.0</v>
+        <v>750.0</v>
       </c>
       <c r="E322" s="2">
-        <v>179151</v>
+        <v>788235</v>
       </c>
       <c r="F322" s="2">
-        <v>177445</v>
+        <v>780728</v>
       </c>
       <c r="G322" s="2">
-        <v>175739</v>
+        <v>773221</v>
       </c>
       <c r="H322" s="2">
-        <v>172326</v>
+        <v>758207</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D323" s="1">
-        <v>175.0</v>
+        <v>800.0</v>
       </c>
       <c r="E323" s="2">
-        <v>184375</v>
+        <v>840814</v>
       </c>
       <c r="F323" s="2">
-        <v>182619</v>
+        <v>832806</v>
       </c>
       <c r="G323" s="2">
-        <v>180863</v>
+        <v>824798</v>
       </c>
       <c r="H323" s="2">
-        <v>177351</v>
+        <v>808783</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D324" s="1">
-        <v>180.0</v>
+        <v>850.0</v>
       </c>
       <c r="E324" s="2">
-        <v>189651</v>
+        <v>893177</v>
       </c>
       <c r="F324" s="2">
-        <v>187845</v>
+        <v>884671</v>
       </c>
       <c r="G324" s="2">
-        <v>186039</v>
+        <v>876164</v>
       </c>
       <c r="H324" s="2">
-        <v>182426</v>
+        <v>859151</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D325" s="1">
-        <v>185.0</v>
+        <v>950.0</v>
       </c>
       <c r="E325" s="2">
-        <v>194901</v>
+        <v>998235</v>
       </c>
       <c r="F325" s="2">
-        <v>193045</v>
+        <v>988728</v>
       </c>
       <c r="G325" s="2">
-        <v>191189</v>
+        <v>979221</v>
       </c>
       <c r="H325" s="2">
-        <v>187476</v>
+        <v>960207</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="D326" s="1">
-        <v>190.0</v>
+      <c r="D326" s="1" t="s">
+        <v>618</v>
       </c>
       <c r="E326" s="2">
-        <v>200151</v>
+        <v>1050814</v>
       </c>
       <c r="F326" s="2">
-        <v>198245</v>
+        <v>1040806</v>
       </c>
       <c r="G326" s="2">
-        <v>196339</v>
+        <v>1030798</v>
       </c>
       <c r="H326" s="2">
-        <v>192526</v>
+        <v>1010783</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>195.0</v>
+        <v>620</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>621</v>
       </c>
       <c r="E327" s="2">
-        <v>205401</v>
+        <v>10269</v>
       </c>
       <c r="F327" s="2">
-        <v>203445</v>
+        <v>10171</v>
       </c>
       <c r="G327" s="2">
-        <v>201489</v>
+        <v>10073</v>
       </c>
       <c r="H327" s="2">
-        <v>197576</v>
+        <v>9878</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>620</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>623</v>
       </c>
       <c r="E328" s="2">
-        <v>210488</v>
+        <v>16380</v>
       </c>
       <c r="F328" s="2">
-        <v>208484</v>
+        <v>16224</v>
       </c>
       <c r="G328" s="2">
-        <v>206479</v>
+        <v>16068</v>
       </c>
       <c r="H328" s="2">
-        <v>202470</v>
+        <v>15756</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>250.0</v>
+        <v>620</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>625</v>
       </c>
       <c r="E329" s="2">
-        <v>262988</v>
+        <v>20837</v>
       </c>
       <c r="F329" s="2">
-        <v>260484</v>
+        <v>20639</v>
       </c>
       <c r="G329" s="2">
-        <v>257979</v>
+        <v>20440</v>
       </c>
       <c r="H329" s="2">
-        <v>252970</v>
+        <v>20043</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>620</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>627</v>
       </c>
       <c r="E330" s="2">
-        <v>315488</v>
+        <v>34315</v>
       </c>
       <c r="F330" s="2">
-        <v>312484</v>
+        <v>33988</v>
       </c>
       <c r="G330" s="2">
-        <v>309479</v>
+        <v>33661</v>
       </c>
       <c r="H330" s="2">
-        <v>303470</v>
+        <v>33008</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>350.0</v>
+        <v>620</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="E331" s="2">
-        <v>368120</v>
+        <v>36014</v>
       </c>
       <c r="F331" s="2">
-        <v>364614</v>
+        <v>35671</v>
       </c>
       <c r="G331" s="2">
-        <v>361108</v>
+        <v>35328</v>
       </c>
       <c r="H331" s="2">
-        <v>354096</v>
+        <v>34642</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>500.0</v>
+        <v>620</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>630</v>
       </c>
       <c r="E332" s="2">
-        <v>525761</v>
+        <v>31185</v>
       </c>
       <c r="F332" s="2">
-        <v>520754</v>
+        <v>30888</v>
       </c>
       <c r="G332" s="2">
-        <v>515747</v>
+        <v>30591</v>
       </c>
       <c r="H332" s="2">
-        <v>505732</v>
+        <v>29997</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>550.0</v>
+        <v>620</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>632</v>
       </c>
       <c r="E333" s="2">
-        <v>578051</v>
+        <v>50190</v>
       </c>
       <c r="F333" s="2">
-        <v>572546</v>
+        <v>49712</v>
       </c>
       <c r="G333" s="2">
-        <v>567041</v>
+        <v>49234</v>
       </c>
       <c r="H333" s="2">
-        <v>556030</v>
+        <v>48278</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>620</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>634</v>
       </c>
       <c r="E334" s="2">
-        <v>630735</v>
+        <v>68816</v>
       </c>
       <c r="F334" s="2">
-        <v>624728</v>
+        <v>68161</v>
       </c>
       <c r="G334" s="2">
-        <v>618721</v>
+        <v>67505</v>
       </c>
       <c r="H334" s="2">
-        <v>606707</v>
+        <v>66194</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>650.0</v>
+        <v>620</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>636</v>
       </c>
       <c r="E335" s="2">
-        <v>683125</v>
+        <v>93555</v>
       </c>
       <c r="F335" s="2">
-        <v>676619</v>
+        <v>92664</v>
       </c>
       <c r="G335" s="2">
-        <v>670113</v>
+        <v>91773</v>
       </c>
       <c r="H335" s="2">
-        <v>657101</v>
+        <v>89991</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="D336" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="C336" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E336" s="2">
-        <v>735625</v>
+        <v>100065</v>
       </c>
       <c r="F336" s="2">
-        <v>728619</v>
+        <v>99112</v>
       </c>
       <c r="G336" s="2">
-        <v>721613</v>
+        <v>98159</v>
       </c>
       <c r="H336" s="2">
-        <v>707601</v>
+        <v>96253</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>750.0</v>
+        <v>620</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>640</v>
       </c>
       <c r="E337" s="2">
-        <v>788235</v>
+        <v>137499</v>
       </c>
       <c r="F337" s="2">
-        <v>780728</v>
+        <v>136189</v>
       </c>
       <c r="G337" s="2">
-        <v>773221</v>
+        <v>134880</v>
       </c>
       <c r="H337" s="2">
-        <v>758207</v>
+        <v>132261</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>620</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>642</v>
       </c>
       <c r="E338" s="2">
-        <v>840814</v>
+        <v>159142</v>
       </c>
       <c r="F338" s="2">
-        <v>832806</v>
+        <v>157627</v>
       </c>
       <c r="G338" s="2">
-        <v>824798</v>
+        <v>156111</v>
       </c>
       <c r="H338" s="2">
-        <v>808783</v>
+        <v>153080</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>850.0</v>
+        <v>620</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>644</v>
       </c>
       <c r="E339" s="2">
-        <v>893177</v>
+        <v>215948</v>
       </c>
       <c r="F339" s="2">
-        <v>884671</v>
+        <v>213892</v>
       </c>
       <c r="G339" s="2">
-        <v>876164</v>
+        <v>211835</v>
       </c>
       <c r="H339" s="2">
-        <v>859151</v>
+        <v>207722</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>620</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>646</v>
       </c>
       <c r="E340" s="2">
-        <v>945625</v>
+        <v>342911</v>
       </c>
       <c r="F340" s="2">
-        <v>936619</v>
+        <v>339645</v>
       </c>
       <c r="G340" s="2">
-        <v>927613</v>
+        <v>336379</v>
       </c>
       <c r="H340" s="2">
-        <v>909601</v>
+        <v>329848</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>950.0</v>
+        <v>620</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>648</v>
       </c>
       <c r="E341" s="2">
-        <v>998235</v>
+        <v>359046</v>
       </c>
       <c r="F341" s="2">
-        <v>988728</v>
+        <v>355627</v>
       </c>
       <c r="G341" s="2">
-        <v>979221</v>
+        <v>352207</v>
       </c>
       <c r="H341" s="2">
-        <v>960207</v>
+        <v>345368</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>232</v>
+        <v>620</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="E342" s="2">
-        <v>1050814</v>
+        <v>299565</v>
       </c>
       <c r="F342" s="2">
-        <v>1040806</v>
+        <v>296712</v>
       </c>
       <c r="G342" s="2">
-        <v>1030798</v>
+        <v>293859</v>
       </c>
       <c r="H342" s="2">
-        <v>1010783</v>
+        <v>288153</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="E343" s="2">
-        <v>10269</v>
+        <v>499538</v>
       </c>
       <c r="F343" s="2">
-        <v>10171</v>
+        <v>494780</v>
       </c>
       <c r="G343" s="2">
-        <v>10073</v>
+        <v>490023</v>
       </c>
       <c r="H343" s="2">
-        <v>9878</v>
+        <v>480508</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="E344" s="2">
-        <v>16380</v>
+        <v>687069</v>
       </c>
       <c r="F344" s="2">
-        <v>16224</v>
+        <v>680525</v>
       </c>
       <c r="G344" s="2">
-        <v>16068</v>
+        <v>673982</v>
       </c>
       <c r="H344" s="2">
-        <v>15756</v>
+        <v>660895</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="E345" s="2">
-        <v>20837</v>
+        <v>1029315</v>
       </c>
       <c r="F345" s="2">
-        <v>20639</v>
+        <v>1019512</v>
       </c>
       <c r="G345" s="2">
-        <v>20440</v>
+        <v>1009709</v>
       </c>
       <c r="H345" s="2">
-        <v>20043</v>
+        <v>990103</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="E346" s="2">
-        <v>34315</v>
+        <v>1374005</v>
       </c>
       <c r="F346" s="2">
-        <v>33988</v>
+        <v>1360919</v>
       </c>
       <c r="G346" s="2">
-        <v>33661</v>
+        <v>1347833</v>
       </c>
       <c r="H346" s="2">
-        <v>33008</v>
+        <v>1321662</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>222</v>
+        <v>660</v>
       </c>
       <c r="E347" s="2">
-        <v>34315</v>
+        <v>2061046</v>
       </c>
       <c r="F347" s="2">
-        <v>33988</v>
+        <v>2041417</v>
       </c>
       <c r="G347" s="2">
-        <v>33661</v>
+        <v>2021788</v>
       </c>
       <c r="H347" s="2">
-        <v>33008</v>
+        <v>1982530</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="E348" s="2">
-        <v>31185</v>
+        <v>3434919</v>
       </c>
       <c r="F348" s="2">
-        <v>30888</v>
+        <v>3402205</v>
       </c>
       <c r="G348" s="2">
-        <v>30591</v>
+        <v>3369492</v>
       </c>
       <c r="H348" s="2">
-        <v>29997</v>
+        <v>3304065</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="E349" s="2">
-        <v>50190</v>
+        <v>8773</v>
       </c>
       <c r="F349" s="2">
-        <v>49712</v>
+        <v>8689</v>
       </c>
       <c r="G349" s="2">
-        <v>49234</v>
+        <v>8606</v>
       </c>
       <c r="H349" s="2">
-        <v>48278</v>
+        <v>8439</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="E350" s="2">
-        <v>68816</v>
+        <v>17493</v>
       </c>
       <c r="F350" s="2">
-        <v>68161</v>
+        <v>17326</v>
       </c>
       <c r="G350" s="2">
-        <v>67505</v>
+        <v>17160</v>
       </c>
       <c r="H350" s="2">
-        <v>66194</v>
+        <v>16827</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="E351" s="2">
-        <v>93555</v>
+        <v>43654</v>
       </c>
       <c r="F351" s="2">
-        <v>92664</v>
+        <v>43238</v>
       </c>
       <c r="G351" s="2">
-        <v>91773</v>
+        <v>42822</v>
       </c>
       <c r="H351" s="2">
-        <v>89991</v>
+        <v>41991</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C352" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="C352" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D352" s="1" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="E352" s="2">
-        <v>100065</v>
+        <v>87728</v>
       </c>
       <c r="F352" s="2">
-        <v>99112</v>
+        <v>86892</v>
       </c>
       <c r="G352" s="2">
-        <v>98159</v>
+        <v>86057</v>
       </c>
       <c r="H352" s="2">
-        <v>96253</v>
+        <v>84386</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="E353" s="2">
-        <v>137499</v>
+        <v>174379</v>
       </c>
       <c r="F353" s="2">
-        <v>136189</v>
+        <v>172718</v>
       </c>
       <c r="G353" s="2">
-        <v>134880</v>
+        <v>171057</v>
       </c>
       <c r="H353" s="2">
-        <v>132261</v>
+        <v>167736</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="E354" s="2">
-        <v>159142</v>
+        <v>261529</v>
       </c>
       <c r="F354" s="2">
-        <v>157627</v>
+        <v>259038</v>
       </c>
       <c r="G354" s="2">
-        <v>156111</v>
+        <v>256547</v>
       </c>
       <c r="H354" s="2">
-        <v>153080</v>
+        <v>251566</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="E355" s="2">
-        <v>206182</v>
+        <v>435829</v>
       </c>
       <c r="F355" s="2">
-        <v>204219</v>
+        <v>431678</v>
       </c>
       <c r="G355" s="2">
-        <v>202255</v>
+        <v>427527</v>
       </c>
       <c r="H355" s="2">
-        <v>198328</v>
+        <v>419226</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="E356" s="2">
-        <v>342911</v>
+        <v>871579</v>
       </c>
       <c r="F356" s="2">
-        <v>339645</v>
+        <v>863278</v>
       </c>
       <c r="G356" s="2">
-        <v>336379</v>
+        <v>854977</v>
       </c>
       <c r="H356" s="2">
-        <v>329848</v>
+        <v>838376</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="E357" s="2">
-        <v>342911</v>
+        <v>4434602</v>
       </c>
       <c r="F357" s="2">
-        <v>339645</v>
+        <v>4392367</v>
       </c>
       <c r="G357" s="2">
-        <v>336379</v>
+        <v>4350133</v>
       </c>
       <c r="H357" s="2">
-        <v>329848</v>
+        <v>4265664</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="E358" s="2">
-        <v>299565</v>
+        <v>8907990</v>
       </c>
       <c r="F358" s="2">
-        <v>296712</v>
+        <v>8823152</v>
       </c>
       <c r="G358" s="2">
-        <v>293859</v>
+        <v>8738314</v>
       </c>
       <c r="H358" s="2">
-        <v>288153</v>
+        <v>8568638</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>647</v>
+        <v>685</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="E359" s="2">
-        <v>311850</v>
+        <v>17651</v>
       </c>
       <c r="F359" s="2">
-        <v>308880</v>
+        <v>17482</v>
       </c>
       <c r="G359" s="2">
-        <v>305910</v>
+        <v>17314</v>
       </c>
       <c r="H359" s="2">
-        <v>299970</v>
+        <v>16978</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>647</v>
+        <v>685</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="E360" s="2">
-        <v>499538</v>
+        <v>770446</v>
       </c>
       <c r="F360" s="2">
-        <v>494780</v>
+        <v>763108</v>
       </c>
       <c r="G360" s="2">
-        <v>490023</v>
+        <v>755771</v>
       </c>
       <c r="H360" s="2">
-        <v>480508</v>
+        <v>741096</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>647</v>
+        <v>685</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="E361" s="2">
-        <v>687069</v>
+        <v>1541057</v>
       </c>
       <c r="F361" s="2">
-        <v>680525</v>
+        <v>1526380</v>
       </c>
       <c r="G361" s="2">
-        <v>673982</v>
+        <v>1511703</v>
       </c>
       <c r="H361" s="2">
-        <v>660895</v>
+        <v>1482350</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>647</v>
+        <v>692</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="E362" s="2">
-        <v>1029315</v>
+        <v>2165</v>
       </c>
       <c r="F362" s="2">
-        <v>1019512</v>
+        <v>2144</v>
       </c>
       <c r="G362" s="2">
-        <v>1009709</v>
+        <v>2124</v>
       </c>
       <c r="H362" s="2">
-        <v>990103</v>
+        <v>2083</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>647</v>
+        <v>692</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="E363" s="2">
-        <v>1374005</v>
+        <v>3182</v>
       </c>
       <c r="F363" s="2">
-        <v>1360919</v>
+        <v>3151</v>
       </c>
       <c r="G363" s="2">
-        <v>1347833</v>
+        <v>3121</v>
       </c>
       <c r="H363" s="2">
-        <v>1321662</v>
+        <v>3060</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>647</v>
+        <v>692</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="E364" s="2">
-        <v>2061046</v>
+        <v>5282</v>
       </c>
       <c r="F364" s="2">
-        <v>2041417</v>
+        <v>5231</v>
       </c>
       <c r="G364" s="2">
-        <v>2021788</v>
+        <v>5181</v>
       </c>
       <c r="H364" s="2">
-        <v>1982530</v>
+        <v>5080</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>647</v>
+        <v>692</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="E365" s="2">
-        <v>3434919</v>
+        <v>5609</v>
       </c>
       <c r="F365" s="2">
-        <v>3402205</v>
+        <v>5556</v>
       </c>
       <c r="G365" s="2">
-        <v>3369492</v>
+        <v>5502</v>
       </c>
       <c r="H365" s="2">
-        <v>3304065</v>
+        <v>5395</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C366" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="C366" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D366" s="1" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="E366" s="2">
-        <v>1976</v>
+        <v>10416</v>
       </c>
       <c r="F366" s="2">
-        <v>1957</v>
+        <v>10317</v>
       </c>
       <c r="G366" s="2">
-        <v>1938</v>
+        <v>10218</v>
       </c>
       <c r="H366" s="2">
-        <v>1901</v>
+        <v>10019</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="E367" s="2">
-        <v>8820</v>
+        <v>11309</v>
       </c>
       <c r="F367" s="2">
-        <v>8736</v>
+        <v>11201</v>
       </c>
       <c r="G367" s="2">
-        <v>8652</v>
+        <v>11093</v>
       </c>
       <c r="H367" s="2">
-        <v>8484</v>
+        <v>10878</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="E368" s="2">
-        <v>17619</v>
+        <v>15341</v>
       </c>
       <c r="F368" s="2">
-        <v>17451</v>
+        <v>15194</v>
       </c>
       <c r="G368" s="2">
-        <v>17283</v>
+        <v>15048</v>
       </c>
       <c r="H368" s="2">
-        <v>16948</v>
+        <v>14756</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="E369" s="2">
-        <v>44016</v>
+        <v>20381</v>
       </c>
       <c r="F369" s="2">
-        <v>43597</v>
+        <v>20186</v>
       </c>
       <c r="G369" s="2">
-        <v>43178</v>
+        <v>19992</v>
       </c>
       <c r="H369" s="2">
-        <v>42339</v>
+        <v>19604</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E370" s="2">
-        <v>87728</v>
+        <v>22397</v>
       </c>
       <c r="F370" s="2">
-        <v>86892</v>
+        <v>22183</v>
       </c>
       <c r="G370" s="2">
-        <v>86057</v>
+        <v>21970</v>
       </c>
       <c r="H370" s="2">
-        <v>84386</v>
+        <v>21543</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="E371" s="2">
-        <v>175922</v>
+        <v>25421</v>
       </c>
       <c r="F371" s="2">
-        <v>174247</v>
+        <v>25178</v>
       </c>
       <c r="G371" s="2">
-        <v>172571</v>
+        <v>24936</v>
       </c>
       <c r="H371" s="2">
-        <v>169220</v>
+        <v>24452</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E372" s="2">
-        <v>263860</v>
+        <v>31721</v>
       </c>
       <c r="F372" s="2">
-        <v>261347</v>
+        <v>31418</v>
       </c>
       <c r="G372" s="2">
-        <v>258834</v>
+        <v>31116</v>
       </c>
       <c r="H372" s="2">
-        <v>253808</v>
+        <v>30512</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="E373" s="2">
-        <v>439735</v>
+        <v>42221</v>
       </c>
       <c r="F373" s="2">
-        <v>435547</v>
+        <v>41818</v>
       </c>
       <c r="G373" s="2">
-        <v>431359</v>
+        <v>41416</v>
       </c>
       <c r="H373" s="2">
-        <v>422983</v>
+        <v>40612</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="E374" s="2">
-        <v>879422</v>
+        <v>47471</v>
       </c>
       <c r="F374" s="2">
-        <v>871047</v>
+        <v>47018</v>
       </c>
       <c r="G374" s="2">
-        <v>862671</v>
+        <v>46566</v>
       </c>
       <c r="H374" s="2">
-        <v>845920</v>
+        <v>45662</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="E375" s="2">
-        <v>4397778</v>
+        <v>52721</v>
       </c>
       <c r="F375" s="2">
-        <v>4355894</v>
+        <v>52218</v>
       </c>
       <c r="G375" s="2">
-        <v>4314011</v>
+        <v>51716</v>
       </c>
       <c r="H375" s="2">
-        <v>4230244</v>
+        <v>50712</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="E376" s="2">
-        <v>9486746</v>
+        <v>63221</v>
       </c>
       <c r="F376" s="2">
-        <v>9396396</v>
+        <v>62618</v>
       </c>
       <c r="G376" s="2">
-        <v>9306046</v>
+        <v>62016</v>
       </c>
       <c r="H376" s="2">
-        <v>9125346</v>
+        <v>60812</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="E377" s="2">
-        <v>17651</v>
+        <v>68471</v>
       </c>
       <c r="F377" s="2">
-        <v>17482</v>
+        <v>67818</v>
       </c>
       <c r="G377" s="2">
-        <v>17314</v>
+        <v>67166</v>
       </c>
       <c r="H377" s="2">
-        <v>16978</v>
+        <v>65862</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="E378" s="2">
-        <v>770446</v>
+        <v>101021</v>
       </c>
       <c r="F378" s="2">
-        <v>763108</v>
+        <v>100058</v>
       </c>
       <c r="G378" s="2">
-        <v>755771</v>
+        <v>99096</v>
       </c>
       <c r="H378" s="2">
-        <v>741096</v>
+        <v>97172</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="E379" s="2">
-        <v>1541057</v>
+        <v>106166</v>
       </c>
       <c r="F379" s="2">
-        <v>1526380</v>
+        <v>105154</v>
       </c>
       <c r="G379" s="2">
-        <v>1511703</v>
+        <v>104143</v>
       </c>
       <c r="H379" s="2">
-        <v>1482350</v>
+        <v>102121</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="E380" s="2">
-        <v>2165</v>
+        <v>158666</v>
       </c>
       <c r="F380" s="2">
-        <v>2144</v>
+        <v>157154</v>
       </c>
       <c r="G380" s="2">
-        <v>2124</v>
+        <v>155643</v>
       </c>
       <c r="H380" s="2">
-        <v>2083</v>
+        <v>152621</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>694</v>
+        <v>731</v>
       </c>
       <c r="E381" s="2">
-        <v>3182</v>
+        <v>303566</v>
       </c>
       <c r="F381" s="2">
-        <v>3151</v>
+        <v>300674</v>
       </c>
       <c r="G381" s="2">
-        <v>3121</v>
+        <v>297783</v>
       </c>
       <c r="H381" s="2">
-        <v>3060</v>
+        <v>292001</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="E382" s="2">
-        <v>5282</v>
+        <v>316166</v>
       </c>
       <c r="F382" s="2">
-        <v>5231</v>
+        <v>313154</v>
       </c>
       <c r="G382" s="2">
-        <v>5181</v>
+        <v>310143</v>
       </c>
       <c r="H382" s="2">
-        <v>5080</v>
+        <v>304121</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="E383" s="2">
-        <v>5609</v>
+        <v>509250</v>
       </c>
       <c r="F383" s="2">
-        <v>5556</v>
+        <v>504400</v>
       </c>
       <c r="G383" s="2">
-        <v>5502</v>
+        <v>499550</v>
       </c>
       <c r="H383" s="2">
-        <v>5395</v>
+        <v>489850</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="E384" s="2">
-        <v>10416</v>
+        <v>525551</v>
       </c>
       <c r="F384" s="2">
-        <v>10317</v>
+        <v>520546</v>
       </c>
       <c r="G384" s="2">
-        <v>10218</v>
+        <v>515541</v>
       </c>
       <c r="H384" s="2">
-        <v>10019</v>
+        <v>505530</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="E385" s="2">
-        <v>11309</v>
+        <v>997526</v>
       </c>
       <c r="F385" s="2">
-        <v>11201</v>
+        <v>988026</v>
       </c>
       <c r="G385" s="2">
-        <v>11093</v>
+        <v>978526</v>
       </c>
       <c r="H385" s="2">
-        <v>10878</v>
+        <v>959525</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="E386" s="2">
-        <v>15341</v>
+        <v>5775</v>
       </c>
       <c r="F386" s="2">
-        <v>15194</v>
+        <v>5720</v>
       </c>
       <c r="G386" s="2">
-        <v>15048</v>
+        <v>5665</v>
       </c>
       <c r="H386" s="2">
-        <v>14756</v>
+        <v>5555</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="E387" s="2">
-        <v>20381</v>
+        <v>14406</v>
       </c>
       <c r="F387" s="2">
-        <v>20186</v>
+        <v>14269</v>
       </c>
       <c r="G387" s="2">
-        <v>19992</v>
+        <v>14132</v>
       </c>
       <c r="H387" s="2">
-        <v>19604</v>
+        <v>13857</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="E388" s="2">
-        <v>22397</v>
+        <v>15015</v>
       </c>
       <c r="F388" s="2">
-        <v>22183</v>
+        <v>14872</v>
       </c>
       <c r="G388" s="2">
-        <v>21970</v>
+        <v>14729</v>
       </c>
       <c r="H388" s="2">
-        <v>21543</v>
+        <v>14443</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="E389" s="2">
-        <v>25421</v>
+        <v>67464</v>
       </c>
       <c r="F389" s="2">
-        <v>25178</v>
+        <v>66821</v>
       </c>
       <c r="G389" s="2">
-        <v>24936</v>
+        <v>66179</v>
       </c>
       <c r="H389" s="2">
-        <v>24452</v>
+        <v>64894</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="E390" s="2">
-        <v>31721</v>
+        <v>104392</v>
       </c>
       <c r="F390" s="2">
-        <v>31418</v>
+        <v>103398</v>
       </c>
       <c r="G390" s="2">
-        <v>31116</v>
+        <v>102404</v>
       </c>
       <c r="H390" s="2">
-        <v>30512</v>
+        <v>100415</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="E391" s="2">
-        <v>42221</v>
+        <v>429948</v>
       </c>
       <c r="F391" s="2">
-        <v>41818</v>
+        <v>425853</v>
       </c>
       <c r="G391" s="2">
-        <v>41416</v>
+        <v>421758</v>
       </c>
       <c r="H391" s="2">
-        <v>40612</v>
+        <v>413569</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="E392" s="2">
-        <v>47471</v>
+        <v>660687</v>
       </c>
       <c r="F392" s="2">
-        <v>47018</v>
+        <v>654395</v>
       </c>
       <c r="G392" s="2">
-        <v>46566</v>
+        <v>648103</v>
       </c>
       <c r="H392" s="2">
-        <v>45662</v>
+        <v>635518</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="E393" s="2">
-        <v>52721</v>
+        <v>1052266</v>
       </c>
       <c r="F393" s="2">
-        <v>52218</v>
+        <v>1042244</v>
       </c>
       <c r="G393" s="2">
-        <v>51716</v>
+        <v>1032223</v>
       </c>
       <c r="H393" s="2">
-        <v>50712</v>
+        <v>1012180</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="E394" s="2">
-        <v>63221</v>
+        <v>1410117</v>
       </c>
       <c r="F394" s="2">
-        <v>62618</v>
+        <v>1396688</v>
       </c>
       <c r="G394" s="2">
-        <v>62016</v>
+        <v>1383258</v>
       </c>
       <c r="H394" s="2">
-        <v>60812</v>
+        <v>1356399</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="E395" s="2">
-        <v>68471</v>
+        <v>108758</v>
       </c>
       <c r="F395" s="2">
-        <v>67818</v>
+        <v>107722</v>
       </c>
       <c r="G395" s="2">
-        <v>67166</v>
+        <v>106686</v>
       </c>
       <c r="H395" s="2">
-        <v>65862</v>
+        <v>104615</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="E396" s="2">
-        <v>101021</v>
+        <v>108419</v>
       </c>
       <c r="F396" s="2">
-        <v>100058</v>
+        <v>107386</v>
       </c>
       <c r="G396" s="2">
-        <v>99096</v>
+        <v>106354</v>
       </c>
       <c r="H396" s="2">
-        <v>97172</v>
+        <v>104289</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="E397" s="2">
-        <v>106166</v>
+        <v>163514</v>
       </c>
       <c r="F397" s="2">
-        <v>105154</v>
+        <v>161957</v>
       </c>
       <c r="G397" s="2">
-        <v>104143</v>
+        <v>160400</v>
       </c>
       <c r="H397" s="2">
-        <v>102121</v>
+        <v>157285</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="E398" s="2">
-        <v>158666</v>
+        <v>217485</v>
       </c>
       <c r="F398" s="2">
-        <v>157154</v>
+        <v>215414</v>
       </c>
       <c r="G398" s="2">
-        <v>155643</v>
+        <v>213343</v>
       </c>
       <c r="H398" s="2">
-        <v>152621</v>
+        <v>209200</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C399" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="C399" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D399" s="1" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="E399" s="2">
-        <v>303566</v>
+        <v>275353</v>
       </c>
       <c r="F399" s="2">
-        <v>300674</v>
+        <v>272731</v>
       </c>
       <c r="G399" s="2">
-        <v>297783</v>
+        <v>270108</v>
       </c>
       <c r="H399" s="2">
-        <v>292001</v>
+        <v>264863</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="E400" s="2">
-        <v>316166</v>
+        <v>326976</v>
       </c>
       <c r="F400" s="2">
-        <v>313154</v>
+        <v>323862</v>
       </c>
       <c r="G400" s="2">
-        <v>310143</v>
+        <v>320748</v>
       </c>
       <c r="H400" s="2">
-        <v>304121</v>
+        <v>314520</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="E401" s="2">
-        <v>509250</v>
+        <v>378380</v>
       </c>
       <c r="F401" s="2">
-        <v>504400</v>
+        <v>374776</v>
       </c>
       <c r="G401" s="2">
-        <v>499550</v>
+        <v>371173</v>
       </c>
       <c r="H401" s="2">
-        <v>489850</v>
+        <v>363966</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="E402" s="2">
-        <v>525551</v>
+        <v>431616</v>
       </c>
       <c r="F402" s="2">
-        <v>520546</v>
+        <v>427506</v>
       </c>
       <c r="G402" s="2">
-        <v>515541</v>
+        <v>423395</v>
       </c>
       <c r="H402" s="2">
-        <v>505530</v>
+        <v>415174</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="E403" s="2">
-        <v>997526</v>
+        <v>430971</v>
       </c>
       <c r="F403" s="2">
-        <v>988026</v>
+        <v>426867</v>
       </c>
       <c r="G403" s="2">
-        <v>978526</v>
+        <v>422762</v>
       </c>
       <c r="H403" s="2">
-        <v>959525</v>
+        <v>414553</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="E404" s="2">
-        <v>5775</v>
+        <v>485202</v>
       </c>
       <c r="F404" s="2">
-        <v>5720</v>
+        <v>480581</v>
       </c>
       <c r="G404" s="2">
-        <v>5665</v>
+        <v>475960</v>
       </c>
       <c r="H404" s="2">
-        <v>5555</v>
+        <v>466718</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="E405" s="2">
-        <v>15001</v>
+        <v>545897</v>
       </c>
       <c r="F405" s="2">
-        <v>14858</v>
+        <v>540698</v>
       </c>
       <c r="G405" s="2">
-        <v>14716</v>
+        <v>535499</v>
       </c>
       <c r="H405" s="2">
-        <v>14430</v>
+        <v>525101</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="E406" s="2">
-        <v>15015</v>
+        <v>593665</v>
       </c>
       <c r="F406" s="2">
-        <v>14872</v>
+        <v>588011</v>
       </c>
       <c r="G406" s="2">
-        <v>14729</v>
+        <v>582357</v>
       </c>
       <c r="H406" s="2">
-        <v>14443</v>
+        <v>571049</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="E407" s="2">
-        <v>68439</v>
+        <v>595602</v>
       </c>
       <c r="F407" s="2">
-        <v>67787</v>
+        <v>589930</v>
       </c>
       <c r="G407" s="2">
-        <v>67135</v>
+        <v>584257</v>
       </c>
       <c r="H407" s="2">
-        <v>65832</v>
+        <v>572912</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="E408" s="2">
-        <v>108240</v>
+        <v>649832</v>
       </c>
       <c r="F408" s="2">
-        <v>107209</v>
+        <v>643644</v>
       </c>
       <c r="G408" s="2">
-        <v>106179</v>
+        <v>637455</v>
       </c>
       <c r="H408" s="2">
-        <v>104117</v>
+        <v>625077</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="E409" s="2">
-        <v>443897</v>
+        <v>753453</v>
       </c>
       <c r="F409" s="2">
-        <v>439669</v>
+        <v>746277</v>
       </c>
       <c r="G409" s="2">
-        <v>435442</v>
+        <v>739101</v>
       </c>
       <c r="H409" s="2">
-        <v>426987</v>
+        <v>724750</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="E410" s="2">
-        <v>693555</v>
+        <v>758295</v>
       </c>
       <c r="F410" s="2">
-        <v>686950</v>
+        <v>751073</v>
       </c>
       <c r="G410" s="2">
-        <v>680345</v>
+        <v>743852</v>
       </c>
       <c r="H410" s="2">
-        <v>667134</v>
+        <v>729408</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="E411" s="2">
-        <v>1095735</v>
+        <v>919458</v>
       </c>
       <c r="F411" s="2">
-        <v>1085299</v>
+        <v>910701</v>
       </c>
       <c r="G411" s="2">
-        <v>1074864</v>
+        <v>901944</v>
       </c>
       <c r="H411" s="2">
-        <v>1053993</v>
+        <v>884431</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="E412" s="2">
-        <v>1470293</v>
+        <v>1065906</v>
       </c>
       <c r="F412" s="2">
-        <v>1456290</v>
+        <v>1055755</v>
       </c>
       <c r="G412" s="2">
-        <v>1442287</v>
+        <v>1045603</v>
       </c>
       <c r="H412" s="2">
-        <v>1414282</v>
+        <v>1025300</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E413" s="2">
-        <v>53779</v>
+        <v>1076599</v>
       </c>
       <c r="F413" s="2">
-        <v>53267</v>
+        <v>1066345</v>
       </c>
       <c r="G413" s="2">
-        <v>52755</v>
+        <v>1056092</v>
       </c>
       <c r="H413" s="2">
-        <v>51730</v>
+        <v>1035585</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="E414" s="2">
-        <v>108687</v>
+        <v>1118546</v>
       </c>
       <c r="F414" s="2">
-        <v>107651</v>
+        <v>1107893</v>
       </c>
       <c r="G414" s="2">
-        <v>106616</v>
+        <v>1097240</v>
       </c>
       <c r="H414" s="2">
-        <v>104546</v>
+        <v>1075935</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="E415" s="2">
-        <v>108419</v>
+        <v>1172777</v>
       </c>
       <c r="F415" s="2">
-        <v>107386</v>
+        <v>1161607</v>
       </c>
       <c r="G415" s="2">
-        <v>106354</v>
+        <v>1150438</v>
       </c>
       <c r="H415" s="2">
-        <v>104289</v>
+        <v>1128099</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="E416" s="2">
-        <v>162751</v>
+        <v>1281239</v>
       </c>
       <c r="F416" s="2">
-        <v>161201</v>
+        <v>1269037</v>
       </c>
       <c r="G416" s="2">
-        <v>159651</v>
+        <v>1256835</v>
       </c>
       <c r="H416" s="2">
-        <v>156551</v>
+        <v>1232430</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E417" s="2">
-        <v>218057</v>
+        <v>1441027</v>
       </c>
       <c r="F417" s="2">
-        <v>215980</v>
+        <v>1427303</v>
       </c>
       <c r="G417" s="2">
-        <v>213903</v>
+        <v>1413579</v>
       </c>
       <c r="H417" s="2">
-        <v>209750</v>
+        <v>1386131</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="E418" s="2">
-        <v>215078</v>
+        <v>2128602</v>
       </c>
       <c r="F418" s="2">
-        <v>213029</v>
+        <v>2108330</v>
       </c>
       <c r="G418" s="2">
-        <v>210981</v>
+        <v>2088057</v>
       </c>
       <c r="H418" s="2">
-        <v>206884</v>
+        <v>2047512</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>790</v>
+        <v>809</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="E419" s="2">
-        <v>271214</v>
+        <v>41344</v>
       </c>
       <c r="F419" s="2">
-        <v>268631</v>
+        <v>40950</v>
       </c>
       <c r="G419" s="2">
-        <v>266048</v>
+        <v>40556</v>
       </c>
       <c r="H419" s="2">
-        <v>260882</v>
+        <v>39769</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>790</v>
+        <v>809</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="E420" s="2">
-        <v>325445</v>
+        <v>698565</v>
       </c>
       <c r="F420" s="2">
-        <v>322346</v>
+        <v>691912</v>
       </c>
       <c r="G420" s="2">
-        <v>319246</v>
+        <v>685259</v>
       </c>
       <c r="H420" s="2">
-        <v>313047</v>
+        <v>671953</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="E421" s="2">
-        <v>376527</v>
+        <v>9736</v>
       </c>
       <c r="F421" s="2">
-        <v>372941</v>
+        <v>9643</v>
       </c>
       <c r="G421" s="2">
-        <v>369355</v>
+        <v>9550</v>
       </c>
       <c r="H421" s="2">
-        <v>362183</v>
+        <v>9365</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="E422" s="2">
-        <v>431616</v>
+        <v>25274</v>
       </c>
       <c r="F422" s="2">
-        <v>427506</v>
+        <v>25033</v>
       </c>
       <c r="G422" s="2">
-        <v>423395</v>
+        <v>24792</v>
       </c>
       <c r="H422" s="2">
-        <v>415174</v>
+        <v>24311</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="E423" s="2">
-        <v>430971</v>
+        <v>204749</v>
       </c>
       <c r="F423" s="2">
-        <v>426867</v>
+        <v>202799</v>
       </c>
       <c r="G423" s="2">
-        <v>422762</v>
+        <v>200849</v>
       </c>
       <c r="H423" s="2">
-        <v>414553</v>
+        <v>196949</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="E424" s="2">
-        <v>485202</v>
+        <v>37590</v>
       </c>
       <c r="F424" s="2">
-        <v>480581</v>
+        <v>37232</v>
       </c>
       <c r="G424" s="2">
-        <v>475960</v>
+        <v>36874</v>
       </c>
       <c r="H424" s="2">
-        <v>466718</v>
+        <v>36158</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C425" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="C425" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D425" s="1" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="E425" s="2">
-        <v>541050</v>
+        <v>68623</v>
       </c>
       <c r="F425" s="2">
-        <v>535897</v>
+        <v>67969</v>
       </c>
       <c r="G425" s="2">
-        <v>530745</v>
+        <v>67316</v>
       </c>
       <c r="H425" s="2">
-        <v>520439</v>
+        <v>66009</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="E426" s="2">
-        <v>593665</v>
+        <v>117481</v>
       </c>
       <c r="F426" s="2">
-        <v>588011</v>
+        <v>116362</v>
       </c>
       <c r="G426" s="2">
-        <v>582357</v>
+        <v>115244</v>
       </c>
       <c r="H426" s="2">
-        <v>571049</v>
+        <v>113006</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="E427" s="2">
-        <v>595602</v>
+        <v>149730</v>
       </c>
       <c r="F427" s="2">
-        <v>589930</v>
+        <v>148304</v>
       </c>
       <c r="G427" s="2">
-        <v>584257</v>
+        <v>146878</v>
       </c>
       <c r="H427" s="2">
-        <v>572912</v>
+        <v>144026</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="E428" s="2">
-        <v>649832</v>
+        <v>374640</v>
       </c>
       <c r="F428" s="2">
-        <v>643644</v>
+        <v>371072</v>
       </c>
       <c r="G428" s="2">
-        <v>637455</v>
+        <v>367504</v>
       </c>
       <c r="H428" s="2">
-        <v>625077</v>
+        <v>360368</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="E429" s="2">
-        <v>753453</v>
+        <v>1706250</v>
       </c>
       <c r="F429" s="2">
-        <v>746277</v>
+        <v>1690000</v>
       </c>
       <c r="G429" s="2">
-        <v>739101</v>
+        <v>1673750</v>
       </c>
       <c r="H429" s="2">
-        <v>724750</v>
+        <v>1641250</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="E430" s="2">
-        <v>758295</v>
+        <v>26956766</v>
       </c>
       <c r="F430" s="2">
-        <v>751073</v>
+        <v>26700034</v>
       </c>
       <c r="G430" s="2">
-        <v>743852</v>
+        <v>26443303</v>
       </c>
       <c r="H430" s="2">
-        <v>729408</v>
+        <v>25929841</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="E431" s="2">
-        <v>919458</v>
+        <v>16286</v>
       </c>
       <c r="F431" s="2">
-        <v>910701</v>
+        <v>16130</v>
       </c>
       <c r="G431" s="2">
-        <v>901944</v>
+        <v>15975</v>
       </c>
       <c r="H431" s="2">
-        <v>884431</v>
+        <v>15665</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="E432" s="2">
-        <v>1065906</v>
+        <v>12821</v>
       </c>
       <c r="F432" s="2">
-        <v>1055755</v>
+        <v>12698</v>
       </c>
       <c r="G432" s="2">
-        <v>1045603</v>
+        <v>12576</v>
       </c>
       <c r="H432" s="2">
-        <v>1025300</v>
+        <v>12332</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>831</v>
+        <v>840</v>
       </c>
       <c r="E433" s="2">
-        <v>1061113</v>
+        <v>38981</v>
       </c>
       <c r="F433" s="2">
-        <v>1051007</v>
+        <v>38610</v>
       </c>
       <c r="G433" s="2">
-        <v>1040902</v>
+        <v>38239</v>
       </c>
       <c r="H433" s="2">
-        <v>1020690</v>
+        <v>37496</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="E434" s="2">
-        <v>1061630</v>
+        <v>78960</v>
       </c>
       <c r="F434" s="2">
-        <v>1051519</v>
+        <v>78208</v>
       </c>
       <c r="G434" s="2">
-        <v>1041408</v>
+        <v>77456</v>
       </c>
       <c r="H434" s="2">
-        <v>1021187</v>
+        <v>75952</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="E435" s="2">
-        <v>1118546</v>
+        <v>78960</v>
       </c>
       <c r="F435" s="2">
-        <v>1107893</v>
+        <v>78208</v>
       </c>
       <c r="G435" s="2">
-        <v>1097240</v>
+        <v>77456</v>
       </c>
       <c r="H435" s="2">
-        <v>1075935</v>
+        <v>75952</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="E436" s="2">
-        <v>1172777</v>
+        <v>52500</v>
       </c>
       <c r="F436" s="2">
-        <v>1161607</v>
+        <v>52000</v>
       </c>
       <c r="G436" s="2">
-        <v>1150438</v>
+        <v>51500</v>
       </c>
       <c r="H436" s="2">
-        <v>1128099</v>
+        <v>50500</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>839</v>
+        <v>848</v>
       </c>
       <c r="E437" s="2">
-        <v>1281239</v>
+        <v>105000</v>
       </c>
       <c r="F437" s="2">
-        <v>1269037</v>
+        <v>104000</v>
       </c>
       <c r="G437" s="2">
-        <v>1256835</v>
+        <v>103000</v>
       </c>
       <c r="H437" s="2">
-        <v>1232430</v>
+        <v>101000</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="E438" s="2">
-        <v>1441027</v>
+        <v>148470</v>
       </c>
       <c r="F438" s="2">
-        <v>1427303</v>
+        <v>147056</v>
       </c>
       <c r="G438" s="2">
-        <v>1413579</v>
+        <v>145642</v>
       </c>
       <c r="H438" s="2">
-        <v>1386131</v>
+        <v>142814</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="E439" s="2">
-        <v>2128602</v>
+        <v>258248</v>
       </c>
       <c r="F439" s="2">
-        <v>2108330</v>
+        <v>255788</v>
       </c>
       <c r="G439" s="2">
-        <v>2088057</v>
+        <v>253329</v>
       </c>
       <c r="H439" s="2">
-        <v>2047512</v>
+        <v>248410</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="E440" s="2">
-        <v>41344</v>
+        <v>210000</v>
       </c>
       <c r="F440" s="2">
-        <v>40950</v>
+        <v>208000</v>
       </c>
       <c r="G440" s="2">
-        <v>40556</v>
+        <v>206000</v>
       </c>
       <c r="H440" s="2">
-        <v>39769</v>
+        <v>202000</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="E441" s="2">
-        <v>698565</v>
+        <v>423176</v>
       </c>
       <c r="F441" s="2">
-        <v>691912</v>
+        <v>419146</v>
       </c>
       <c r="G441" s="2">
-        <v>685259</v>
+        <v>415116</v>
       </c>
       <c r="H441" s="2">
-        <v>671953</v>
+        <v>407055</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>850</v>
+        <v>835</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="E442" s="2">
-        <v>8330</v>
+        <v>315000</v>
       </c>
       <c r="F442" s="2">
-        <v>8250</v>
+        <v>312000</v>
       </c>
       <c r="G442" s="2">
-        <v>8171</v>
+        <v>309000</v>
       </c>
       <c r="H442" s="2">
-        <v>8012</v>
+        <v>303000</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>850</v>
+        <v>835</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="E443" s="2">
-        <v>8677</v>
+        <v>714026</v>
       </c>
       <c r="F443" s="2">
-        <v>8595</v>
+        <v>707226</v>
       </c>
       <c r="G443" s="2">
-        <v>8512</v>
+        <v>700426</v>
       </c>
       <c r="H443" s="2">
-        <v>8347</v>
+        <v>686825</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>850</v>
+        <v>835</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="E444" s="2">
-        <v>25274</v>
+        <v>525000</v>
       </c>
       <c r="F444" s="2">
-        <v>25033</v>
+        <v>520000</v>
       </c>
       <c r="G444" s="2">
-        <v>24792</v>
+        <v>515000</v>
       </c>
       <c r="H444" s="2">
-        <v>24311</v>
+        <v>505000</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>850</v>
+        <v>835</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="E445" s="2">
-        <v>36111</v>
+        <v>1417526</v>
       </c>
       <c r="F445" s="2">
-        <v>35767</v>
+        <v>1404026</v>
       </c>
       <c r="G445" s="2">
-        <v>35423</v>
+        <v>1390526</v>
       </c>
       <c r="H445" s="2">
-        <v>34735</v>
+        <v>1363525</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>850</v>
+        <v>835</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="E446" s="2">
-        <v>204749</v>
+        <v>1254776</v>
       </c>
       <c r="F446" s="2">
-        <v>202799</v>
+        <v>1242826</v>
       </c>
       <c r="G446" s="2">
-        <v>200849</v>
+        <v>1230876</v>
       </c>
       <c r="H446" s="2">
-        <v>196949</v>
+        <v>1206975</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>850</v>
+        <v>835</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="E447" s="2">
-        <v>37590</v>
+        <v>1050000</v>
       </c>
       <c r="F447" s="2">
-        <v>37232</v>
+        <v>1040000</v>
       </c>
       <c r="G447" s="2">
-        <v>36874</v>
+        <v>1030000</v>
       </c>
       <c r="H447" s="2">
-        <v>36158</v>
+        <v>1010000</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="E448" s="2">
-        <v>68623</v>
+        <v>941850</v>
       </c>
       <c r="F448" s="2">
-        <v>67969</v>
+        <v>932880</v>
       </c>
       <c r="G448" s="2">
-        <v>67316</v>
+        <v>923910</v>
       </c>
       <c r="H448" s="2">
-        <v>66009</v>
+        <v>905970</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="E449" s="2">
-        <v>87612</v>
+        <v>1841700</v>
       </c>
       <c r="F449" s="2">
-        <v>86778</v>
+        <v>1824160</v>
       </c>
       <c r="G449" s="2">
-        <v>85943</v>
+        <v>1806620</v>
       </c>
       <c r="H449" s="2">
-        <v>84274</v>
+        <v>1771540</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="E450" s="2">
-        <v>117481</v>
+        <v>4675522</v>
       </c>
       <c r="F450" s="2">
-        <v>116362</v>
+        <v>4630993</v>
       </c>
       <c r="G450" s="2">
-        <v>115244</v>
+        <v>4586464</v>
       </c>
       <c r="H450" s="2">
-        <v>113006</v>
+        <v>4497407</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="E451" s="2">
-        <v>149730</v>
+        <v>54230</v>
       </c>
       <c r="F451" s="2">
-        <v>148304</v>
+        <v>53714</v>
       </c>
       <c r="G451" s="2">
-        <v>146878</v>
+        <v>53197</v>
       </c>
       <c r="H451" s="2">
-        <v>144026</v>
+        <v>52164</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="E452" s="2">
-        <v>175198</v>
+        <v>121018</v>
       </c>
       <c r="F452" s="2">
-        <v>173529</v>
+        <v>119865</v>
       </c>
       <c r="G452" s="2">
-        <v>171861</v>
+        <v>118713</v>
       </c>
       <c r="H452" s="2">
-        <v>168524</v>
+        <v>116408</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="E453" s="2">
-        <v>350369</v>
+        <v>217811</v>
       </c>
       <c r="F453" s="2">
-        <v>347032</v>
+        <v>215737</v>
       </c>
       <c r="G453" s="2">
-        <v>343696</v>
+        <v>213662</v>
       </c>
       <c r="H453" s="2">
-        <v>337022</v>
+        <v>209513</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="E454" s="2">
-        <v>374640</v>
+        <v>218437</v>
       </c>
       <c r="F454" s="2">
-        <v>371072</v>
+        <v>216356</v>
       </c>
       <c r="G454" s="2">
-        <v>367504</v>
+        <v>214276</v>
       </c>
       <c r="H454" s="2">
-        <v>360368</v>
+        <v>210115</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="E455" s="2">
-        <v>526591</v>
+        <v>382360</v>
       </c>
       <c r="F455" s="2">
-        <v>521576</v>
+        <v>378718</v>
       </c>
       <c r="G455" s="2">
-        <v>516560</v>
+        <v>375077</v>
       </c>
       <c r="H455" s="2">
-        <v>506530</v>
+        <v>367794</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="E456" s="2">
-        <v>682500</v>
+        <v>546908</v>
       </c>
       <c r="F456" s="2">
-        <v>676000</v>
+        <v>541700</v>
       </c>
       <c r="G456" s="2">
-        <v>669500</v>
+        <v>536491</v>
       </c>
       <c r="H456" s="2">
-        <v>656500</v>
+        <v>526074</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="E457" s="2">
-        <v>1706250</v>
+        <v>1092821</v>
       </c>
       <c r="F457" s="2">
-        <v>1690000</v>
+        <v>1082413</v>
       </c>
       <c r="G457" s="2">
-        <v>1673750</v>
+        <v>1072005</v>
       </c>
       <c r="H457" s="2">
-        <v>1641250</v>
+        <v>1051190</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>892</v>
+      </c>
+      <c r="D458" s="1">
+        <v>60.0</v>
       </c>
       <c r="E458" s="2">
-        <v>4380364</v>
+        <v>61966</v>
       </c>
       <c r="F458" s="2">
-        <v>4338646</v>
+        <v>61376</v>
       </c>
       <c r="G458" s="2">
-        <v>4296928</v>
+        <v>60785</v>
       </c>
       <c r="H458" s="2">
-        <v>4213493</v>
+        <v>59605</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>892</v>
+      </c>
+      <c r="D459" s="1">
+        <v>200.0</v>
       </c>
       <c r="E459" s="2">
-        <v>13505363</v>
+        <v>202886</v>
       </c>
       <c r="F459" s="2">
-        <v>13376740</v>
+        <v>200954</v>
       </c>
       <c r="G459" s="2">
-        <v>13248118</v>
+        <v>199022</v>
       </c>
       <c r="H459" s="2">
-        <v>12990873</v>
+        <v>195157</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>850</v>
+        <v>892</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>887</v>
+        <v>618</v>
       </c>
       <c r="E460" s="2">
-        <v>26956766</v>
+        <v>1037426</v>
       </c>
       <c r="F460" s="2">
-        <v>26700034</v>
+        <v>1027546</v>
       </c>
       <c r="G460" s="2">
-        <v>26443303</v>
+        <v>1017666</v>
       </c>
       <c r="H460" s="2">
-        <v>25929841</v>
+        <v>997905</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>892</v>
+      </c>
+      <c r="D461" s="1">
+        <v>500.0</v>
       </c>
       <c r="E461" s="2">
-        <v>16286</v>
+        <v>518726</v>
       </c>
       <c r="F461" s="2">
-        <v>16130</v>
+        <v>513786</v>
       </c>
       <c r="G461" s="2">
-        <v>15975</v>
+        <v>508846</v>
       </c>
       <c r="H461" s="2">
-        <v>15665</v>
+        <v>498965</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="D462" s="1" t="s">
         <v>892</v>
       </c>
+      <c r="D462" s="1">
+        <v>400.0</v>
+      </c>
       <c r="E462" s="2">
-        <v>12821</v>
+        <v>415826</v>
       </c>
       <c r="F462" s="2">
-        <v>12698</v>
+        <v>411866</v>
       </c>
       <c r="G462" s="2">
-        <v>12576</v>
+        <v>407906</v>
       </c>
       <c r="H462" s="2">
-        <v>12332</v>
+        <v>399985</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>892</v>
+      </c>
+      <c r="D463" s="1">
+        <v>300.0</v>
       </c>
       <c r="E463" s="2">
-        <v>40976</v>
+        <v>304222</v>
       </c>
       <c r="F463" s="2">
-        <v>40586</v>
+        <v>301324</v>
       </c>
       <c r="G463" s="2">
-        <v>40196</v>
+        <v>298427</v>
       </c>
       <c r="H463" s="2">
-        <v>39415</v>
+        <v>292632</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>892</v>
+      </c>
+      <c r="D464" s="1">
+        <v>80.0</v>
       </c>
       <c r="E464" s="2">
-        <v>39191</v>
+        <v>82667</v>
       </c>
       <c r="F464" s="2">
-        <v>38818</v>
+        <v>81879</v>
       </c>
       <c r="G464" s="2">
-        <v>38445</v>
+        <v>81092</v>
       </c>
       <c r="H464" s="2">
-        <v>37698</v>
+        <v>79517</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>892</v>
+      </c>
+      <c r="D465" s="1">
+        <v>90.0</v>
       </c>
       <c r="E465" s="2">
-        <v>78960</v>
+        <v>93109</v>
       </c>
       <c r="F465" s="2">
-        <v>78208</v>
+        <v>92222</v>
       </c>
       <c r="G465" s="2">
-        <v>77456</v>
+        <v>91335</v>
       </c>
       <c r="H465" s="2">
-        <v>75952</v>
+        <v>89562</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>206</v>
+      </c>
+      <c r="D466" s="1">
+        <v>100.0</v>
       </c>
       <c r="E466" s="2">
-        <v>78960</v>
+        <v>99062</v>
       </c>
       <c r="F466" s="2">
-        <v>78208</v>
+        <v>98119</v>
       </c>
       <c r="G466" s="2">
-        <v>77456</v>
+        <v>97175</v>
       </c>
       <c r="H466" s="2">
-        <v>75952</v>
+        <v>95288</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>206</v>
+      </c>
+      <c r="D467" s="1">
+        <v>200.0</v>
       </c>
       <c r="E467" s="2">
-        <v>52500</v>
+        <v>206351</v>
       </c>
       <c r="F467" s="2">
-        <v>52000</v>
+        <v>204386</v>
       </c>
       <c r="G467" s="2">
-        <v>51500</v>
+        <v>202421</v>
       </c>
       <c r="H467" s="2">
-        <v>50500</v>
+        <v>198490</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>206</v>
+      </c>
+      <c r="D468" s="1">
+        <v>300.0</v>
       </c>
       <c r="E468" s="2">
-        <v>124572</v>
+        <v>307062</v>
       </c>
       <c r="F468" s="2">
-        <v>123386</v>
+        <v>304138</v>
       </c>
       <c r="G468" s="2">
-        <v>122199</v>
+        <v>301213</v>
       </c>
       <c r="H468" s="2">
-        <v>119826</v>
+        <v>295364</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>206</v>
+      </c>
+      <c r="D469" s="1">
+        <v>400.0</v>
       </c>
       <c r="E469" s="2">
-        <v>105000</v>
+        <v>408567</v>
       </c>
       <c r="F469" s="2">
-        <v>104000</v>
+        <v>404675</v>
       </c>
       <c r="G469" s="2">
-        <v>103000</v>
+        <v>400784</v>
       </c>
       <c r="H469" s="2">
-        <v>101000</v>
+        <v>393002</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>889</v>
+        <v>206</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>908</v>
+        <v>618</v>
       </c>
       <c r="E470" s="2">
-        <v>148470</v>
+        <v>1035405</v>
       </c>
       <c r="F470" s="2">
-        <v>147056</v>
+        <v>1025544</v>
       </c>
       <c r="G470" s="2">
-        <v>145642</v>
+        <v>1015683</v>
       </c>
       <c r="H470" s="2">
-        <v>142814</v>
+        <v>995961</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>206</v>
+      </c>
+      <c r="D471" s="1">
+        <v>340.0</v>
       </c>
       <c r="E471" s="2">
-        <v>258248</v>
+        <v>352309</v>
       </c>
       <c r="F471" s="2">
-        <v>255788</v>
+        <v>348953</v>
       </c>
       <c r="G471" s="2">
-        <v>253329</v>
+        <v>345598</v>
       </c>
       <c r="H471" s="2">
-        <v>248410</v>
+        <v>338887</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>206</v>
+      </c>
+      <c r="D472" s="1">
+        <v>500.0</v>
       </c>
       <c r="E472" s="2">
-        <v>210000</v>
+        <v>502679</v>
       </c>
       <c r="F472" s="2">
-        <v>208000</v>
+        <v>497892</v>
       </c>
       <c r="G472" s="2">
-        <v>206000</v>
+        <v>493104</v>
       </c>
       <c r="H472" s="2">
-        <v>202000</v>
+        <v>483529</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>206</v>
+      </c>
+      <c r="D473" s="1">
+        <v>175.0</v>
       </c>
       <c r="E473" s="2">
-        <v>423176</v>
+        <v>179891</v>
       </c>
       <c r="F473" s="2">
-        <v>419146</v>
+        <v>178178</v>
       </c>
       <c r="G473" s="2">
-        <v>415116</v>
+        <v>176465</v>
       </c>
       <c r="H473" s="2">
-        <v>407055</v>
+        <v>173038</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>889</v>
+        <v>10</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>916</v>
+        <v>618</v>
       </c>
       <c r="E474" s="2">
-        <v>315000</v>
+        <v>1043396</v>
       </c>
       <c r="F474" s="2">
-        <v>312000</v>
+        <v>1033458</v>
       </c>
       <c r="G474" s="2">
-        <v>309000</v>
+        <v>1023521</v>
       </c>
       <c r="H474" s="2">
-        <v>303000</v>
+        <v>1003647</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>10</v>
+      </c>
+      <c r="D475" s="1">
+        <v>300.0</v>
       </c>
       <c r="E475" s="2">
-        <v>714026</v>
+        <v>312958</v>
       </c>
       <c r="F475" s="2">
-        <v>707226</v>
+        <v>309977</v>
       </c>
       <c r="G475" s="2">
-        <v>700426</v>
+        <v>306997</v>
       </c>
       <c r="H475" s="2">
-        <v>686825</v>
+        <v>301036</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>919</v>
+        <v>910</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>10</v>
+      </c>
+      <c r="D476" s="1">
+        <v>100.0</v>
       </c>
       <c r="E476" s="2">
-        <v>525000</v>
+        <v>102323</v>
       </c>
       <c r="F476" s="2">
-        <v>520000</v>
+        <v>101348</v>
       </c>
       <c r="G476" s="2">
-        <v>515000</v>
+        <v>100374</v>
       </c>
       <c r="H476" s="2">
-        <v>505000</v>
+        <v>98425</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>10</v>
+      </c>
+      <c r="D477" s="1">
+        <v>20.0</v>
       </c>
       <c r="E477" s="2">
-        <v>1417526</v>
+        <v>21641</v>
       </c>
       <c r="F477" s="2">
-        <v>1404026</v>
+        <v>21434</v>
       </c>
       <c r="G477" s="2">
-        <v>1390526</v>
+        <v>21228</v>
       </c>
       <c r="H477" s="2">
-        <v>1363525</v>
+        <v>20816</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>889</v>
+        <v>913</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>924</v>
+        <v>618</v>
       </c>
       <c r="E478" s="2">
-        <v>1254776</v>
+        <v>1031231</v>
       </c>
       <c r="F478" s="2">
-        <v>1242826</v>
+        <v>1021410</v>
       </c>
       <c r="G478" s="2">
-        <v>1230876</v>
+        <v>1011589</v>
       </c>
       <c r="H478" s="2">
-        <v>1206975</v>
+        <v>991946</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>925</v>
+        <v>914</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>926</v>
+        <v>913</v>
+      </c>
+      <c r="D479" s="1">
+        <v>800.0</v>
       </c>
       <c r="E479" s="2">
-        <v>1050000</v>
+        <v>840866</v>
       </c>
       <c r="F479" s="2">
-        <v>1040000</v>
+        <v>832858</v>
       </c>
       <c r="G479" s="2">
-        <v>1030000</v>
+        <v>824850</v>
       </c>
       <c r="H479" s="2">
-        <v>1010000</v>
+        <v>808833</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>929</v>
+        <v>913</v>
+      </c>
+      <c r="D480" s="1">
+        <v>600.0</v>
       </c>
       <c r="E480" s="2">
-        <v>14357</v>
+        <v>630656</v>
       </c>
       <c r="F480" s="2">
-        <v>14220</v>
+        <v>624650</v>
       </c>
       <c r="G480" s="2">
-        <v>14083</v>
+        <v>618644</v>
       </c>
       <c r="H480" s="2">
-        <v>13810</v>
+        <v>606631</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>930</v>
+        <v>916</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>931</v>
+        <v>913</v>
+      </c>
+      <c r="D481" s="1">
+        <v>25.0</v>
       </c>
       <c r="E481" s="2">
-        <v>65021</v>
+        <v>24581</v>
       </c>
       <c r="F481" s="2">
-        <v>64402</v>
+        <v>24346</v>
       </c>
       <c r="G481" s="2">
-        <v>63783</v>
+        <v>24112</v>
       </c>
       <c r="H481" s="2">
-        <v>62544</v>
+        <v>23644</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>932</v>
+        <v>917</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>933</v>
+        <v>913</v>
+      </c>
+      <c r="D482" s="1">
+        <v>500.0</v>
       </c>
       <c r="E482" s="2">
-        <v>191888</v>
+        <v>511849</v>
       </c>
       <c r="F482" s="2">
-        <v>190060</v>
+        <v>506974</v>
       </c>
       <c r="G482" s="2">
-        <v>188233</v>
+        <v>502099</v>
       </c>
       <c r="H482" s="2">
-        <v>184578</v>
+        <v>492350</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>913</v>
+      </c>
+      <c r="D483" s="1">
+        <v>400.0</v>
       </c>
       <c r="E483" s="2">
-        <v>414776</v>
+        <v>407959</v>
       </c>
       <c r="F483" s="2">
-        <v>410826</v>
+        <v>404073</v>
       </c>
       <c r="G483" s="2">
-        <v>406876</v>
+        <v>400188</v>
       </c>
       <c r="H483" s="2">
-        <v>398975</v>
+        <v>392417</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>936</v>
+        <v>919</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>913</v>
+      </c>
+      <c r="D484" s="1">
+        <v>300.0</v>
       </c>
       <c r="E484" s="2">
-        <v>920876</v>
+        <v>305440</v>
       </c>
       <c r="F484" s="2">
-        <v>912106</v>
+        <v>302531</v>
       </c>
       <c r="G484" s="2">
-        <v>903336</v>
+        <v>299622</v>
       </c>
       <c r="H484" s="2">
-        <v>885795</v>
+        <v>293804</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>939</v>
+        <v>913</v>
+      </c>
+      <c r="D485" s="1">
+        <v>200.0</v>
       </c>
       <c r="E485" s="2">
-        <v>1841700</v>
+        <v>207034</v>
       </c>
       <c r="F485" s="2">
-        <v>1824160</v>
+        <v>205062</v>
       </c>
       <c r="G485" s="2">
-        <v>1806620</v>
+        <v>203090</v>
       </c>
       <c r="H485" s="2">
-        <v>1771540</v>
+        <v>199147</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>941</v>
+        <v>913</v>
+      </c>
+      <c r="D486" s="1">
+        <v>150.0</v>
       </c>
       <c r="E486" s="2">
-        <v>4675522</v>
+        <v>157579</v>
       </c>
       <c r="F486" s="2">
-        <v>4630993</v>
+        <v>156078</v>
       </c>
       <c r="G486" s="2">
-        <v>4586464</v>
+        <v>154577</v>
       </c>
       <c r="H486" s="2">
-        <v>4497407</v>
+        <v>151576</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>942</v>
+        <v>922</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>944</v>
+        <v>913</v>
+      </c>
+      <c r="D487" s="1">
+        <v>5.0</v>
       </c>
       <c r="E487" s="2">
-        <v>14606</v>
+        <v>5061</v>
       </c>
       <c r="F487" s="2">
-        <v>14466</v>
+        <v>5013</v>
       </c>
       <c r="G487" s="2">
-        <v>14327</v>
+        <v>4965</v>
       </c>
       <c r="H487" s="2">
-        <v>14049</v>
+        <v>4868</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>945</v>
+        <v>923</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>913</v>
+      </c>
+      <c r="D488" s="1">
+        <v>100.0</v>
       </c>
       <c r="E488" s="2">
-        <v>48799</v>
+        <v>102034</v>
       </c>
       <c r="F488" s="2">
-        <v>48334</v>
+        <v>101062</v>
       </c>
       <c r="G488" s="2">
-        <v>47869</v>
+        <v>100090</v>
       </c>
       <c r="H488" s="2">
-        <v>46940</v>
+        <v>98147</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>947</v>
+        <v>924</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>913</v>
+      </c>
+      <c r="D489" s="1">
+        <v>75.0</v>
       </c>
       <c r="E489" s="2">
-        <v>55598</v>
+        <v>76649</v>
       </c>
       <c r="F489" s="2">
-        <v>55068</v>
+        <v>75919</v>
       </c>
       <c r="G489" s="2">
-        <v>54539</v>
+        <v>75189</v>
       </c>
       <c r="H489" s="2">
-        <v>53480</v>
+        <v>73729</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>949</v>
+        <v>925</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>913</v>
+      </c>
+      <c r="D490" s="1">
+        <v>20.0</v>
       </c>
       <c r="E490" s="2">
-        <v>54367</v>
+        <v>20974</v>
       </c>
       <c r="F490" s="2">
-        <v>53849</v>
+        <v>20774</v>
       </c>
       <c r="G490" s="2">
-        <v>53331</v>
+        <v>20574</v>
       </c>
       <c r="H490" s="2">
-        <v>52296</v>
+        <v>20175</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>951</v>
+        <v>926</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>952</v>
+        <v>928</v>
       </c>
       <c r="E491" s="2">
-        <v>54731</v>
+        <v>76280</v>
       </c>
       <c r="F491" s="2">
-        <v>54210</v>
+        <v>75554</v>
       </c>
       <c r="G491" s="2">
-        <v>53689</v>
+        <v>74827</v>
       </c>
       <c r="H491" s="2">
-        <v>52646</v>
+        <v>73374</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>953</v>
+        <v>929</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>954</v>
+        <v>930</v>
       </c>
       <c r="E492" s="2">
-        <v>88200</v>
+        <v>103974</v>
       </c>
       <c r="F492" s="2">
-        <v>87360</v>
+        <v>102984</v>
       </c>
       <c r="G492" s="2">
-        <v>86520</v>
+        <v>101994</v>
       </c>
       <c r="H492" s="2">
-        <v>84840</v>
+        <v>100013</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>955</v>
+        <v>931</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>956</v>
+        <v>932</v>
       </c>
       <c r="E493" s="2">
-        <v>121018</v>
+        <v>154559</v>
       </c>
       <c r="F493" s="2">
-        <v>119865</v>
+        <v>153087</v>
       </c>
       <c r="G493" s="2">
-        <v>118713</v>
+        <v>151615</v>
       </c>
       <c r="H493" s="2">
-        <v>116408</v>
+        <v>148671</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>957</v>
+        <v>933</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>958</v>
+        <v>934</v>
       </c>
       <c r="E494" s="2">
-        <v>145976</v>
+        <v>198766</v>
       </c>
       <c r="F494" s="2">
-        <v>144586</v>
+        <v>196873</v>
       </c>
       <c r="G494" s="2">
-        <v>143196</v>
+        <v>194980</v>
       </c>
       <c r="H494" s="2">
-        <v>140415</v>
+        <v>191194</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>959</v>
+        <v>935</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>960</v>
+        <v>936</v>
       </c>
       <c r="E495" s="2">
-        <v>164168</v>
+        <v>409159</v>
       </c>
       <c r="F495" s="2">
-        <v>162604</v>
+        <v>405262</v>
       </c>
       <c r="G495" s="2">
-        <v>161041</v>
+        <v>401365</v>
       </c>
       <c r="H495" s="2">
-        <v>157914</v>
+        <v>393572</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>961</v>
+        <v>937</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>962</v>
+        <v>938</v>
       </c>
       <c r="E496" s="2">
-        <v>203973</v>
+        <v>493262</v>
       </c>
       <c r="F496" s="2">
-        <v>202030</v>
+        <v>488564</v>
       </c>
       <c r="G496" s="2">
-        <v>200088</v>
+        <v>483866</v>
       </c>
       <c r="H496" s="2">
-        <v>196203</v>
+        <v>474471</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>963</v>
+        <v>939</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>964</v>
+        <v>940</v>
       </c>
       <c r="E497" s="2">
-        <v>217811</v>
+        <v>1039500</v>
       </c>
       <c r="F497" s="2">
-        <v>215737</v>
+        <v>1029600</v>
       </c>
       <c r="G497" s="2">
-        <v>213662</v>
+        <v>1019700</v>
       </c>
       <c r="H497" s="2">
-        <v>209513</v>
+        <v>999900</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>965</v>
+        <v>941</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>203</v>
+      </c>
+      <c r="D498" s="1">
+        <v>10.0</v>
       </c>
       <c r="E498" s="2">
-        <v>218437</v>
+        <v>9875</v>
       </c>
       <c r="F498" s="2">
-        <v>216356</v>
+        <v>9781</v>
       </c>
       <c r="G498" s="2">
-        <v>214276</v>
+        <v>9687</v>
       </c>
       <c r="H498" s="2">
-        <v>210115</v>
+        <v>9499</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>967</v>
+        <v>942</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>203</v>
+      </c>
+      <c r="D499" s="1">
+        <v>15.0</v>
       </c>
       <c r="E499" s="2">
-        <v>272738</v>
+        <v>16290</v>
       </c>
       <c r="F499" s="2">
-        <v>270140</v>
+        <v>16135</v>
       </c>
       <c r="G499" s="2">
-        <v>267543</v>
+        <v>15979</v>
       </c>
       <c r="H499" s="2">
-        <v>262348</v>
+        <v>15669</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>969</v>
+        <v>943</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>203</v>
+      </c>
+      <c r="D500" s="1">
+        <v>30.0</v>
       </c>
       <c r="E500" s="2">
-        <v>350306</v>
+        <v>31285</v>
       </c>
       <c r="F500" s="2">
-        <v>346970</v>
+        <v>30987</v>
       </c>
       <c r="G500" s="2">
-        <v>343634</v>
+        <v>30689</v>
       </c>
       <c r="H500" s="2">
-        <v>336961</v>
+        <v>30093</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>971</v>
+        <v>944</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>972</v>
+        <v>203</v>
+      </c>
+      <c r="D501" s="1">
+        <v>40.0</v>
       </c>
       <c r="E501" s="2">
-        <v>382360</v>
+        <v>42131</v>
       </c>
       <c r="F501" s="2">
-        <v>378718</v>
+        <v>41730</v>
       </c>
       <c r="G501" s="2">
-        <v>375077</v>
+        <v>41329</v>
       </c>
       <c r="H501" s="2">
-        <v>367794</v>
+        <v>40526</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>973</v>
+        <v>945</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>974</v>
+        <v>203</v>
+      </c>
+      <c r="D502" s="1">
+        <v>50.0</v>
       </c>
       <c r="E502" s="2">
-        <v>546908</v>
+        <v>51707</v>
       </c>
       <c r="F502" s="2">
-        <v>541700</v>
+        <v>51215</v>
       </c>
       <c r="G502" s="2">
-        <v>536491</v>
+        <v>50722</v>
       </c>
       <c r="H502" s="2">
-        <v>526074</v>
+        <v>49737</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>975</v>
+        <v>946</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>976</v>
+        <v>203</v>
+      </c>
+      <c r="D503" s="1">
+        <v>60.0</v>
       </c>
       <c r="E503" s="2">
-        <v>729251</v>
+        <v>62948</v>
       </c>
       <c r="F503" s="2">
-        <v>722306</v>
+        <v>62348</v>
       </c>
       <c r="G503" s="2">
-        <v>715361</v>
+        <v>61749</v>
       </c>
       <c r="H503" s="2">
-        <v>701470</v>
+        <v>60550</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>977</v>
+        <v>947</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>203</v>
+      </c>
+      <c r="D504" s="1">
+        <v>70.0</v>
       </c>
       <c r="E504" s="2">
-        <v>1092821</v>
+        <v>73537</v>
       </c>
       <c r="F504" s="2">
-        <v>1082413</v>
+        <v>72836</v>
       </c>
       <c r="G504" s="2">
-        <v>1072005</v>
+        <v>72136</v>
       </c>
       <c r="H504" s="2">
-        <v>1051190</v>
+        <v>70735</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>979</v>
+        <v>948</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>980</v>
+        <v>203</v>
       </c>
       <c r="D505" s="1">
-        <v>40.0</v>
+        <v>80.0</v>
       </c>
       <c r="E505" s="2">
-        <v>41284</v>
+        <v>83932</v>
       </c>
       <c r="F505" s="2">
-        <v>40891</v>
+        <v>83132</v>
       </c>
       <c r="G505" s="2">
-        <v>40498</v>
+        <v>82333</v>
       </c>
       <c r="H505" s="2">
-        <v>39711</v>
+        <v>80734</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>981</v>
+        <v>949</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>980</v>
+        <v>203</v>
       </c>
       <c r="D506" s="1">
-        <v>60.0</v>
+        <v>90.0</v>
       </c>
       <c r="E506" s="2">
-        <v>61990</v>
+        <v>94432</v>
       </c>
       <c r="F506" s="2">
-        <v>61400</v>
+        <v>93532</v>
       </c>
       <c r="G506" s="2">
-        <v>60809</v>
+        <v>92633</v>
       </c>
       <c r="H506" s="2">
-        <v>59628</v>
+        <v>90834</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>982</v>
+        <v>950</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>980</v>
+        <v>203</v>
       </c>
       <c r="D507" s="1">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
       <c r="E507" s="2">
-        <v>202886</v>
+        <v>157369</v>
       </c>
       <c r="F507" s="2">
-        <v>200954</v>
+        <v>155870</v>
       </c>
       <c r="G507" s="2">
-        <v>199022</v>
+        <v>154371</v>
       </c>
       <c r="H507" s="2">
-        <v>195157</v>
+        <v>151374</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>983</v>
+        <v>951</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>203</v>
+      </c>
+      <c r="D508" s="1">
+        <v>300.0</v>
       </c>
       <c r="E508" s="2">
-        <v>1037426</v>
+        <v>315247</v>
       </c>
       <c r="F508" s="2">
-        <v>1027546</v>
+        <v>312244</v>
       </c>
       <c r="G508" s="2">
-        <v>1017666</v>
+        <v>309242</v>
       </c>
       <c r="H508" s="2">
-        <v>997905</v>
+        <v>303237</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>984</v>
+        <v>952</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>980</v>
+        <v>203</v>
       </c>
       <c r="D509" s="1">
         <v>500.0</v>
       </c>
       <c r="E509" s="2">
-        <v>518726</v>
+        <v>521635</v>
       </c>
       <c r="F509" s="2">
-        <v>513786</v>
+        <v>516667</v>
       </c>
       <c r="G509" s="2">
-        <v>508846</v>
+        <v>511699</v>
       </c>
       <c r="H509" s="2">
-        <v>498965</v>
+        <v>501763</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>985</v>
+        <v>953</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>400.0</v>
+        <v>203</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>618</v>
       </c>
       <c r="E510" s="2">
-        <v>415826</v>
+        <v>1050315</v>
       </c>
       <c r="F510" s="2">
-        <v>411866</v>
+        <v>1040312</v>
       </c>
       <c r="G510" s="2">
-        <v>407906</v>
+        <v>1030309</v>
       </c>
       <c r="H510" s="2">
-        <v>399985</v>
+        <v>1010303</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>986</v>
+        <v>954</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>980</v>
+        <v>955</v>
       </c>
       <c r="D511" s="1">
-        <v>300.0</v>
+        <v>10.0</v>
       </c>
       <c r="E511" s="2">
-        <v>304274</v>
+        <v>10500</v>
       </c>
       <c r="F511" s="2">
-        <v>301376</v>
+        <v>10400</v>
       </c>
       <c r="G511" s="2">
-        <v>298479</v>
+        <v>10300</v>
       </c>
       <c r="H511" s="2">
-        <v>292683</v>
+        <v>10100</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>987</v>
+        <v>956</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>980</v>
+        <v>955</v>
       </c>
       <c r="D512" s="1">
-        <v>70.0</v>
+        <v>15.0</v>
       </c>
       <c r="E512" s="2">
-        <v>72667</v>
+        <v>15750</v>
       </c>
       <c r="F512" s="2">
-        <v>71975</v>
+        <v>15600</v>
       </c>
       <c r="G512" s="2">
-        <v>71283</v>
+        <v>15450</v>
       </c>
       <c r="H512" s="2">
-        <v>69899</v>
+        <v>15150</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>988</v>
+        <v>957</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>80.0</v>
+        <v>955</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>618</v>
       </c>
       <c r="E513" s="2">
-        <v>82703</v>
+        <v>1050053</v>
       </c>
       <c r="F513" s="2">
-        <v>81916</v>
+        <v>1040052</v>
       </c>
       <c r="G513" s="2">
-        <v>81128</v>
+        <v>1030052</v>
       </c>
       <c r="H513" s="2">
-        <v>79553</v>
+        <v>1010051</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>989</v>
+        <v>958</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>980</v>
+        <v>955</v>
       </c>
       <c r="D514" s="1">
-        <v>90.0</v>
+        <v>900.0</v>
       </c>
       <c r="E514" s="2">
-        <v>93170</v>
+        <v>945053</v>
       </c>
       <c r="F514" s="2">
-        <v>92282</v>
+        <v>936052</v>
       </c>
       <c r="G514" s="2">
-        <v>91395</v>
+        <v>927052</v>
       </c>
       <c r="H514" s="2">
-        <v>89620</v>
+        <v>909051</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>990</v>
+        <v>959</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D515" s="1">
-        <v>100.0</v>
+        <v>700.0</v>
       </c>
       <c r="E515" s="2">
-        <v>99078</v>
+        <v>735053</v>
       </c>
       <c r="F515" s="2">
-        <v>98134</v>
+        <v>728052</v>
       </c>
       <c r="G515" s="2">
-        <v>97191</v>
+        <v>721052</v>
       </c>
       <c r="H515" s="2">
-        <v>95304</v>
+        <v>707051</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>991</v>
+        <v>960</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D516" s="1">
-        <v>200.0</v>
+        <v>600.0</v>
       </c>
       <c r="E516" s="2">
-        <v>205721</v>
+        <v>630053</v>
       </c>
       <c r="F516" s="2">
-        <v>203762</v>
+        <v>624052</v>
       </c>
       <c r="G516" s="2">
-        <v>201803</v>
+        <v>618052</v>
       </c>
       <c r="H516" s="2">
-        <v>197884</v>
+        <v>606051</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>992</v>
+        <v>961</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D517" s="1">
-        <v>250.0</v>
+        <v>400.0</v>
       </c>
       <c r="E517" s="2">
-        <v>258570</v>
+        <v>420053</v>
       </c>
       <c r="F517" s="2">
-        <v>256107</v>
+        <v>416052</v>
       </c>
       <c r="G517" s="2">
-        <v>253645</v>
+        <v>412052</v>
       </c>
       <c r="H517" s="2">
-        <v>248720</v>
+        <v>404051</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>993</v>
+        <v>962</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D518" s="1">
-        <v>300.0</v>
+        <v>500.0</v>
       </c>
       <c r="E518" s="2">
-        <v>307062</v>
+        <v>525063</v>
       </c>
       <c r="F518" s="2">
-        <v>304138</v>
+        <v>520062</v>
       </c>
       <c r="G518" s="2">
-        <v>301213</v>
+        <v>515062</v>
       </c>
       <c r="H518" s="2">
-        <v>295364</v>
+        <v>505061</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>994</v>
+        <v>963</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D519" s="1">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
       <c r="E519" s="2">
-        <v>408567</v>
+        <v>315656</v>
       </c>
       <c r="F519" s="2">
-        <v>404675</v>
+        <v>312650</v>
       </c>
       <c r="G519" s="2">
-        <v>400784</v>
+        <v>309644</v>
       </c>
       <c r="H519" s="2">
-        <v>393002</v>
+        <v>303631</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>995</v>
+        <v>964</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>955</v>
+      </c>
+      <c r="D520" s="1">
+        <v>200.0</v>
       </c>
       <c r="E520" s="2">
-        <v>1035405</v>
+        <v>210656</v>
       </c>
       <c r="F520" s="2">
-        <v>1025544</v>
+        <v>208650</v>
       </c>
       <c r="G520" s="2">
-        <v>1015683</v>
+        <v>206644</v>
       </c>
       <c r="H520" s="2">
-        <v>995961</v>
+        <v>202631</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>996</v>
+        <v>965</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D521" s="1">
-        <v>340.0</v>
+        <v>20.0</v>
       </c>
       <c r="E521" s="2">
-        <v>352328</v>
+        <v>21000</v>
       </c>
       <c r="F521" s="2">
-        <v>348972</v>
+        <v>20800</v>
       </c>
       <c r="G521" s="2">
-        <v>345617</v>
+        <v>20600</v>
       </c>
       <c r="H521" s="2">
-        <v>338906</v>
+        <v>20200</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>997</v>
+        <v>966</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D522" s="1">
-        <v>500.0</v>
+        <v>30.0</v>
       </c>
       <c r="E522" s="2">
-        <v>502543</v>
+        <v>31500</v>
       </c>
       <c r="F522" s="2">
-        <v>497756</v>
+        <v>31200</v>
       </c>
       <c r="G522" s="2">
-        <v>492970</v>
+        <v>30900</v>
       </c>
       <c r="H522" s="2">
-        <v>483398</v>
+        <v>30300</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>998</v>
+        <v>967</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D523" s="1">
-        <v>175.0</v>
+        <v>40.0</v>
       </c>
       <c r="E523" s="2">
-        <v>179891</v>
+        <v>42000</v>
       </c>
       <c r="F523" s="2">
-        <v>178178</v>
+        <v>41600</v>
       </c>
       <c r="G523" s="2">
-        <v>176465</v>
+        <v>41200</v>
       </c>
       <c r="H523" s="2">
-        <v>173038</v>
+        <v>40400</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>999</v>
+        <v>968</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>207</v>
+        <v>955</v>
       </c>
       <c r="D524" s="1">
-        <v>12.0</v>
+        <v>50.0</v>
       </c>
       <c r="E524" s="2">
-        <v>13342</v>
+        <v>52500</v>
       </c>
       <c r="F524" s="2">
-        <v>13215</v>
+        <v>52000</v>
       </c>
       <c r="G524" s="2">
-        <v>13088</v>
+        <v>51500</v>
       </c>
       <c r="H524" s="2">
-        <v>12834</v>
+        <v>50500</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1000</v>
+        <v>969</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>955</v>
+      </c>
+      <c r="D525" s="1">
+        <v>60.0</v>
       </c>
       <c r="E525" s="2">
-        <v>1043396</v>
+        <v>63000</v>
       </c>
       <c r="F525" s="2">
-        <v>1033458</v>
+        <v>62400</v>
       </c>
       <c r="G525" s="2">
-        <v>1023521</v>
+        <v>61800</v>
       </c>
       <c r="H525" s="2">
-        <v>1003647</v>
+        <v>60600</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1001</v>
+        <v>970</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>10</v>
+        <v>955</v>
       </c>
       <c r="D526" s="1">
-        <v>300.0</v>
+        <v>70.0</v>
       </c>
       <c r="E526" s="2">
-        <v>312958</v>
+        <v>73500</v>
       </c>
       <c r="F526" s="2">
-        <v>309977</v>
+        <v>72800</v>
       </c>
       <c r="G526" s="2">
-        <v>306997</v>
+        <v>72100</v>
       </c>
       <c r="H526" s="2">
-        <v>301036</v>
+        <v>70700</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1002</v>
+        <v>971</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>10</v>
+        <v>955</v>
       </c>
       <c r="D527" s="1">
-        <v>200.0</v>
+        <v>80.0</v>
       </c>
       <c r="E527" s="2">
-        <v>208661</v>
+        <v>84709</v>
       </c>
       <c r="F527" s="2">
-        <v>206674</v>
+        <v>83902</v>
       </c>
       <c r="G527" s="2">
-        <v>204687</v>
+        <v>83095</v>
       </c>
       <c r="H527" s="2">
-        <v>200712</v>
+        <v>81482</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1003</v>
+        <v>972</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>10</v>
+        <v>955</v>
       </c>
       <c r="D528" s="1">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="E528" s="2">
-        <v>102323</v>
+        <v>94500</v>
       </c>
       <c r="F528" s="2">
-        <v>101348</v>
+        <v>93600</v>
       </c>
       <c r="G528" s="2">
-        <v>100374</v>
+        <v>92700</v>
       </c>
       <c r="H528" s="2">
-        <v>98425</v>
+        <v>90900</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1004</v>
+        <v>973</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D529" s="1">
-        <v>20.0</v>
+        <v>900.0</v>
       </c>
       <c r="E529" s="2">
-        <v>21557</v>
+        <v>948150</v>
       </c>
       <c r="F529" s="2">
-        <v>21351</v>
+        <v>939120</v>
       </c>
       <c r="G529" s="2">
-        <v>21146</v>
+        <v>930090</v>
       </c>
       <c r="H529" s="2">
-        <v>20735</v>
+        <v>912030</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1005</v>
+        <v>974</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>14</v>
+      </c>
+      <c r="D530" s="1">
+        <v>800.0</v>
       </c>
       <c r="E530" s="2">
-        <v>1031231</v>
+        <v>843150</v>
       </c>
       <c r="F530" s="2">
-        <v>1021410</v>
+        <v>835120</v>
       </c>
       <c r="G530" s="2">
-        <v>1011589</v>
+        <v>827090</v>
       </c>
       <c r="H530" s="2">
-        <v>991946</v>
+        <v>811030</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1007</v>
+        <v>975</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D531" s="1">
-        <v>900.0</v>
+        <v>700.0</v>
       </c>
       <c r="E531" s="2">
-        <v>935051</v>
+        <v>735037</v>
       </c>
       <c r="F531" s="2">
-        <v>926146</v>
+        <v>728036</v>
       </c>
       <c r="G531" s="2">
-        <v>917241</v>
+        <v>721036</v>
       </c>
       <c r="H531" s="2">
-        <v>899430</v>
+        <v>707035</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1008</v>
+        <v>976</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D532" s="1">
-        <v>800.0</v>
+        <v>600.0</v>
       </c>
       <c r="E532" s="2">
-        <v>836666</v>
+        <v>630037</v>
       </c>
       <c r="F532" s="2">
-        <v>828698</v>
+        <v>624036</v>
       </c>
       <c r="G532" s="2">
-        <v>820730</v>
+        <v>618036</v>
       </c>
       <c r="H532" s="2">
-        <v>804793</v>
+        <v>606035</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1009</v>
+        <v>977</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D533" s="1">
-        <v>700.0</v>
+        <v>500.0</v>
       </c>
       <c r="E533" s="2">
-        <v>724001</v>
+        <v>525368</v>
       </c>
       <c r="F533" s="2">
-        <v>717106</v>
+        <v>520364</v>
       </c>
       <c r="G533" s="2">
-        <v>710211</v>
+        <v>515361</v>
       </c>
       <c r="H533" s="2">
-        <v>696420</v>
+        <v>505354</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1010</v>
+        <v>978</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D534" s="1">
-        <v>600.0</v>
+        <v>300.0</v>
       </c>
       <c r="E534" s="2">
-        <v>627506</v>
+        <v>315079</v>
       </c>
       <c r="F534" s="2">
-        <v>621530</v>
+        <v>312078</v>
       </c>
       <c r="G534" s="2">
-        <v>615554</v>
+        <v>309077</v>
       </c>
       <c r="H534" s="2">
-        <v>603601</v>
+        <v>303076</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1011</v>
+        <v>979</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D535" s="1">
-        <v>25.0</v>
+        <v>100.0</v>
       </c>
       <c r="E535" s="2">
-        <v>24581</v>
+        <v>105037</v>
       </c>
       <c r="F535" s="2">
-        <v>24346</v>
+        <v>104036</v>
       </c>
       <c r="G535" s="2">
-        <v>24112</v>
+        <v>103036</v>
       </c>
       <c r="H535" s="2">
-        <v>23644</v>
+        <v>101035</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1012</v>
+        <v>980</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D536" s="1">
-        <v>500.0</v>
+        <v>90.0</v>
       </c>
       <c r="E536" s="2">
-        <v>511849</v>
+        <v>94579</v>
       </c>
       <c r="F536" s="2">
-        <v>506974</v>
+        <v>93678</v>
       </c>
       <c r="G536" s="2">
-        <v>502099</v>
+        <v>92777</v>
       </c>
       <c r="H536" s="2">
-        <v>492350</v>
+        <v>90976</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1013</v>
+        <v>981</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D537" s="1">
-        <v>400.0</v>
+        <v>80.0</v>
       </c>
       <c r="E537" s="2">
-        <v>407959</v>
+        <v>84079</v>
       </c>
       <c r="F537" s="2">
-        <v>404073</v>
+        <v>83278</v>
       </c>
       <c r="G537" s="2">
-        <v>400188</v>
+        <v>82477</v>
       </c>
       <c r="H537" s="2">
-        <v>392417</v>
+        <v>80876</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1014</v>
+        <v>982</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D538" s="1">
-        <v>300.0</v>
+        <v>70.0</v>
       </c>
       <c r="E538" s="2">
-        <v>305440</v>
+        <v>73579</v>
       </c>
       <c r="F538" s="2">
-        <v>302531</v>
+        <v>72878</v>
       </c>
       <c r="G538" s="2">
-        <v>299622</v>
+        <v>72177</v>
       </c>
       <c r="H538" s="2">
-        <v>293804</v>
+        <v>70776</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1015</v>
+        <v>983</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D539" s="1">
-        <v>200.0</v>
+        <v>60.0</v>
       </c>
       <c r="E539" s="2">
-        <v>207034</v>
+        <v>63079</v>
       </c>
       <c r="F539" s="2">
-        <v>205062</v>
+        <v>62478</v>
       </c>
       <c r="G539" s="2">
-        <v>203090</v>
+        <v>61877</v>
       </c>
       <c r="H539" s="2">
-        <v>199147</v>
+        <v>60676</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1016</v>
+        <v>984</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D540" s="1">
-        <v>150.0</v>
+        <v>40.0</v>
       </c>
       <c r="E540" s="2">
-        <v>156949</v>
+        <v>42079</v>
       </c>
       <c r="F540" s="2">
-        <v>155454</v>
+        <v>41678</v>
       </c>
       <c r="G540" s="2">
-        <v>153959</v>
+        <v>41277</v>
       </c>
       <c r="H540" s="2">
-        <v>150970</v>
+        <v>40476</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1017</v>
+        <v>985</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D541" s="1">
-        <v>5.0</v>
+        <v>30.0</v>
       </c>
       <c r="E541" s="2">
-        <v>5061</v>
+        <v>31815</v>
       </c>
       <c r="F541" s="2">
-        <v>5013</v>
+        <v>31512</v>
       </c>
       <c r="G541" s="2">
-        <v>4965</v>
+        <v>31209</v>
       </c>
       <c r="H541" s="2">
-        <v>4868</v>
+        <v>30603</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1018</v>
+        <v>986</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D542" s="1">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E542" s="2">
-        <v>99934</v>
+        <v>21315</v>
       </c>
       <c r="F542" s="2">
-        <v>98982</v>
+        <v>21112</v>
       </c>
       <c r="G542" s="2">
-        <v>98030</v>
+        <v>20909</v>
       </c>
       <c r="H542" s="2">
-        <v>96127</v>
+        <v>20503</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1019</v>
+        <v>987</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>1006</v>
+        <v>14</v>
       </c>
       <c r="D543" s="1">
-        <v>50.0</v>
+        <v>5.0</v>
       </c>
       <c r="E543" s="2">
-        <v>49849</v>
+        <v>5308</v>
       </c>
       <c r="F543" s="2">
-        <v>49374</v>
+        <v>5257</v>
       </c>
       <c r="G543" s="2">
-        <v>48899</v>
+        <v>5207</v>
       </c>
       <c r="H543" s="2">
-        <v>47950</v>
+        <v>5106</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1020</v>
+        <v>988</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1006</v>
+        <v>989</v>
       </c>
       <c r="D544" s="1">
-        <v>75.0</v>
+        <v>10.0</v>
       </c>
       <c r="E544" s="2">
-        <v>76649</v>
+        <v>11309</v>
       </c>
       <c r="F544" s="2">
-        <v>75919</v>
+        <v>11201</v>
       </c>
       <c r="G544" s="2">
-        <v>75189</v>
+        <v>11093</v>
       </c>
       <c r="H544" s="2">
-        <v>73729</v>
+        <v>10878</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1021</v>
+        <v>990</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>989</v>
+      </c>
+      <c r="D545" s="1">
+        <v>600.0</v>
       </c>
       <c r="E545" s="2">
-        <v>49534</v>
+        <v>631391</v>
       </c>
       <c r="F545" s="2">
-        <v>49062</v>
+        <v>625378</v>
       </c>
       <c r="G545" s="2">
-        <v>48590</v>
+        <v>619365</v>
       </c>
       <c r="H545" s="2">
-        <v>47647</v>
+        <v>607338</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1024</v>
+        <v>991</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1025</v>
+        <v>989</v>
+      </c>
+      <c r="D546" s="1">
+        <v>700.0</v>
       </c>
       <c r="E546" s="2">
-        <v>76280</v>
+        <v>736444</v>
       </c>
       <c r="F546" s="2">
-        <v>75554</v>
+        <v>729430</v>
       </c>
       <c r="G546" s="2">
-        <v>74827</v>
+        <v>722416</v>
       </c>
       <c r="H546" s="2">
-        <v>73374</v>
+        <v>708389</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1026</v>
+        <v>992</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1027</v>
+        <v>989</v>
+      </c>
+      <c r="D547" s="1">
+        <v>800.0</v>
       </c>
       <c r="E547" s="2">
-        <v>103974</v>
+        <v>841444</v>
       </c>
       <c r="F547" s="2">
-        <v>102984</v>
+        <v>833430</v>
       </c>
       <c r="G547" s="2">
-        <v>101994</v>
+        <v>825416</v>
       </c>
       <c r="H547" s="2">
-        <v>100013</v>
+        <v>809389</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1028</v>
+        <v>993</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1029</v>
+        <v>989</v>
+      </c>
+      <c r="D548" s="1">
+        <v>900.0</v>
       </c>
       <c r="E548" s="2">
-        <v>154559</v>
+        <v>946444</v>
       </c>
       <c r="F548" s="2">
-        <v>153087</v>
+        <v>937430</v>
       </c>
       <c r="G548" s="2">
-        <v>151615</v>
+        <v>928416</v>
       </c>
       <c r="H548" s="2">
-        <v>148671</v>
+        <v>910389</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1030</v>
+        <v>994</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1022</v>
+        <v>989</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1031</v>
+        <v>618</v>
       </c>
       <c r="E549" s="2">
-        <v>198766</v>
+        <v>1052651</v>
       </c>
       <c r="F549" s="2">
-        <v>196873</v>
+        <v>1042626</v>
       </c>
       <c r="G549" s="2">
-        <v>194980</v>
+        <v>1032601</v>
       </c>
       <c r="H549" s="2">
-        <v>191194</v>
+        <v>1012550</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1032</v>
+        <v>995</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1022</v>
+        <v>996</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1033</v>
+        <v>997</v>
       </c>
       <c r="E550" s="2">
-        <v>409159</v>
+        <v>131381</v>
       </c>
       <c r="F550" s="2">
-        <v>405262</v>
+        <v>130130</v>
       </c>
       <c r="G550" s="2">
-        <v>401365</v>
+        <v>128879</v>
       </c>
       <c r="H550" s="2">
-        <v>393572</v>
+        <v>126376</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1034</v>
+        <v>998</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1022</v>
+        <v>996</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1035</v>
+        <v>999</v>
       </c>
       <c r="E551" s="2">
-        <v>492453</v>
+        <v>157815</v>
       </c>
       <c r="F551" s="2">
-        <v>487763</v>
+        <v>156312</v>
       </c>
       <c r="G551" s="2">
-        <v>483073</v>
+        <v>154809</v>
       </c>
       <c r="H551" s="2">
-        <v>473693</v>
+        <v>151803</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1036</v>
+        <v>1000</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1022</v>
+        <v>996</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1037</v>
+        <v>1001</v>
       </c>
       <c r="E552" s="2">
-        <v>1039500</v>
+        <v>183881</v>
       </c>
       <c r="F552" s="2">
-        <v>1029600</v>
+        <v>182130</v>
       </c>
       <c r="G552" s="2">
-        <v>1019700</v>
+        <v>180379</v>
       </c>
       <c r="H552" s="2">
-        <v>999900</v>
+        <v>176876</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1038</v>
+        <v>1002</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>996</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1003</v>
       </c>
       <c r="E553" s="2">
-        <v>9875</v>
+        <v>210341</v>
       </c>
       <c r="F553" s="2">
-        <v>9781</v>
+        <v>208338</v>
       </c>
       <c r="G553" s="2">
-        <v>9687</v>
+        <v>206335</v>
       </c>
       <c r="H553" s="2">
-        <v>9499</v>
+        <v>202328</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1039</v>
+        <v>1004</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>15.0</v>
+        <v>996</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1005</v>
       </c>
       <c r="E554" s="2">
-        <v>15692</v>
+        <v>262841</v>
       </c>
       <c r="F554" s="2">
-        <v>15543</v>
+        <v>260338</v>
       </c>
       <c r="G554" s="2">
-        <v>15393</v>
+        <v>257835</v>
       </c>
       <c r="H554" s="2">
-        <v>15094</v>
+        <v>252828</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1040</v>
+        <v>1006</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>996</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1007</v>
       </c>
       <c r="E555" s="2">
-        <v>25515</v>
+        <v>315341</v>
       </c>
       <c r="F555" s="2">
-        <v>25272</v>
+        <v>312338</v>
       </c>
       <c r="G555" s="2">
-        <v>25029</v>
+        <v>309335</v>
       </c>
       <c r="H555" s="2">
-        <v>24543</v>
+        <v>303328</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1041</v>
+        <v>1008</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>996</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1009</v>
       </c>
       <c r="E556" s="2">
-        <v>31337</v>
+        <v>420341</v>
       </c>
       <c r="F556" s="2">
-        <v>31039</v>
+        <v>416338</v>
       </c>
       <c r="G556" s="2">
-        <v>30740</v>
+        <v>412335</v>
       </c>
       <c r="H556" s="2">
-        <v>30143</v>
+        <v>404328</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1042</v>
+        <v>1010</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>40.0</v>
+        <v>996</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1011</v>
       </c>
       <c r="E557" s="2">
-        <v>41942</v>
+        <v>472500</v>
       </c>
       <c r="F557" s="2">
-        <v>41543</v>
+        <v>468000</v>
       </c>
       <c r="G557" s="2">
-        <v>41143</v>
+        <v>463500</v>
       </c>
       <c r="H557" s="2">
-        <v>40344</v>
+        <v>454500</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1043</v>
+        <v>1012</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>996</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1013</v>
       </c>
       <c r="E558" s="2">
-        <v>51707</v>
+        <v>525000</v>
       </c>
       <c r="F558" s="2">
-        <v>51215</v>
+        <v>520000</v>
       </c>
       <c r="G558" s="2">
-        <v>50722</v>
+        <v>515000</v>
       </c>
       <c r="H558" s="2">
-        <v>49737</v>
+        <v>505000</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1044</v>
+        <v>1014</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>60.0</v>
+        <v>996</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1015</v>
       </c>
       <c r="E559" s="2">
-        <v>62711</v>
+        <v>630158</v>
       </c>
       <c r="F559" s="2">
-        <v>62114</v>
+        <v>624156</v>
       </c>
       <c r="G559" s="2">
-        <v>61517</v>
+        <v>618155</v>
       </c>
       <c r="H559" s="2">
-        <v>60322</v>
+        <v>606152</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1045</v>
+        <v>1016</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>70.0</v>
+        <v>996</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1017</v>
       </c>
       <c r="E560" s="2">
-        <v>73398</v>
+        <v>735341</v>
       </c>
       <c r="F560" s="2">
-        <v>72699</v>
+        <v>728338</v>
       </c>
       <c r="G560" s="2">
-        <v>72000</v>
+        <v>721335</v>
       </c>
       <c r="H560" s="2">
-        <v>70602</v>
+        <v>707328</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1046</v>
+        <v>1018</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>80.0</v>
+        <v>996</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1019</v>
       </c>
       <c r="E561" s="2">
-        <v>83848</v>
+        <v>840341</v>
       </c>
       <c r="F561" s="2">
-        <v>83049</v>
+        <v>832338</v>
       </c>
       <c r="G561" s="2">
-        <v>82251</v>
+        <v>824335</v>
       </c>
       <c r="H561" s="2">
-        <v>80654</v>
+        <v>808328</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1047</v>
+        <v>1020</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>90.0</v>
+        <v>996</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1021</v>
       </c>
       <c r="E562" s="2">
-        <v>94306</v>
+        <v>945158</v>
       </c>
       <c r="F562" s="2">
-        <v>93408</v>
+        <v>936156</v>
       </c>
       <c r="G562" s="2">
-        <v>92509</v>
+        <v>927155</v>
       </c>
       <c r="H562" s="2">
-        <v>90713</v>
+        <v>909152</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1048</v>
+        <v>1022</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>996</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1023</v>
       </c>
       <c r="E563" s="2">
-        <v>103383</v>
+        <v>1050341</v>
       </c>
       <c r="F563" s="2">
-        <v>102398</v>
+        <v>1040338</v>
       </c>
       <c r="G563" s="2">
-        <v>101414</v>
+        <v>1030335</v>
       </c>
       <c r="H563" s="2">
-        <v>99445</v>
+        <v>1010328</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1049</v>
+        <v>1024</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>150.0</v>
+        <v>238</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1025</v>
       </c>
       <c r="E564" s="2">
-        <v>157369</v>
+        <v>6594</v>
       </c>
       <c r="F564" s="2">
-        <v>155870</v>
+        <v>6531</v>
       </c>
       <c r="G564" s="2">
-        <v>154371</v>
+        <v>6468</v>
       </c>
       <c r="H564" s="2">
-        <v>151374</v>
+        <v>6343</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1050</v>
+        <v>1026</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>238</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1027</v>
       </c>
       <c r="E565" s="2">
-        <v>209764</v>
+        <v>17551</v>
       </c>
       <c r="F565" s="2">
-        <v>207766</v>
+        <v>17384</v>
       </c>
       <c r="G565" s="2">
-        <v>205768</v>
+        <v>17216</v>
       </c>
       <c r="H565" s="2">
-        <v>201773</v>
+        <v>16882</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1051</v>
+        <v>1028</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>238</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1029</v>
       </c>
       <c r="E566" s="2">
-        <v>313819</v>
+        <v>20580</v>
       </c>
       <c r="F566" s="2">
-        <v>310830</v>
+        <v>20384</v>
       </c>
       <c r="G566" s="2">
-        <v>307841</v>
+        <v>20188</v>
       </c>
       <c r="H566" s="2">
-        <v>301864</v>
+        <v>19796</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1052</v>
+        <v>1030</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>500.0</v>
+        <v>238</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1031</v>
       </c>
       <c r="E567" s="2">
-        <v>521635</v>
+        <v>53839</v>
       </c>
       <c r="F567" s="2">
-        <v>516667</v>
+        <v>53326</v>
       </c>
       <c r="G567" s="2">
-        <v>511699</v>
+        <v>52813</v>
       </c>
       <c r="H567" s="2">
-        <v>501763</v>
+        <v>51788</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1053</v>
+        <v>1032</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>204</v>
+        <v>238</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>645</v>
+        <v>1033</v>
       </c>
       <c r="E568" s="2">
-        <v>1048845</v>
+        <v>210525</v>
       </c>
       <c r="F568" s="2">
-        <v>1038856</v>
+        <v>208520</v>
       </c>
       <c r="G568" s="2">
-        <v>1028867</v>
+        <v>206515</v>
       </c>
       <c r="H568" s="2">
-        <v>1008889</v>
+        <v>202505</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1054</v>
+        <v>1034</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>238</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1035</v>
       </c>
       <c r="E569" s="2">
-        <v>5303</v>
+        <v>524475</v>
       </c>
       <c r="F569" s="2">
-        <v>5252</v>
+        <v>519480</v>
       </c>
       <c r="G569" s="2">
-        <v>5202</v>
+        <v>514485</v>
       </c>
       <c r="H569" s="2">
-        <v>5101</v>
+        <v>504495</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1056</v>
+        <v>1036</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>238</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1037</v>
       </c>
       <c r="E570" s="2">
-        <v>10500</v>
+        <v>1051869</v>
       </c>
       <c r="F570" s="2">
-        <v>10400</v>
+        <v>1041851</v>
       </c>
       <c r="G570" s="2">
-        <v>10300</v>
+        <v>1031833</v>
       </c>
       <c r="H570" s="2">
-        <v>10100</v>
+        <v>1011798</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1057</v>
+        <v>1038</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>15.0</v>
+        <v>1039</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1040</v>
       </c>
       <c r="E571" s="2">
-        <v>15750</v>
+        <v>6242</v>
       </c>
       <c r="F571" s="2">
-        <v>15600</v>
+        <v>6183</v>
       </c>
       <c r="G571" s="2">
-        <v>15450</v>
+        <v>6123</v>
       </c>
       <c r="H571" s="2">
-        <v>15150</v>
+        <v>6004</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1058</v>
+        <v>1041</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>1055</v>
+        <v>1039</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>645</v>
+        <v>1042</v>
       </c>
       <c r="E572" s="2">
-        <v>1050053</v>
+        <v>8300</v>
       </c>
       <c r="F572" s="2">
-        <v>1040052</v>
+        <v>8221</v>
       </c>
       <c r="G572" s="2">
-        <v>1030052</v>
+        <v>8142</v>
       </c>
       <c r="H572" s="2">
-        <v>1010051</v>
+        <v>7984</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1059</v>
+        <v>1043</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>1039</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1044</v>
       </c>
       <c r="E573" s="2">
-        <v>945053</v>
+        <v>12180</v>
       </c>
       <c r="F573" s="2">
-        <v>936052</v>
+        <v>12064</v>
       </c>
       <c r="G573" s="2">
-        <v>927052</v>
+        <v>11948</v>
       </c>
       <c r="H573" s="2">
-        <v>909051</v>
+        <v>11716</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1060</v>
+        <v>1045</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>1039</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1046</v>
       </c>
       <c r="E574" s="2">
-        <v>840121</v>
+        <v>45623</v>
       </c>
       <c r="F574" s="2">
-        <v>832120</v>
+        <v>45188</v>
       </c>
       <c r="G574" s="2">
-        <v>824118</v>
+        <v>44754</v>
       </c>
       <c r="H574" s="2">
-        <v>808116</v>
+        <v>43885</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1061</v>
+        <v>1047</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>700.0</v>
+        <v>1039</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1048</v>
       </c>
       <c r="E575" s="2">
-        <v>735053</v>
+        <v>62335</v>
       </c>
       <c r="F575" s="2">
-        <v>728052</v>
+        <v>61742</v>
       </c>
       <c r="G575" s="2">
-        <v>721052</v>
+        <v>61148</v>
       </c>
       <c r="H575" s="2">
-        <v>707051</v>
+        <v>59961</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>1039</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1050</v>
       </c>
       <c r="E576" s="2">
-        <v>630053</v>
+        <v>122876</v>
       </c>
       <c r="F576" s="2">
-        <v>624052</v>
+        <v>121706</v>
       </c>
       <c r="G576" s="2">
-        <v>618052</v>
+        <v>120536</v>
       </c>
       <c r="H576" s="2">
-        <v>606051</v>
+        <v>118195</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1063</v>
+        <v>1051</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>400.0</v>
+        <v>1039</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1052</v>
       </c>
       <c r="E577" s="2">
-        <v>420053</v>
+        <v>254993</v>
       </c>
       <c r="F577" s="2">
-        <v>416052</v>
+        <v>252564</v>
       </c>
       <c r="G577" s="2">
-        <v>412052</v>
+        <v>250136</v>
       </c>
       <c r="H577" s="2">
-        <v>404051</v>
+        <v>245279</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1064</v>
+        <v>1053</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>500.0</v>
+        <v>1039</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1054</v>
       </c>
       <c r="E578" s="2">
-        <v>525063</v>
+        <v>612313</v>
       </c>
       <c r="F578" s="2">
-        <v>520062</v>
+        <v>606481</v>
       </c>
       <c r="G578" s="2">
-        <v>515062</v>
+        <v>600650</v>
       </c>
       <c r="H578" s="2">
-        <v>505061</v>
+        <v>588987</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1065</v>
+        <v>1055</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1057</v>
       </c>
       <c r="E579" s="2">
-        <v>315656</v>
+        <v>4967</v>
       </c>
       <c r="F579" s="2">
-        <v>312650</v>
+        <v>4919</v>
       </c>
       <c r="G579" s="2">
-        <v>309644</v>
+        <v>4872</v>
       </c>
       <c r="H579" s="2">
-        <v>303631</v>
+        <v>4777</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1059</v>
       </c>
       <c r="E580" s="2">
-        <v>210656</v>
+        <v>9587</v>
       </c>
       <c r="F580" s="2">
-        <v>208650</v>
+        <v>9495</v>
       </c>
       <c r="G580" s="2">
-        <v>206644</v>
+        <v>9404</v>
       </c>
       <c r="H580" s="2">
-        <v>202631</v>
+        <v>9221</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1061</v>
       </c>
       <c r="E581" s="2">
-        <v>21000</v>
+        <v>20501</v>
       </c>
       <c r="F581" s="2">
-        <v>20800</v>
+        <v>20306</v>
       </c>
       <c r="G581" s="2">
-        <v>20600</v>
+        <v>20111</v>
       </c>
       <c r="H581" s="2">
-        <v>20200</v>
+        <v>19720</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1068</v>
+        <v>1062</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1063</v>
       </c>
       <c r="E582" s="2">
-        <v>31500</v>
+        <v>97151</v>
       </c>
       <c r="F582" s="2">
-        <v>31200</v>
+        <v>96226</v>
       </c>
       <c r="G582" s="2">
-        <v>30900</v>
+        <v>95301</v>
       </c>
       <c r="H582" s="2">
-        <v>30300</v>
+        <v>93450</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>40.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1065</v>
       </c>
       <c r="E583" s="2">
-        <v>42000</v>
+        <v>516558</v>
       </c>
       <c r="F583" s="2">
-        <v>41600</v>
+        <v>511638</v>
       </c>
       <c r="G583" s="2">
-        <v>41200</v>
+        <v>506719</v>
       </c>
       <c r="H583" s="2">
-        <v>40400</v>
+        <v>496880</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1067</v>
       </c>
       <c r="E584" s="2">
-        <v>52500</v>
+        <v>820839</v>
       </c>
       <c r="F584" s="2">
-        <v>52000</v>
+        <v>813021</v>
       </c>
       <c r="G584" s="2">
-        <v>51500</v>
+        <v>805204</v>
       </c>
       <c r="H584" s="2">
-        <v>50500</v>
+        <v>789569</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>60.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1069</v>
       </c>
       <c r="E585" s="2">
-        <v>63000</v>
+        <v>1031422</v>
       </c>
       <c r="F585" s="2">
-        <v>62400</v>
+        <v>1021599</v>
       </c>
       <c r="G585" s="2">
-        <v>61800</v>
+        <v>1011776</v>
       </c>
       <c r="H585" s="2">
-        <v>60600</v>
+        <v>992130</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>70.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1071</v>
       </c>
       <c r="E586" s="2">
-        <v>73500</v>
+        <v>1349803</v>
       </c>
       <c r="F586" s="2">
-        <v>72800</v>
+        <v>1336948</v>
       </c>
       <c r="G586" s="2">
-        <v>72100</v>
+        <v>1324093</v>
       </c>
       <c r="H586" s="2">
-        <v>70700</v>
+        <v>1298382</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D587" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="C587" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E587" s="2">
-        <v>84709</v>
+        <v>1575131</v>
       </c>
       <c r="F587" s="2">
-        <v>83902</v>
+        <v>1560130</v>
       </c>
       <c r="G587" s="2">
-        <v>83095</v>
+        <v>1545129</v>
       </c>
       <c r="H587" s="2">
-        <v>81482</v>
+        <v>1515126</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>90.0</v>
+        <v>1056</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1075</v>
       </c>
       <c r="E588" s="2">
-        <v>94500</v>
+        <v>1637763</v>
       </c>
       <c r="F588" s="2">
-        <v>93600</v>
+        <v>1622165</v>
       </c>
       <c r="G588" s="2">
-        <v>92700</v>
+        <v>1606567</v>
       </c>
       <c r="H588" s="2">
-        <v>90900</v>
+        <v>1575372</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>14</v>
+        <v>1077</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>645</v>
+        <v>1078</v>
       </c>
       <c r="E589" s="2">
-        <v>1050047</v>
+        <v>97151</v>
       </c>
       <c r="F589" s="2">
-        <v>1040047</v>
+        <v>96226</v>
       </c>
       <c r="G589" s="2">
-        <v>1030046</v>
+        <v>95301</v>
       </c>
       <c r="H589" s="2">
-        <v>1010045</v>
+        <v>93450</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>1077</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1080</v>
       </c>
       <c r="E590" s="2">
-        <v>948150</v>
+        <v>194590</v>
       </c>
       <c r="F590" s="2">
-        <v>939120</v>
+        <v>192737</v>
       </c>
       <c r="G590" s="2">
-        <v>930090</v>
+        <v>190884</v>
       </c>
       <c r="H590" s="2">
-        <v>912030</v>
+        <v>187177</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C591" s="1" t="s">
         <v>1077</v>
       </c>
-      <c r="C591" s="1" t="s">
-[...3 lines deleted...]
-        <v>800.0</v>
+      <c r="D591" s="1" t="s">
+        <v>1082</v>
       </c>
       <c r="E591" s="2">
-        <v>843150</v>
+        <v>224139</v>
       </c>
       <c r="F591" s="2">
-        <v>835120</v>
+        <v>222005</v>
       </c>
       <c r="G591" s="2">
-        <v>827090</v>
+        <v>219870</v>
       </c>
       <c r="H591" s="2">
-        <v>811030</v>
+        <v>215601</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>700.0</v>
+        <v>1077</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1084</v>
       </c>
       <c r="E592" s="2">
-        <v>735037</v>
+        <v>291401</v>
       </c>
       <c r="F592" s="2">
-        <v>728036</v>
+        <v>288626</v>
       </c>
       <c r="G592" s="2">
-        <v>721036</v>
+        <v>285851</v>
       </c>
       <c r="H592" s="2">
-        <v>707035</v>
+        <v>280300</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>1077</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1086</v>
       </c>
       <c r="E593" s="2">
-        <v>630037</v>
+        <v>582776</v>
       </c>
       <c r="F593" s="2">
-        <v>624036</v>
+        <v>577226</v>
       </c>
       <c r="G593" s="2">
-        <v>618036</v>
+        <v>571676</v>
       </c>
       <c r="H593" s="2">
-        <v>606035</v>
+        <v>560575</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>500.0</v>
+        <v>1077</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1088</v>
       </c>
       <c r="E594" s="2">
-        <v>525368</v>
+        <v>971276</v>
       </c>
       <c r="F594" s="2">
-        <v>520364</v>
+        <v>962026</v>
       </c>
       <c r="G594" s="2">
-        <v>515361</v>
+        <v>952776</v>
       </c>
       <c r="H594" s="2">
-        <v>505354</v>
+        <v>934275</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>1077</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1090</v>
       </c>
       <c r="E595" s="2">
-        <v>315084</v>
+        <v>1495751</v>
       </c>
       <c r="F595" s="2">
-        <v>312083</v>
+        <v>1481506</v>
       </c>
       <c r="G595" s="2">
-        <v>309082</v>
+        <v>1467261</v>
       </c>
       <c r="H595" s="2">
-        <v>303081</v>
+        <v>1438770</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1082</v>
+        <v>1091</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>1092</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1093</v>
       </c>
       <c r="E596" s="2">
-        <v>210047</v>
+        <v>5570</v>
       </c>
       <c r="F596" s="2">
-        <v>208047</v>
+        <v>5517</v>
       </c>
       <c r="G596" s="2">
-        <v>206046</v>
+        <v>5464</v>
       </c>
       <c r="H596" s="2">
-        <v>202045</v>
+        <v>5358</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1083</v>
+        <v>1094</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>1092</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1095</v>
       </c>
       <c r="E597" s="2">
-        <v>105037</v>
+        <v>10799</v>
       </c>
       <c r="F597" s="2">
-        <v>104036</v>
+        <v>10696</v>
       </c>
       <c r="G597" s="2">
-        <v>103036</v>
+        <v>10594</v>
       </c>
       <c r="H597" s="2">
-        <v>101035</v>
+        <v>10388</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90.0</v>
+        <v>1092</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1097</v>
       </c>
       <c r="E598" s="2">
-        <v>94579</v>
+        <v>26103</v>
       </c>
       <c r="F598" s="2">
-        <v>93678</v>
+        <v>25854</v>
       </c>
       <c r="G598" s="2">
-        <v>92777</v>
+        <v>25606</v>
       </c>
       <c r="H598" s="2">
-        <v>90976</v>
+        <v>25109</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1085</v>
+        <v>1098</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>80.0</v>
+        <v>1092</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1099</v>
       </c>
       <c r="E599" s="2">
-        <v>84084</v>
+        <v>52264</v>
       </c>
       <c r="F599" s="2">
-        <v>83283</v>
+        <v>51766</v>
       </c>
       <c r="G599" s="2">
-        <v>82482</v>
+        <v>51268</v>
       </c>
       <c r="H599" s="2">
-        <v>80881</v>
+        <v>50273</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1086</v>
+        <v>1100</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>70.0</v>
+        <v>1092</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1101</v>
       </c>
       <c r="E600" s="2">
-        <v>73584</v>
+        <v>104475</v>
       </c>
       <c r="F600" s="2">
-        <v>72883</v>
+        <v>103480</v>
       </c>
       <c r="G600" s="2">
-        <v>72182</v>
+        <v>102485</v>
       </c>
       <c r="H600" s="2">
-        <v>70781</v>
+        <v>100495</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1087</v>
+        <v>1102</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>60.0</v>
+        <v>1103</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1104</v>
       </c>
       <c r="E601" s="2">
-        <v>63084</v>
+        <v>70114</v>
       </c>
       <c r="F601" s="2">
-        <v>62483</v>
+        <v>69446</v>
       </c>
       <c r="G601" s="2">
-        <v>61882</v>
+        <v>68778</v>
       </c>
       <c r="H601" s="2">
-        <v>60681</v>
+        <v>67443</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1088</v>
+        <v>1105</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40.0</v>
+        <v>1103</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1106</v>
       </c>
       <c r="E602" s="2">
-        <v>42084</v>
+        <v>175744</v>
       </c>
       <c r="F602" s="2">
-        <v>41683</v>
+        <v>174070</v>
       </c>
       <c r="G602" s="2">
-        <v>41282</v>
+        <v>172396</v>
       </c>
       <c r="H602" s="2">
-        <v>40481</v>
+        <v>169049</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1089</v>
+        <v>1107</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>1103</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1108</v>
       </c>
       <c r="E603" s="2">
-        <v>31815</v>
+        <v>318176</v>
       </c>
       <c r="F603" s="2">
-        <v>31512</v>
+        <v>315146</v>
       </c>
       <c r="G603" s="2">
-        <v>31209</v>
+        <v>312116</v>
       </c>
       <c r="H603" s="2">
-        <v>30603</v>
+        <v>306055</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1090</v>
+        <v>1109</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>191</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1110</v>
       </c>
       <c r="E604" s="2">
-        <v>21315</v>
+        <v>9660</v>
       </c>
       <c r="F604" s="2">
-        <v>21112</v>
+        <v>9568</v>
       </c>
       <c r="G604" s="2">
-        <v>20909</v>
+        <v>9476</v>
       </c>
       <c r="H604" s="2">
-        <v>20503</v>
+        <v>9292</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1091</v>
+        <v>1111</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>191</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1112</v>
       </c>
       <c r="E605" s="2">
-        <v>5308</v>
+        <v>19005</v>
       </c>
       <c r="F605" s="2">
-        <v>5257</v>
+        <v>18824</v>
       </c>
       <c r="G605" s="2">
-        <v>5207</v>
+        <v>18643</v>
       </c>
       <c r="H605" s="2">
-        <v>5106</v>
+        <v>18281</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1092</v>
+        <v>1113</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>191</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1114</v>
       </c>
       <c r="E606" s="2">
-        <v>11309</v>
+        <v>47513</v>
       </c>
       <c r="F606" s="2">
-        <v>11201</v>
+        <v>47060</v>
       </c>
       <c r="G606" s="2">
-        <v>11093</v>
+        <v>46608</v>
       </c>
       <c r="H606" s="2">
-        <v>10878</v>
+        <v>45703</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1094</v>
+        <v>1115</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>191</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1116</v>
       </c>
       <c r="E607" s="2">
-        <v>26513</v>
+        <v>97650</v>
       </c>
       <c r="F607" s="2">
-        <v>26260</v>
+        <v>96720</v>
       </c>
       <c r="G607" s="2">
-        <v>26008</v>
+        <v>95790</v>
       </c>
       <c r="H607" s="2">
-        <v>25503</v>
+        <v>93930</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1095</v>
+        <v>1117</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>215</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1118</v>
       </c>
       <c r="E608" s="2">
-        <v>52763</v>
+        <v>16737</v>
       </c>
       <c r="F608" s="2">
-        <v>52260</v>
+        <v>16578</v>
       </c>
       <c r="G608" s="2">
-        <v>51758</v>
+        <v>16418</v>
       </c>
       <c r="H608" s="2">
-        <v>50753</v>
+        <v>16099</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1096</v>
+        <v>1119</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>215</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1120</v>
       </c>
       <c r="E609" s="2">
-        <v>105263</v>
+        <v>63079</v>
       </c>
       <c r="F609" s="2">
-        <v>104260</v>
+        <v>62478</v>
       </c>
       <c r="G609" s="2">
-        <v>103258</v>
+        <v>61877</v>
       </c>
       <c r="H609" s="2">
-        <v>101253</v>
+        <v>60676</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1097</v>
+        <v>1121</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>215</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1122</v>
       </c>
       <c r="E610" s="2">
-        <v>210263</v>
+        <v>94605</v>
       </c>
       <c r="F610" s="2">
-        <v>208260</v>
+        <v>93704</v>
       </c>
       <c r="G610" s="2">
-        <v>206258</v>
+        <v>92803</v>
       </c>
       <c r="H610" s="2">
-        <v>202253</v>
+        <v>91001</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1098</v>
+        <v>1123</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>215</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1124</v>
       </c>
       <c r="E611" s="2">
-        <v>315263</v>
+        <v>83746</v>
       </c>
       <c r="F611" s="2">
-        <v>312260</v>
+        <v>82948</v>
       </c>
       <c r="G611" s="2">
-        <v>309258</v>
+        <v>82151</v>
       </c>
       <c r="H611" s="2">
-        <v>303253</v>
+        <v>80556</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1099</v>
+        <v>1125</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>400.0</v>
+        <v>215</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1126</v>
       </c>
       <c r="E612" s="2">
-        <v>420263</v>
+        <v>127024</v>
       </c>
       <c r="F612" s="2">
-        <v>416260</v>
+        <v>125814</v>
       </c>
       <c r="G612" s="2">
-        <v>412258</v>
+        <v>124604</v>
       </c>
       <c r="H612" s="2">
-        <v>404253</v>
+        <v>122185</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1100</v>
+        <v>1127</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>500.0</v>
+        <v>215</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1128</v>
       </c>
       <c r="E613" s="2">
-        <v>525263</v>
+        <v>156319</v>
       </c>
       <c r="F613" s="2">
-        <v>520260</v>
+        <v>154830</v>
       </c>
       <c r="G613" s="2">
-        <v>515258</v>
+        <v>153341</v>
       </c>
       <c r="H613" s="2">
-        <v>505253</v>
+        <v>150364</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1101</v>
+        <v>1129</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>215</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1130</v>
       </c>
       <c r="E614" s="2">
-        <v>631391</v>
+        <v>80876</v>
       </c>
       <c r="F614" s="2">
-        <v>625378</v>
+        <v>80106</v>
       </c>
       <c r="G614" s="2">
-        <v>619365</v>
+        <v>79336</v>
       </c>
       <c r="H614" s="2">
-        <v>607338</v>
+        <v>77795</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1102</v>
+        <v>1131</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>700.0</v>
+        <v>215</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1132</v>
       </c>
       <c r="E615" s="2">
-        <v>736444</v>
+        <v>169339</v>
       </c>
       <c r="F615" s="2">
-        <v>729430</v>
+        <v>167726</v>
       </c>
       <c r="G615" s="2">
-        <v>722416</v>
+        <v>166113</v>
       </c>
       <c r="H615" s="2">
-        <v>708389</v>
+        <v>162888</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1103</v>
+        <v>1133</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>215</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1134</v>
       </c>
       <c r="E616" s="2">
-        <v>841444</v>
+        <v>220264</v>
       </c>
       <c r="F616" s="2">
-        <v>833430</v>
+        <v>218166</v>
       </c>
       <c r="G616" s="2">
-        <v>825416</v>
+        <v>216068</v>
       </c>
       <c r="H616" s="2">
-        <v>809389</v>
+        <v>211873</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1104</v>
+        <v>1135</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>215</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1136</v>
       </c>
       <c r="E617" s="2">
-        <v>946444</v>
+        <v>7484433</v>
       </c>
       <c r="F617" s="2">
-        <v>937430</v>
+        <v>7413152</v>
       </c>
       <c r="G617" s="2">
-        <v>928416</v>
+        <v>7341872</v>
       </c>
       <c r="H617" s="2">
-        <v>910389</v>
+        <v>7199311</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1105</v>
+        <v>1137</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1093</v>
+        <v>215</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>645</v>
+        <v>1138</v>
       </c>
       <c r="E618" s="2">
-        <v>1052651</v>
+        <v>6086173</v>
       </c>
       <c r="F618" s="2">
-        <v>1042626</v>
+        <v>6028209</v>
       </c>
       <c r="G618" s="2">
-        <v>1032601</v>
+        <v>5970246</v>
       </c>
       <c r="H618" s="2">
-        <v>1012550</v>
+        <v>5854319</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1106</v>
+        <v>1139</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1108</v>
+        <v>1140</v>
       </c>
       <c r="E619" s="2">
-        <v>131460</v>
+        <v>5813183</v>
       </c>
       <c r="F619" s="2">
-        <v>130208</v>
+        <v>5757820</v>
       </c>
       <c r="G619" s="2">
-        <v>128956</v>
+        <v>5702456</v>
       </c>
       <c r="H619" s="2">
-        <v>126452</v>
+        <v>5591729</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1109</v>
+        <v>1141</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1110</v>
+        <v>1142</v>
       </c>
       <c r="E620" s="2">
-        <v>157815</v>
+        <v>5103568</v>
       </c>
       <c r="F620" s="2">
-        <v>156312</v>
+        <v>5054963</v>
       </c>
       <c r="G620" s="2">
-        <v>154809</v>
+        <v>5006357</v>
       </c>
       <c r="H620" s="2">
-        <v>151803</v>
+        <v>4909146</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1111</v>
+        <v>1143</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1112</v>
+        <v>1144</v>
       </c>
       <c r="E621" s="2">
-        <v>183960</v>
+        <v>4595669</v>
       </c>
       <c r="F621" s="2">
-        <v>182208</v>
+        <v>4551901</v>
       </c>
       <c r="G621" s="2">
-        <v>180456</v>
+        <v>4508133</v>
       </c>
       <c r="H621" s="2">
-        <v>176952</v>
+        <v>4420596</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1113</v>
+        <v>1145</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1114</v>
+        <v>1146</v>
       </c>
       <c r="E622" s="2">
-        <v>210341</v>
+        <v>4650552</v>
       </c>
       <c r="F622" s="2">
-        <v>208338</v>
+        <v>4606261</v>
       </c>
       <c r="G622" s="2">
-        <v>206335</v>
+        <v>4561970</v>
       </c>
       <c r="H622" s="2">
-        <v>202328</v>
+        <v>4473388</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1115</v>
+        <v>1147</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1116</v>
+        <v>1148</v>
       </c>
       <c r="E623" s="2">
-        <v>262841</v>
+        <v>4017006</v>
       </c>
       <c r="F623" s="2">
-        <v>260338</v>
+        <v>3978749</v>
       </c>
       <c r="G623" s="2">
-        <v>257835</v>
+        <v>3940492</v>
       </c>
       <c r="H623" s="2">
-        <v>252828</v>
+        <v>3863977</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1117</v>
+        <v>1149</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1118</v>
+        <v>1150</v>
       </c>
       <c r="E624" s="2">
-        <v>315341</v>
+        <v>3908826</v>
       </c>
       <c r="F624" s="2">
-        <v>312338</v>
+        <v>3871599</v>
       </c>
       <c r="G624" s="2">
-        <v>309335</v>
+        <v>3834372</v>
       </c>
       <c r="H624" s="2">
-        <v>303328</v>
+        <v>3759918</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1119</v>
+        <v>1151</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1120</v>
+        <v>1152</v>
       </c>
       <c r="E625" s="2">
-        <v>367700</v>
+        <v>3626266</v>
       </c>
       <c r="F625" s="2">
-        <v>364198</v>
+        <v>3591730</v>
       </c>
       <c r="G625" s="2">
-        <v>360696</v>
+        <v>3557195</v>
       </c>
       <c r="H625" s="2">
-        <v>353692</v>
+        <v>3488123</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1121</v>
+        <v>1153</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1122</v>
+        <v>1154</v>
       </c>
       <c r="E626" s="2">
-        <v>420341</v>
+        <v>3487775</v>
       </c>
       <c r="F626" s="2">
-        <v>416338</v>
+        <v>3454558</v>
       </c>
       <c r="G626" s="2">
-        <v>412335</v>
+        <v>3421341</v>
       </c>
       <c r="H626" s="2">
-        <v>404328</v>
+        <v>3354907</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1123</v>
+        <v>1155</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1124</v>
+        <v>1156</v>
       </c>
       <c r="E627" s="2">
-        <v>472500</v>
+        <v>2906605</v>
       </c>
       <c r="F627" s="2">
-        <v>468000</v>
+        <v>2878923</v>
       </c>
       <c r="G627" s="2">
-        <v>463500</v>
+        <v>2851241</v>
       </c>
       <c r="H627" s="2">
-        <v>454500</v>
+        <v>2795877</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1125</v>
+        <v>1157</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1126</v>
+        <v>1158</v>
       </c>
       <c r="E628" s="2">
-        <v>525000</v>
+        <v>2752442</v>
       </c>
       <c r="F628" s="2">
-        <v>520000</v>
+        <v>2726228</v>
       </c>
       <c r="G628" s="2">
-        <v>515000</v>
+        <v>2700014</v>
       </c>
       <c r="H628" s="2">
-        <v>505000</v>
+        <v>2647587</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1127</v>
+        <v>1159</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1128</v>
+        <v>1160</v>
       </c>
       <c r="E629" s="2">
-        <v>630158</v>
+        <v>2510449</v>
       </c>
       <c r="F629" s="2">
-        <v>624156</v>
+        <v>2486540</v>
       </c>
       <c r="G629" s="2">
-        <v>618155</v>
+        <v>2462631</v>
       </c>
       <c r="H629" s="2">
-        <v>606152</v>
+        <v>2414813</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1129</v>
+        <v>1161</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1130</v>
+        <v>1162</v>
       </c>
       <c r="E630" s="2">
-        <v>735341</v>
+        <v>1376234</v>
       </c>
       <c r="F630" s="2">
-        <v>728338</v>
+        <v>1363127</v>
       </c>
       <c r="G630" s="2">
-        <v>721335</v>
+        <v>1350020</v>
       </c>
       <c r="H630" s="2">
-        <v>707328</v>
+        <v>1323806</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1131</v>
+        <v>1163</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1132</v>
+        <v>1164</v>
       </c>
       <c r="E631" s="2">
-        <v>840341</v>
+        <v>2325289</v>
       </c>
       <c r="F631" s="2">
-        <v>832338</v>
+        <v>2303143</v>
       </c>
       <c r="G631" s="2">
-        <v>824335</v>
+        <v>2280998</v>
       </c>
       <c r="H631" s="2">
-        <v>808328</v>
+        <v>2236707</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1133</v>
+        <v>1165</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1134</v>
+        <v>1166</v>
       </c>
       <c r="E632" s="2">
-        <v>945158</v>
+        <v>2097393</v>
       </c>
       <c r="F632" s="2">
-        <v>936156</v>
+        <v>2077418</v>
       </c>
       <c r="G632" s="2">
-        <v>927155</v>
+        <v>2057443</v>
       </c>
       <c r="H632" s="2">
-        <v>909152</v>
+        <v>2017492</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1135</v>
+        <v>1167</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1107</v>
+        <v>215</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1136</v>
+        <v>1168</v>
       </c>
       <c r="E633" s="2">
-        <v>1050341</v>
+        <v>2035113</v>
       </c>
       <c r="F633" s="2">
-        <v>1040338</v>
+        <v>2015731</v>
       </c>
       <c r="G633" s="2">
-        <v>1030335</v>
+        <v>1996349</v>
       </c>
       <c r="H633" s="2">
-        <v>1010328</v>
+        <v>1957585</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1137</v>
+        <v>1169</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1138</v>
+        <v>1170</v>
       </c>
       <c r="E634" s="2">
-        <v>6830</v>
+        <v>1957550</v>
       </c>
       <c r="F634" s="2">
-        <v>6765</v>
+        <v>1938906</v>
       </c>
       <c r="G634" s="2">
-        <v>6700</v>
+        <v>1920263</v>
       </c>
       <c r="H634" s="2">
-        <v>6570</v>
+        <v>1882976</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1139</v>
+        <v>1171</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1140</v>
+        <v>1172</v>
       </c>
       <c r="E635" s="2">
-        <v>17551</v>
+        <v>1683605</v>
       </c>
       <c r="F635" s="2">
-        <v>17384</v>
+        <v>1667570</v>
       </c>
       <c r="G635" s="2">
-        <v>17216</v>
+        <v>1651536</v>
       </c>
       <c r="H635" s="2">
-        <v>16882</v>
+        <v>1619467</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1141</v>
+        <v>1173</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1142</v>
+        <v>1174</v>
       </c>
       <c r="E636" s="2">
-        <v>20475</v>
+        <v>1743973</v>
       </c>
       <c r="F636" s="2">
-        <v>20280</v>
+        <v>1727364</v>
       </c>
       <c r="G636" s="2">
-        <v>20085</v>
+        <v>1710755</v>
       </c>
       <c r="H636" s="2">
-        <v>19695</v>
+        <v>1677536</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1143</v>
+        <v>1175</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1144</v>
+        <v>1176</v>
       </c>
       <c r="E637" s="2">
-        <v>53970</v>
+        <v>1520184</v>
       </c>
       <c r="F637" s="2">
-        <v>53456</v>
+        <v>1505706</v>
       </c>
       <c r="G637" s="2">
-        <v>52942</v>
+        <v>1491228</v>
       </c>
       <c r="H637" s="2">
-        <v>51914</v>
+        <v>1462272</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1145</v>
+        <v>1177</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1146</v>
+        <v>1178</v>
       </c>
       <c r="E638" s="2">
-        <v>526876</v>
+        <v>1550681</v>
       </c>
       <c r="F638" s="2">
-        <v>521858</v>
+        <v>1535913</v>
       </c>
       <c r="G638" s="2">
-        <v>516841</v>
+        <v>1521144</v>
       </c>
       <c r="H638" s="2">
-        <v>506805</v>
+        <v>1491607</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1147</v>
+        <v>1179</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1148</v>
+        <v>215</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1149</v>
+        <v>1180</v>
       </c>
       <c r="E639" s="2">
-        <v>6179</v>
+        <v>1353154</v>
       </c>
       <c r="F639" s="2">
-        <v>6120</v>
+        <v>1340267</v>
       </c>
       <c r="G639" s="2">
-        <v>6062</v>
+        <v>1327380</v>
       </c>
       <c r="H639" s="2">
-        <v>5944</v>
+        <v>1301605</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1150</v>
+        <v>1181</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1148</v>
+        <v>215</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>1151</v>
+        <v>1182</v>
       </c>
       <c r="E640" s="2">
-        <v>8300</v>
+        <v>1337105</v>
       </c>
       <c r="F640" s="2">
-        <v>8221</v>
+        <v>1324370</v>
       </c>
       <c r="G640" s="2">
-        <v>8142</v>
+        <v>1311636</v>
       </c>
       <c r="H640" s="2">
-        <v>7984</v>
+        <v>1286167</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1152</v>
+        <v>1183</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1148</v>
+        <v>215</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1153</v>
+        <v>1184</v>
       </c>
       <c r="E641" s="2">
-        <v>12359</v>
+        <v>1188405</v>
       </c>
       <c r="F641" s="2">
-        <v>12241</v>
+        <v>1177087</v>
       </c>
       <c r="G641" s="2">
-        <v>12123</v>
+        <v>1165768</v>
       </c>
       <c r="H641" s="2">
-        <v>11888</v>
+        <v>1143132</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>1154</v>
+        <v>1185</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>1148</v>
+        <v>215</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>1155</v>
+        <v>1186</v>
       </c>
       <c r="E642" s="2">
-        <v>62335</v>
+        <v>1182213</v>
       </c>
       <c r="F642" s="2">
-        <v>61742</v>
+        <v>1170954</v>
       </c>
       <c r="G642" s="2">
-        <v>61148</v>
+        <v>1159695</v>
       </c>
       <c r="H642" s="2">
-        <v>59961</v>
+        <v>1137176</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1156</v>
+        <v>1187</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1148</v>
+        <v>215</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1157</v>
+        <v>1188</v>
       </c>
       <c r="E643" s="2">
-        <v>123349</v>
+        <v>1518</v>
       </c>
       <c r="F643" s="2">
-        <v>122174</v>
+        <v>1504</v>
       </c>
       <c r="G643" s="2">
-        <v>120999</v>
+        <v>1489</v>
       </c>
       <c r="H643" s="2">
-        <v>118650</v>
+        <v>1460</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1158</v>
+        <v>1189</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1148</v>
+        <v>215</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1159</v>
+        <v>1190</v>
       </c>
       <c r="E644" s="2">
-        <v>254993</v>
+        <v>8280</v>
       </c>
       <c r="F644" s="2">
-        <v>252564</v>
+        <v>8201</v>
       </c>
       <c r="G644" s="2">
-        <v>250136</v>
+        <v>8123</v>
       </c>
       <c r="H644" s="2">
-        <v>245279</v>
+        <v>7965</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1160</v>
+        <v>1191</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1148</v>
+        <v>215</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>1161</v>
+        <v>1192</v>
       </c>
       <c r="E645" s="2">
-        <v>612313</v>
+        <v>13048</v>
       </c>
       <c r="F645" s="2">
-        <v>606481</v>
+        <v>12924</v>
       </c>
       <c r="G645" s="2">
-        <v>600650</v>
+        <v>12800</v>
       </c>
       <c r="H645" s="2">
-        <v>588987</v>
+        <v>12551</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1162</v>
+        <v>1193</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>1164</v>
+        <v>1194</v>
       </c>
       <c r="E646" s="2">
-        <v>4751</v>
+        <v>6082</v>
       </c>
       <c r="F646" s="2">
-        <v>4706</v>
+        <v>6024</v>
       </c>
       <c r="G646" s="2">
-        <v>4661</v>
+        <v>5966</v>
       </c>
       <c r="H646" s="2">
-        <v>4570</v>
+        <v>5850</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1165</v>
+        <v>1195</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1166</v>
+        <v>1196</v>
       </c>
       <c r="E647" s="2">
-        <v>9534</v>
+        <v>11688</v>
       </c>
       <c r="F647" s="2">
-        <v>9443</v>
+        <v>11576</v>
       </c>
       <c r="G647" s="2">
-        <v>9352</v>
+        <v>11465</v>
       </c>
       <c r="H647" s="2">
-        <v>9171</v>
+        <v>11242</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1167</v>
+        <v>1197</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>1168</v>
+        <v>1198</v>
       </c>
       <c r="E648" s="2">
-        <v>20501</v>
+        <v>17657</v>
       </c>
       <c r="F648" s="2">
-        <v>20306</v>
+        <v>17489</v>
       </c>
       <c r="G648" s="2">
-        <v>20111</v>
+        <v>17320</v>
       </c>
       <c r="H648" s="2">
-        <v>19720</v>
+        <v>16984</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1169</v>
+        <v>1199</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>1170</v>
+        <v>1200</v>
       </c>
       <c r="E649" s="2">
-        <v>47408</v>
+        <v>21893</v>
       </c>
       <c r="F649" s="2">
-        <v>46956</v>
+        <v>21684</v>
       </c>
       <c r="G649" s="2">
-        <v>46505</v>
+        <v>21476</v>
       </c>
       <c r="H649" s="2">
-        <v>45602</v>
+        <v>21059</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1171</v>
+        <v>1201</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>1172</v>
+        <v>1202</v>
       </c>
       <c r="E650" s="2">
-        <v>97151</v>
+        <v>23006</v>
       </c>
       <c r="F650" s="2">
-        <v>96226</v>
+        <v>22786</v>
       </c>
       <c r="G650" s="2">
-        <v>95301</v>
+        <v>22567</v>
       </c>
       <c r="H650" s="2">
-        <v>93450</v>
+        <v>22129</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1173</v>
+        <v>1203</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>1174</v>
+        <v>1204</v>
       </c>
       <c r="E651" s="2">
-        <v>142223</v>
+        <v>21026</v>
       </c>
       <c r="F651" s="2">
-        <v>140868</v>
+        <v>20826</v>
       </c>
       <c r="G651" s="2">
-        <v>139514</v>
+        <v>20626</v>
       </c>
       <c r="H651" s="2">
-        <v>136805</v>
+        <v>20225</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1175</v>
+        <v>1205</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>1176</v>
+        <v>1206</v>
       </c>
       <c r="E652" s="2">
-        <v>284445</v>
+        <v>39135</v>
       </c>
       <c r="F652" s="2">
-        <v>281736</v>
+        <v>38762</v>
       </c>
       <c r="G652" s="2">
-        <v>279027</v>
+        <v>38389</v>
       </c>
       <c r="H652" s="2">
-        <v>273609</v>
+        <v>37644</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1177</v>
+        <v>1207</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>1178</v>
+        <v>1208</v>
       </c>
       <c r="E653" s="2">
-        <v>516558</v>
+        <v>50836</v>
       </c>
       <c r="F653" s="2">
-        <v>511638</v>
+        <v>50352</v>
       </c>
       <c r="G653" s="2">
-        <v>506719</v>
+        <v>49867</v>
       </c>
       <c r="H653" s="2">
-        <v>496880</v>
+        <v>48899</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1179</v>
+        <v>1209</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>1180</v>
+        <v>1210</v>
       </c>
       <c r="E654" s="2">
-        <v>820839</v>
+        <v>71978</v>
       </c>
       <c r="F654" s="2">
-        <v>813021</v>
+        <v>71292</v>
       </c>
       <c r="G654" s="2">
-        <v>805204</v>
+        <v>70607</v>
       </c>
       <c r="H654" s="2">
-        <v>789569</v>
+        <v>69236</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>1181</v>
+        <v>1211</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>1182</v>
+        <v>1212</v>
       </c>
       <c r="E655" s="2">
-        <v>1034518</v>
+        <v>84158</v>
       </c>
       <c r="F655" s="2">
-        <v>1024665</v>
+        <v>83356</v>
       </c>
       <c r="G655" s="2">
-        <v>1014813</v>
+        <v>82555</v>
       </c>
       <c r="H655" s="2">
-        <v>995108</v>
+        <v>80952</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1183</v>
+        <v>1213</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>1184</v>
+        <v>1214</v>
       </c>
       <c r="E656" s="2">
-        <v>1349803</v>
+        <v>97598</v>
       </c>
       <c r="F656" s="2">
-        <v>1336948</v>
+        <v>96668</v>
       </c>
       <c r="G656" s="2">
-        <v>1324093</v>
+        <v>95739</v>
       </c>
       <c r="H656" s="2">
-        <v>1298382</v>
+        <v>93880</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>1185</v>
+        <v>1215</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>1186</v>
+        <v>1216</v>
       </c>
       <c r="E657" s="2">
-        <v>1575131</v>
+        <v>109153</v>
       </c>
       <c r="F657" s="2">
-        <v>1560130</v>
+        <v>108113</v>
       </c>
       <c r="G657" s="2">
-        <v>1545129</v>
+        <v>107074</v>
       </c>
       <c r="H657" s="2">
-        <v>1515126</v>
+        <v>104995</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>1187</v>
+        <v>1217</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>1163</v>
+        <v>215</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>1188</v>
+        <v>1218</v>
       </c>
       <c r="E658" s="2">
-        <v>1642679</v>
+        <v>151898</v>
       </c>
       <c r="F658" s="2">
-        <v>1627034</v>
+        <v>150452</v>
       </c>
       <c r="G658" s="2">
-        <v>1611390</v>
+        <v>149005</v>
       </c>
       <c r="H658" s="2">
-        <v>1580101</v>
+        <v>146112</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>1189</v>
+        <v>1219</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>1190</v>
+        <v>215</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>1191</v>
+        <v>1220</v>
       </c>
       <c r="E659" s="2">
-        <v>97565</v>
+        <v>192212</v>
       </c>
       <c r="F659" s="2">
-        <v>96636</v>
+        <v>190381</v>
       </c>
       <c r="G659" s="2">
-        <v>95707</v>
+        <v>188551</v>
       </c>
       <c r="H659" s="2">
-        <v>93848</v>
+        <v>184890</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>1192</v>
+        <v>1221</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>1190</v>
+        <v>215</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>1193</v>
+        <v>1222</v>
       </c>
       <c r="E660" s="2">
-        <v>195475</v>
+        <v>204094</v>
       </c>
       <c r="F660" s="2">
-        <v>193614</v>
+        <v>202150</v>
       </c>
       <c r="G660" s="2">
-        <v>191752</v>
+        <v>200206</v>
       </c>
       <c r="H660" s="2">
-        <v>188029</v>
+        <v>196319</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>1194</v>
+        <v>1223</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1190</v>
+        <v>215</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>1195</v>
+        <v>1224</v>
       </c>
       <c r="E661" s="2">
-        <v>224139</v>
+        <v>246312</v>
       </c>
       <c r="F661" s="2">
-        <v>222005</v>
+        <v>243966</v>
       </c>
       <c r="G661" s="2">
-        <v>219870</v>
+        <v>241620</v>
       </c>
       <c r="H661" s="2">
-        <v>215601</v>
+        <v>236929</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>1196</v>
+        <v>1225</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>1190</v>
+        <v>215</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>1197</v>
+        <v>1226</v>
       </c>
       <c r="E662" s="2">
-        <v>292641</v>
+        <v>263716</v>
       </c>
       <c r="F662" s="2">
-        <v>289854</v>
+        <v>261204</v>
       </c>
       <c r="G662" s="2">
-        <v>287067</v>
+        <v>258693</v>
       </c>
       <c r="H662" s="2">
-        <v>281493</v>
+        <v>253670</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>1198</v>
+        <v>1227</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1190</v>
+        <v>215</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>1199</v>
+        <v>1228</v>
       </c>
       <c r="E663" s="2">
-        <v>585256</v>
+        <v>301057</v>
       </c>
       <c r="F663" s="2">
-        <v>579682</v>
+        <v>298190</v>
       </c>
       <c r="G663" s="2">
-        <v>574109</v>
+        <v>295323</v>
       </c>
       <c r="H663" s="2">
-        <v>562961</v>
+        <v>289588</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>1200</v>
+        <v>1229</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1190</v>
+        <v>215</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>1201</v>
+        <v>1230</v>
       </c>
       <c r="E664" s="2">
-        <v>975409</v>
+        <v>338931</v>
       </c>
       <c r="F664" s="2">
-        <v>966119</v>
+        <v>335703</v>
       </c>
       <c r="G664" s="2">
-        <v>956830</v>
+        <v>332475</v>
       </c>
       <c r="H664" s="2">
-        <v>938251</v>
+        <v>326019</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>1202</v>
+        <v>1231</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1190</v>
+        <v>215</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>1203</v>
+        <v>1232</v>
       </c>
       <c r="E665" s="2">
-        <v>1495751</v>
+        <v>391698</v>
       </c>
       <c r="F665" s="2">
-        <v>1481506</v>
+        <v>387968</v>
       </c>
       <c r="G665" s="2">
-        <v>1467261</v>
+        <v>384237</v>
       </c>
       <c r="H665" s="2">
-        <v>1438770</v>
+        <v>376776</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>1204</v>
+        <v>1233</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>1205</v>
+        <v>215</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>1206</v>
+        <v>1234</v>
       </c>
       <c r="E666" s="2">
-        <v>5570</v>
+        <v>437359</v>
       </c>
       <c r="F666" s="2">
-        <v>5517</v>
+        <v>433193</v>
       </c>
       <c r="G666" s="2">
-        <v>5464</v>
+        <v>429028</v>
       </c>
       <c r="H666" s="2">
-        <v>5358</v>
+        <v>420697</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1207</v>
+        <v>1235</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>1205</v>
+        <v>215</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>1208</v>
+        <v>1236</v>
       </c>
       <c r="E667" s="2">
-        <v>10799</v>
+        <v>496890</v>
       </c>
       <c r="F667" s="2">
-        <v>10696</v>
+        <v>492158</v>
       </c>
       <c r="G667" s="2">
-        <v>10594</v>
+        <v>487426</v>
       </c>
       <c r="H667" s="2">
-        <v>10388</v>
+        <v>477961</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1209</v>
+        <v>1237</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>1205</v>
+        <v>215</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>1210</v>
+        <v>1238</v>
       </c>
       <c r="E668" s="2">
-        <v>26103</v>
+        <v>581342</v>
       </c>
       <c r="F668" s="2">
-        <v>25854</v>
+        <v>575805</v>
       </c>
       <c r="G668" s="2">
-        <v>25606</v>
+        <v>570269</v>
       </c>
       <c r="H668" s="2">
-        <v>25109</v>
+        <v>559196</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1211</v>
+        <v>1239</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1205</v>
+        <v>215</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>1212</v>
+        <v>1240</v>
       </c>
       <c r="E669" s="2">
-        <v>52264</v>
+        <v>755789</v>
       </c>
       <c r="F669" s="2">
-        <v>51766</v>
+        <v>748591</v>
       </c>
       <c r="G669" s="2">
-        <v>51268</v>
+        <v>741393</v>
       </c>
       <c r="H669" s="2">
-        <v>50273</v>
+        <v>726997</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1213</v>
+        <v>1241</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1205</v>
+        <v>215</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1214</v>
+        <v>1242</v>
       </c>
       <c r="E670" s="2">
-        <v>104475</v>
+        <v>834544</v>
       </c>
       <c r="F670" s="2">
-        <v>103480</v>
+        <v>826596</v>
       </c>
       <c r="G670" s="2">
-        <v>102485</v>
+        <v>818648</v>
       </c>
       <c r="H670" s="2">
-        <v>100495</v>
+        <v>802752</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1215</v>
+        <v>1243</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>1216</v>
+        <v>215</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>1217</v>
+        <v>1244</v>
       </c>
       <c r="E671" s="2">
-        <v>70114</v>
+        <v>972070</v>
       </c>
       <c r="F671" s="2">
-        <v>69446</v>
+        <v>962812</v>
       </c>
       <c r="G671" s="2">
-        <v>68778</v>
+        <v>953554</v>
       </c>
       <c r="H671" s="2">
-        <v>67443</v>
+        <v>935039</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1218</v>
+        <v>1245</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>1216</v>
+        <v>1246</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>1219</v>
+        <v>1247</v>
       </c>
       <c r="E672" s="2">
-        <v>175744</v>
+        <v>13807526</v>
       </c>
       <c r="F672" s="2">
-        <v>174070</v>
+        <v>13676026</v>
       </c>
       <c r="G672" s="2">
-        <v>172396</v>
+        <v>13544526</v>
       </c>
       <c r="H672" s="2">
-        <v>169049</v>
+        <v>13281525</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1220</v>
+        <v>1248</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>1216</v>
+        <v>1246</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>1221</v>
+        <v>1249</v>
       </c>
       <c r="E673" s="2">
-        <v>318176</v>
+        <v>3426067</v>
       </c>
       <c r="F673" s="2">
-        <v>315146</v>
+        <v>3393438</v>
       </c>
       <c r="G673" s="2">
-        <v>312116</v>
+        <v>3360809</v>
       </c>
       <c r="H673" s="2">
-        <v>306055</v>
+        <v>3295550</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1222</v>
+        <v>1250</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>192</v>
+        <v>1246</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1223</v>
+        <v>1251</v>
       </c>
       <c r="E674" s="2">
-        <v>9413</v>
+        <v>2569461</v>
       </c>
       <c r="F674" s="2">
-        <v>9324</v>
+        <v>2544990</v>
       </c>
       <c r="G674" s="2">
-        <v>9234</v>
+        <v>2520519</v>
       </c>
       <c r="H674" s="2">
-        <v>9055</v>
+        <v>2471577</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1224</v>
+        <v>1252</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>192</v>
+        <v>1246</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1225</v>
+        <v>1253</v>
       </c>
       <c r="E675" s="2">
-        <v>19005</v>
+        <v>1911551</v>
       </c>
       <c r="F675" s="2">
-        <v>18824</v>
+        <v>1893346</v>
       </c>
       <c r="G675" s="2">
-        <v>18643</v>
+        <v>1875141</v>
       </c>
       <c r="H675" s="2">
-        <v>18281</v>
+        <v>1838730</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1226</v>
+        <v>1254</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>192</v>
+        <v>1246</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1227</v>
+        <v>1255</v>
       </c>
       <c r="E676" s="2">
-        <v>47513</v>
+        <v>29822</v>
       </c>
       <c r="F676" s="2">
-        <v>47060</v>
+        <v>29538</v>
       </c>
       <c r="G676" s="2">
-        <v>46608</v>
+        <v>29254</v>
       </c>
       <c r="H676" s="2">
-        <v>45703</v>
+        <v>28686</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1228</v>
+        <v>1256</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>192</v>
+        <v>1246</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>1229</v>
+        <v>1257</v>
       </c>
       <c r="E677" s="2">
-        <v>97650</v>
+        <v>50836</v>
       </c>
       <c r="F677" s="2">
-        <v>96720</v>
+        <v>50352</v>
       </c>
       <c r="G677" s="2">
-        <v>95790</v>
+        <v>49867</v>
       </c>
       <c r="H677" s="2">
-        <v>93930</v>
+        <v>48899</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1230</v>
+        <v>1258</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1231</v>
+        <v>1259</v>
       </c>
       <c r="E678" s="2">
-        <v>13430</v>
+        <v>68276</v>
       </c>
       <c r="F678" s="2">
-        <v>13302</v>
+        <v>67626</v>
       </c>
       <c r="G678" s="2">
-        <v>13174</v>
+        <v>66976</v>
       </c>
       <c r="H678" s="2">
-        <v>12918</v>
+        <v>65675</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>1232</v>
+        <v>1260</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>1233</v>
+        <v>1261</v>
       </c>
       <c r="E679" s="2">
-        <v>56911</v>
+        <v>69125</v>
       </c>
       <c r="F679" s="2">
-        <v>56369</v>
+        <v>68466</v>
       </c>
       <c r="G679" s="2">
-        <v>55827</v>
+        <v>67808</v>
       </c>
       <c r="H679" s="2">
-        <v>54743</v>
+        <v>66491</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>1234</v>
+        <v>1262</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>1235</v>
+        <v>1263</v>
       </c>
       <c r="E680" s="2">
-        <v>85111</v>
+        <v>83693</v>
       </c>
       <c r="F680" s="2">
-        <v>84300</v>
+        <v>82896</v>
       </c>
       <c r="G680" s="2">
-        <v>83490</v>
+        <v>82099</v>
       </c>
       <c r="H680" s="2">
-        <v>81869</v>
+        <v>80505</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1236</v>
+        <v>1264</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>1237</v>
+        <v>1265</v>
       </c>
       <c r="E681" s="2">
-        <v>72230</v>
+        <v>188194</v>
       </c>
       <c r="F681" s="2">
-        <v>71542</v>
+        <v>186401</v>
       </c>
       <c r="G681" s="2">
-        <v>70854</v>
+        <v>184609</v>
       </c>
       <c r="H681" s="2">
-        <v>69478</v>
+        <v>181024</v>
       </c>
       <c r="I681" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>1238</v>
+        <v>1266</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>1239</v>
+        <v>1267</v>
       </c>
       <c r="E682" s="2">
-        <v>67186</v>
+        <v>17136</v>
       </c>
       <c r="F682" s="2">
-        <v>66546</v>
+        <v>16973</v>
       </c>
       <c r="G682" s="2">
-        <v>65907</v>
+        <v>16810</v>
       </c>
       <c r="H682" s="2">
-        <v>64627</v>
+        <v>16483</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>1240</v>
+        <v>1268</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>1241</v>
+        <v>1269</v>
       </c>
       <c r="E683" s="2">
-        <v>114518</v>
+        <v>157500</v>
       </c>
       <c r="F683" s="2">
-        <v>113428</v>
+        <v>156000</v>
       </c>
       <c r="G683" s="2">
-        <v>112337</v>
+        <v>154500</v>
       </c>
       <c r="H683" s="2">
-        <v>110156</v>
+        <v>151500</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>1242</v>
+        <v>1270</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>1243</v>
+        <v>1271</v>
       </c>
       <c r="E684" s="2">
-        <v>142742</v>
+        <v>222268</v>
       </c>
       <c r="F684" s="2">
-        <v>141383</v>
+        <v>220151</v>
       </c>
       <c r="G684" s="2">
-        <v>140023</v>
+        <v>218035</v>
       </c>
       <c r="H684" s="2">
-        <v>137304</v>
+        <v>213801</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1244</v>
+        <v>1272</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>1245</v>
+        <v>1273</v>
       </c>
       <c r="E685" s="2">
-        <v>80304</v>
+        <v>275099</v>
       </c>
       <c r="F685" s="2">
-        <v>79539</v>
+        <v>272479</v>
       </c>
       <c r="G685" s="2">
-        <v>78774</v>
+        <v>269859</v>
       </c>
       <c r="H685" s="2">
-        <v>77245</v>
+        <v>264619</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C686" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="C686" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D686" s="1" t="s">
-        <v>1247</v>
+        <v>1275</v>
       </c>
       <c r="E686" s="2">
-        <v>149875</v>
+        <v>408023</v>
       </c>
       <c r="F686" s="2">
-        <v>148448</v>
+        <v>404137</v>
       </c>
       <c r="G686" s="2">
-        <v>147020</v>
+        <v>400251</v>
       </c>
       <c r="H686" s="2">
-        <v>144165</v>
+        <v>392479</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>1248</v>
+        <v>1276</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D687" s="1" t="s">
-        <v>1249</v>
+        <v>1277</v>
       </c>
       <c r="E687" s="2">
-        <v>197951</v>
+        <v>393398</v>
       </c>
       <c r="F687" s="2">
-        <v>196066</v>
+        <v>389652</v>
       </c>
       <c r="G687" s="2">
-        <v>194181</v>
+        <v>385905</v>
       </c>
       <c r="H687" s="2">
-        <v>190410</v>
+        <v>378412</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>1250</v>
+        <v>1278</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D688" s="1" t="s">
-        <v>1251</v>
+        <v>1279</v>
       </c>
       <c r="E688" s="2">
-        <v>6806931</v>
+        <v>868883</v>
       </c>
       <c r="F688" s="2">
-        <v>6742103</v>
+        <v>860608</v>
       </c>
       <c r="G688" s="2">
-        <v>6677275</v>
+        <v>852333</v>
       </c>
       <c r="H688" s="2">
-        <v>6547619</v>
+        <v>835783</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>1252</v>
+        <v>1280</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D689" s="1" t="s">
-        <v>1253</v>
+        <v>1281</v>
       </c>
       <c r="E689" s="2">
-        <v>5198039</v>
+        <v>582826</v>
       </c>
       <c r="F689" s="2">
-        <v>5148534</v>
+        <v>577275</v>
       </c>
       <c r="G689" s="2">
-        <v>5099028</v>
+        <v>571724</v>
       </c>
       <c r="H689" s="2">
-        <v>5000018</v>
+        <v>560623</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>1254</v>
+        <v>1282</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D690" s="1" t="s">
-        <v>1255</v>
+        <v>1283</v>
       </c>
       <c r="E690" s="2">
-        <v>4903946</v>
+        <v>1027571</v>
       </c>
       <c r="F690" s="2">
-        <v>4857242</v>
+        <v>1017785</v>
       </c>
       <c r="G690" s="2">
-        <v>4810538</v>
+        <v>1007998</v>
       </c>
       <c r="H690" s="2">
-        <v>4717129</v>
+        <v>988425</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>1256</v>
+        <v>1284</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>1257</v>
+        <v>1285</v>
       </c>
       <c r="E691" s="2">
-        <v>4529830</v>
+        <v>1207526</v>
       </c>
       <c r="F691" s="2">
-        <v>4486689</v>
+        <v>1196026</v>
       </c>
       <c r="G691" s="2">
-        <v>4443548</v>
+        <v>1184526</v>
       </c>
       <c r="H691" s="2">
-        <v>4357265</v>
+        <v>1161525</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>1258</v>
+        <v>1286</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D692" s="1" t="s">
-        <v>1259</v>
+        <v>1287</v>
       </c>
       <c r="E692" s="2">
-        <v>4080489</v>
+        <v>1386691</v>
       </c>
       <c r="F692" s="2">
-        <v>4041627</v>
+        <v>1373484</v>
       </c>
       <c r="G692" s="2">
-        <v>4002765</v>
+        <v>1360278</v>
       </c>
       <c r="H692" s="2">
-        <v>3925042</v>
+        <v>1333865</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>1260</v>
+        <v>1288</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D693" s="1" t="s">
-        <v>1261</v>
+        <v>1289</v>
       </c>
       <c r="E693" s="2">
-        <v>3923162</v>
+        <v>1410938</v>
       </c>
       <c r="F693" s="2">
-        <v>3885799</v>
+        <v>1397500</v>
       </c>
       <c r="G693" s="2">
-        <v>3848435</v>
+        <v>1384063</v>
       </c>
       <c r="H693" s="2">
-        <v>3773708</v>
+        <v>1357188</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>1262</v>
+        <v>1290</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>215</v>
+        <v>1246</v>
       </c>
       <c r="D694" s="1" t="s">
-        <v>1263</v>
+        <v>1291</v>
       </c>
       <c r="E694" s="2">
-        <v>3618678</v>
+        <v>1713047</v>
       </c>
       <c r="F694" s="2">
-        <v>3584214</v>
+        <v>1696732</v>
       </c>
       <c r="G694" s="2">
-        <v>3549751</v>
+        <v>1680417</v>
       </c>
       <c r="H694" s="2">
-        <v>3480824</v>
+        <v>1647788</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>1264</v>
+        <v>1292</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>215</v>
+        <v>1293</v>
       </c>
       <c r="D695" s="1" t="s">
-        <v>1265</v>
+        <v>1294</v>
       </c>
       <c r="E695" s="2">
-        <v>3530996</v>
+        <v>11561</v>
       </c>
       <c r="F695" s="2">
-        <v>3497367</v>
+        <v>11450</v>
       </c>
       <c r="G695" s="2">
-        <v>3463739</v>
+        <v>11340</v>
       </c>
       <c r="H695" s="2">
-        <v>3396482</v>
+        <v>11120</v>
       </c>
       <c r="I695" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>1266</v>
+        <v>1295</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>215</v>
+        <v>1293</v>
       </c>
       <c r="D696" s="1" t="s">
-        <v>1267</v>
+        <v>1296</v>
       </c>
       <c r="E696" s="2">
-        <v>3242203</v>
+        <v>25515</v>
       </c>
       <c r="F696" s="2">
-        <v>3211324</v>
+        <v>25272</v>
       </c>
       <c r="G696" s="2">
-        <v>3180446</v>
+        <v>25029</v>
       </c>
       <c r="H696" s="2">
-        <v>3118690</v>
+        <v>24543</v>
       </c>
       <c r="I696" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>1268</v>
+        <v>1297</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>215</v>
+        <v>1293</v>
       </c>
       <c r="D697" s="1" t="s">
-        <v>1269</v>
+        <v>1298</v>
       </c>
       <c r="E697" s="2">
-        <v>3166993</v>
+        <v>43533</v>
       </c>
       <c r="F697" s="2">
-        <v>3136831</v>
+        <v>43118</v>
       </c>
       <c r="G697" s="2">
-        <v>3106670</v>
+        <v>42704</v>
       </c>
       <c r="H697" s="2">
-        <v>3046346</v>
+        <v>41875</v>
       </c>
       <c r="I697" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>1270</v>
+        <v>1299</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>215</v>
+        <v>1293</v>
       </c>
       <c r="D698" s="1" t="s">
-        <v>1271</v>
+        <v>1300</v>
       </c>
       <c r="E698" s="2">
-        <v>2451986</v>
+        <v>45071</v>
       </c>
       <c r="F698" s="2">
-        <v>2428634</v>
+        <v>44642</v>
       </c>
       <c r="G698" s="2">
-        <v>2405282</v>
+        <v>44213</v>
       </c>
       <c r="H698" s="2">
-        <v>2358577</v>
+        <v>43354</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>1272</v>
+        <v>1301</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>215</v>
+        <v>1293</v>
       </c>
       <c r="D699" s="1" t="s">
-        <v>1273</v>
+        <v>1302</v>
       </c>
       <c r="E699" s="2">
-        <v>2353836</v>
+        <v>189000</v>
       </c>
       <c r="F699" s="2">
-        <v>2331419</v>
+        <v>187200</v>
       </c>
       <c r="G699" s="2">
-        <v>2309001</v>
+        <v>185400</v>
       </c>
       <c r="H699" s="2">
-        <v>2264166</v>
+        <v>181800</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>1274</v>
+        <v>1303</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>215</v>
+        <v>1304</v>
       </c>
       <c r="D700" s="1" t="s">
-        <v>1275</v>
+        <v>1305</v>
       </c>
       <c r="E700" s="2">
-        <v>2274333</v>
+        <v>46725</v>
       </c>
       <c r="F700" s="2">
-        <v>2252672</v>
+        <v>46280</v>
       </c>
       <c r="G700" s="2">
-        <v>2231012</v>
+        <v>45835</v>
       </c>
       <c r="H700" s="2">
-        <v>2187691</v>
+        <v>44945</v>
       </c>
       <c r="I700" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>1276</v>
+        <v>1306</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>215</v>
+        <v>1307</v>
       </c>
       <c r="D701" s="1" t="s">
-        <v>1277</v>
+        <v>1308</v>
       </c>
       <c r="E701" s="2">
-        <v>1176931</v>
+        <v>12964</v>
       </c>
       <c r="F701" s="2">
-        <v>1165722</v>
+        <v>12841</v>
       </c>
       <c r="G701" s="2">
-        <v>1154514</v>
+        <v>12717</v>
       </c>
       <c r="H701" s="2">
-        <v>1132096</v>
+        <v>12470</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>1278</v>
+        <v>1309</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>215</v>
+        <v>1307</v>
       </c>
       <c r="D702" s="1" t="s">
-        <v>1279</v>
+        <v>1310</v>
       </c>
       <c r="E702" s="2">
-        <v>1961594</v>
+        <v>60477</v>
       </c>
       <c r="F702" s="2">
-        <v>1942912</v>
+        <v>59901</v>
       </c>
       <c r="G702" s="2">
-        <v>1924231</v>
+        <v>59325</v>
       </c>
       <c r="H702" s="2">
-        <v>1886867</v>
+        <v>58173</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>1280</v>
+        <v>1311</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>215</v>
+        <v>1307</v>
       </c>
       <c r="D703" s="1" t="s">
-        <v>1281</v>
+        <v>1312</v>
       </c>
       <c r="E703" s="2">
-        <v>1897059</v>
+        <v>116609</v>
       </c>
       <c r="F703" s="2">
-        <v>1878992</v>
+        <v>115498</v>
       </c>
       <c r="G703" s="2">
-        <v>1860925</v>
+        <v>114388</v>
       </c>
       <c r="H703" s="2">
-        <v>1824790</v>
+        <v>112167</v>
       </c>
       <c r="I703" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>1282</v>
+        <v>1313</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>215</v>
+        <v>1307</v>
       </c>
       <c r="D704" s="1" t="s">
-        <v>1283</v>
+        <v>1314</v>
       </c>
       <c r="E704" s="2">
-        <v>1840478</v>
+        <v>233659</v>
       </c>
       <c r="F704" s="2">
-        <v>1822949</v>
+        <v>231433</v>
       </c>
       <c r="G704" s="2">
-        <v>1805421</v>
+        <v>229208</v>
       </c>
       <c r="H704" s="2">
-        <v>1770364</v>
+        <v>224757</v>
       </c>
       <c r="I704" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>1284</v>
+        <v>1315</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>215</v>
+        <v>1307</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>1285</v>
+        <v>1316</v>
       </c>
       <c r="E705" s="2">
-        <v>1667323</v>
+        <v>605740</v>
       </c>
       <c r="F705" s="2">
-        <v>1651444</v>
+        <v>599971</v>
       </c>
       <c r="G705" s="2">
-        <v>1635565</v>
+        <v>594202</v>
       </c>
       <c r="H705" s="2">
-        <v>1603806</v>
+        <v>582664</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>1286</v>
+        <v>1317</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>215</v>
+        <v>1307</v>
       </c>
       <c r="D706" s="1" t="s">
-        <v>1287</v>
+        <v>1318</v>
       </c>
       <c r="E706" s="2">
-        <v>1528883</v>
+        <v>1168188</v>
       </c>
       <c r="F706" s="2">
-        <v>1514322</v>
+        <v>1157062</v>
       </c>
       <c r="G706" s="2">
-        <v>1499761</v>
+        <v>1145937</v>
       </c>
       <c r="H706" s="2">
-        <v>1470640</v>
+        <v>1123686</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>1288</v>
+        <v>1319</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>215</v>
+        <v>1307</v>
       </c>
       <c r="D707" s="1" t="s">
-        <v>1289</v>
+        <v>1320</v>
       </c>
       <c r="E707" s="2">
-        <v>1471202</v>
+        <v>2336350</v>
       </c>
       <c r="F707" s="2">
-        <v>1457191</v>
+        <v>2314099</v>
       </c>
       <c r="G707" s="2">
-        <v>1443179</v>
+        <v>2291848</v>
       </c>
       <c r="H707" s="2">
-        <v>1415156</v>
+        <v>2247346</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>1290</v>
+        <v>1321</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>215</v>
+        <v>1307</v>
       </c>
       <c r="D708" s="1" t="s">
-        <v>1291</v>
+        <v>1322</v>
       </c>
       <c r="E708" s="2">
-        <v>1369983</v>
+        <v>3461246</v>
       </c>
       <c r="F708" s="2">
-        <v>1356936</v>
+        <v>3428282</v>
       </c>
       <c r="G708" s="2">
-        <v>1343888</v>
+        <v>3395318</v>
       </c>
       <c r="H708" s="2">
-        <v>1317793</v>
+        <v>3329389</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>1292</v>
+        <v>1323</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>215</v>
+        <v>1324</v>
       </c>
       <c r="D709" s="1" t="s">
-        <v>1293</v>
+        <v>1325</v>
       </c>
       <c r="E709" s="2">
-        <v>1325130</v>
+        <v>26559</v>
       </c>
       <c r="F709" s="2">
-        <v>1312510</v>
+        <v>26306</v>
       </c>
       <c r="G709" s="2">
-        <v>1299890</v>
+        <v>26053</v>
       </c>
       <c r="H709" s="2">
-        <v>1274649</v>
+        <v>25547</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>1294</v>
+        <v>1326</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>215</v>
+        <v>1324</v>
       </c>
       <c r="D710" s="1" t="s">
-        <v>1295</v>
+        <v>1327</v>
       </c>
       <c r="E710" s="2">
-        <v>1212179</v>
+        <v>68632</v>
       </c>
       <c r="F710" s="2">
-        <v>1200634</v>
+        <v>67979</v>
       </c>
       <c r="G710" s="2">
-        <v>1189090</v>
+        <v>67325</v>
       </c>
       <c r="H710" s="2">
-        <v>1166001</v>
+        <v>66018</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>1296</v>
+        <v>1328</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>215</v>
+        <v>1324</v>
       </c>
       <c r="D711" s="1" t="s">
-        <v>1297</v>
+        <v>1329</v>
       </c>
       <c r="E711" s="2">
-        <v>1129009</v>
+        <v>137375</v>
       </c>
       <c r="F711" s="2">
-        <v>1118257</v>
+        <v>136066</v>
       </c>
       <c r="G711" s="2">
-        <v>1107504</v>
+        <v>134758</v>
       </c>
       <c r="H711" s="2">
-        <v>1085999</v>
+        <v>132141</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>1298</v>
+        <v>1330</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>215</v>
+        <v>1324</v>
       </c>
       <c r="D712" s="1" t="s">
-        <v>1299</v>
+        <v>1331</v>
       </c>
       <c r="E712" s="2">
-        <v>1083084</v>
+        <v>137375</v>
       </c>
       <c r="F712" s="2">
-        <v>1072769</v>
+        <v>136066</v>
       </c>
       <c r="G712" s="2">
-        <v>1062454</v>
+        <v>134758</v>
       </c>
       <c r="H712" s="2">
-        <v>1041824</v>
+        <v>132141</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>1300</v>
+        <v>1332</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>215</v>
+        <v>1324</v>
       </c>
       <c r="D713" s="1" t="s">
-        <v>1301</v>
+        <v>1333</v>
       </c>
       <c r="E713" s="2">
-        <v>1080651</v>
+        <v>412343</v>
       </c>
       <c r="F713" s="2">
-        <v>1070359</v>
+        <v>408416</v>
       </c>
       <c r="G713" s="2">
-        <v>1060067</v>
+        <v>404489</v>
       </c>
       <c r="H713" s="2">
-        <v>1039483</v>
+        <v>396635</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>1302</v>
+        <v>1334</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>215</v>
+        <v>1324</v>
       </c>
       <c r="D714" s="1" t="s">
-        <v>1303</v>
+        <v>1335</v>
       </c>
       <c r="E714" s="2">
-        <v>1055</v>
+        <v>687313</v>
       </c>
       <c r="F714" s="2">
-        <v>1045</v>
+        <v>680767</v>
       </c>
       <c r="G714" s="2">
-        <v>1035</v>
+        <v>674222</v>
       </c>
       <c r="H714" s="2">
-        <v>1015</v>
+        <v>661130</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>1304</v>
+        <v>1336</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>215</v>
+        <v>1324</v>
       </c>
       <c r="D715" s="1" t="s">
-        <v>1305</v>
+        <v>1337</v>
       </c>
       <c r="E715" s="2">
-        <v>7454</v>
+        <v>687313</v>
       </c>
       <c r="F715" s="2">
-        <v>7383</v>
+        <v>680767</v>
       </c>
       <c r="G715" s="2">
-        <v>7312</v>
+        <v>674222</v>
       </c>
       <c r="H715" s="2">
-        <v>7170</v>
+        <v>661130</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
-        <v>1306</v>
+        <v>1338</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>215</v>
+        <v>1339</v>
       </c>
       <c r="D716" s="1" t="s">
-        <v>1307</v>
+        <v>1340</v>
       </c>
       <c r="E716" s="2">
-        <v>11876</v>
+        <v>82470</v>
       </c>
       <c r="F716" s="2">
-        <v>11762</v>
+        <v>81685</v>
       </c>
       <c r="G716" s="2">
-        <v>11649</v>
+        <v>80899</v>
       </c>
       <c r="H716" s="2">
-        <v>11423</v>
+        <v>79328</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
-        <v>1308</v>
+        <v>1341</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>215</v>
+        <v>1339</v>
       </c>
       <c r="D717" s="1" t="s">
-        <v>1309</v>
+        <v>1342</v>
       </c>
       <c r="E717" s="2">
-        <v>9921</v>
+        <v>198122</v>
       </c>
       <c r="F717" s="2">
-        <v>9827</v>
+        <v>196236</v>
       </c>
       <c r="G717" s="2">
-        <v>9732</v>
+        <v>194349</v>
       </c>
       <c r="H717" s="2">
-        <v>9543</v>
+        <v>190575</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>1310</v>
+        <v>1343</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>215</v>
+        <v>1344</v>
       </c>
       <c r="D718" s="1" t="s">
-        <v>1311</v>
+        <v>1345</v>
       </c>
       <c r="E718" s="2">
-        <v>15176</v>
+        <v>57585</v>
       </c>
       <c r="F718" s="2">
-        <v>15031</v>
+        <v>57037</v>
       </c>
       <c r="G718" s="2">
-        <v>14887</v>
+        <v>56488</v>
       </c>
       <c r="H718" s="2">
-        <v>14598</v>
+        <v>55391</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
-        <v>1312</v>
+        <v>1346</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>215</v>
+        <v>1344</v>
       </c>
       <c r="D719" s="1" t="s">
-        <v>1313</v>
+        <v>1347</v>
       </c>
       <c r="E719" s="2">
-        <v>19259</v>
+        <v>129894</v>
       </c>
       <c r="F719" s="2">
-        <v>19076</v>
+        <v>128657</v>
       </c>
       <c r="G719" s="2">
-        <v>18892</v>
+        <v>127420</v>
       </c>
       <c r="H719" s="2">
-        <v>18525</v>
+        <v>124946</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
-        <v>1314</v>
+        <v>1348</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>215</v>
+        <v>1344</v>
       </c>
       <c r="D720" s="1" t="s">
-        <v>1315</v>
+        <v>1349</v>
       </c>
       <c r="E720" s="2">
-        <v>22008</v>
+        <v>260049</v>
       </c>
       <c r="F720" s="2">
-        <v>21798</v>
+        <v>257573</v>
       </c>
       <c r="G720" s="2">
-        <v>21589</v>
+        <v>255096</v>
       </c>
       <c r="H720" s="2">
-        <v>21170</v>
+        <v>250143</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
-        <v>1316</v>
+        <v>1350</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>215</v>
+        <v>1344</v>
       </c>
       <c r="D721" s="1" t="s">
-        <v>1317</v>
+        <v>1351</v>
       </c>
       <c r="E721" s="2">
-        <v>25988</v>
+        <v>404669</v>
       </c>
       <c r="F721" s="2">
-        <v>25740</v>
+        <v>400815</v>
       </c>
       <c r="G721" s="2">
-        <v>25493</v>
+        <v>396961</v>
       </c>
       <c r="H721" s="2">
-        <v>24998</v>
+        <v>389253</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>1318</v>
+        <v>1352</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>215</v>
+        <v>1344</v>
       </c>
       <c r="D722" s="1" t="s">
-        <v>1319</v>
+        <v>1353</v>
       </c>
       <c r="E722" s="2">
-        <v>37687</v>
+        <v>578210</v>
       </c>
       <c r="F722" s="2">
-        <v>37328</v>
+        <v>572703</v>
       </c>
       <c r="G722" s="2">
-        <v>36969</v>
+        <v>567196</v>
       </c>
       <c r="H722" s="2">
-        <v>36251</v>
+        <v>556183</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>1320</v>
+        <v>1354</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>215</v>
+        <v>1344</v>
       </c>
       <c r="D723" s="1" t="s">
-        <v>1321</v>
+        <v>1355</v>
       </c>
       <c r="E723" s="2">
-        <v>46069</v>
+        <v>1156682</v>
       </c>
       <c r="F723" s="2">
-        <v>45630</v>
+        <v>1145666</v>
       </c>
       <c r="G723" s="2">
-        <v>45191</v>
+        <v>1134650</v>
       </c>
       <c r="H723" s="2">
-        <v>44314</v>
+        <v>1112618</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>1322</v>
+        <v>1356</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>215</v>
+        <v>1357</v>
       </c>
       <c r="D724" s="1" t="s">
-        <v>1323</v>
+        <v>1358</v>
       </c>
       <c r="E724" s="2">
-        <v>67935</v>
+        <v>263503</v>
       </c>
       <c r="F724" s="2">
-        <v>67288</v>
+        <v>260993</v>
       </c>
       <c r="G724" s="2">
-        <v>66641</v>
+        <v>258484</v>
       </c>
       <c r="H724" s="2">
-        <v>65347</v>
+        <v>253465</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>1324</v>
+        <v>1359</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>215</v>
+        <v>1357</v>
       </c>
       <c r="D725" s="1" t="s">
-        <v>1325</v>
+        <v>1360</v>
       </c>
       <c r="E725" s="2">
-        <v>78356</v>
+        <v>342617</v>
       </c>
       <c r="F725" s="2">
-        <v>77610</v>
+        <v>339354</v>
       </c>
       <c r="G725" s="2">
-        <v>76864</v>
+        <v>336091</v>
       </c>
       <c r="H725" s="2">
-        <v>75371</v>
+        <v>329565</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
-        <v>1326</v>
+        <v>1361</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>215</v>
+        <v>1357</v>
       </c>
       <c r="D726" s="1" t="s">
-        <v>1327</v>
+        <v>1362</v>
       </c>
       <c r="E726" s="2">
-        <v>92054</v>
+        <v>527048</v>
       </c>
       <c r="F726" s="2">
-        <v>91177</v>
+        <v>522028</v>
       </c>
       <c r="G726" s="2">
-        <v>90300</v>
+        <v>517009</v>
       </c>
       <c r="H726" s="2">
-        <v>88547</v>
+        <v>506970</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
-        <v>1328</v>
+        <v>1363</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>215</v>
+        <v>1357</v>
       </c>
       <c r="D727" s="1" t="s">
-        <v>1329</v>
+        <v>1364</v>
       </c>
       <c r="E727" s="2">
-        <v>106864</v>
+        <v>816676</v>
       </c>
       <c r="F727" s="2">
-        <v>105846</v>
+        <v>808898</v>
       </c>
       <c r="G727" s="2">
-        <v>104828</v>
+        <v>801121</v>
       </c>
       <c r="H727" s="2">
-        <v>102793</v>
+        <v>785565</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>1330</v>
+        <v>1365</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>215</v>
+        <v>1357</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>1331</v>
+        <v>1366</v>
       </c>
       <c r="E728" s="2">
-        <v>135629</v>
+        <v>1633436</v>
       </c>
       <c r="F728" s="2">
-        <v>134337</v>
+        <v>1617879</v>
       </c>
       <c r="G728" s="2">
-        <v>133045</v>
+        <v>1602323</v>
       </c>
       <c r="H728" s="2">
-        <v>130462</v>
+        <v>1571210</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>1332</v>
+        <v>1367</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>215</v>
+        <v>1357</v>
       </c>
       <c r="D729" s="1" t="s">
-        <v>1333</v>
+        <v>1368</v>
       </c>
       <c r="E729" s="2">
-        <v>174931</v>
+        <v>1804504</v>
       </c>
       <c r="F729" s="2">
-        <v>173265</v>
+        <v>1787318</v>
       </c>
       <c r="G729" s="2">
-        <v>171599</v>
+        <v>1770132</v>
       </c>
       <c r="H729" s="2">
-        <v>168267</v>
+        <v>1735761</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>1334</v>
+        <v>1369</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>215</v>
+        <v>1357</v>
       </c>
       <c r="D730" s="1" t="s">
-        <v>1335</v>
+        <v>1370</v>
       </c>
       <c r="E730" s="2">
-        <v>182831</v>
+        <v>5400315</v>
       </c>
       <c r="F730" s="2">
-        <v>181090</v>
+        <v>5348883</v>
       </c>
       <c r="G730" s="2">
-        <v>179349</v>
+        <v>5297452</v>
       </c>
       <c r="H730" s="2">
-        <v>175866</v>
+        <v>5194589</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>1336</v>
+        <v>1371</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>215</v>
+        <v>1357</v>
       </c>
       <c r="D731" s="1" t="s">
-        <v>1337</v>
+        <v>1372</v>
       </c>
       <c r="E731" s="2">
-        <v>221761</v>
+        <v>10800525</v>
       </c>
       <c r="F731" s="2">
-        <v>219649</v>
+        <v>10697663</v>
       </c>
       <c r="G731" s="2">
-        <v>217537</v>
+        <v>10594800</v>
       </c>
       <c r="H731" s="2">
-        <v>213313</v>
+        <v>10389076</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>1338</v>
+        <v>1373</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D732" s="1" t="s">
-        <v>1339</v>
+        <v>1375</v>
       </c>
       <c r="E732" s="2">
-        <v>228300</v>
+        <v>873</v>
       </c>
       <c r="F732" s="2">
-        <v>226126</v>
+        <v>864</v>
       </c>
       <c r="G732" s="2">
-        <v>223952</v>
+        <v>856</v>
       </c>
       <c r="H732" s="2">
-        <v>219603</v>
+        <v>839</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>1340</v>
+        <v>1376</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D733" s="1" t="s">
-        <v>1341</v>
+        <v>1377</v>
       </c>
       <c r="E733" s="2">
-        <v>247275</v>
+        <v>3476</v>
       </c>
       <c r="F733" s="2">
-        <v>244920</v>
+        <v>3442</v>
       </c>
       <c r="G733" s="2">
-        <v>242565</v>
+        <v>3409</v>
       </c>
       <c r="H733" s="2">
-        <v>237855</v>
+        <v>3343</v>
       </c>
       <c r="I733" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>1342</v>
+        <v>1378</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D734" s="1" t="s">
-        <v>1343</v>
+        <v>1379</v>
       </c>
       <c r="E734" s="2">
-        <v>268297</v>
+        <v>5211</v>
       </c>
       <c r="F734" s="2">
-        <v>265742</v>
+        <v>5162</v>
       </c>
       <c r="G734" s="2">
-        <v>263187</v>
+        <v>5112</v>
       </c>
       <c r="H734" s="2">
-        <v>258076</v>
+        <v>5013</v>
       </c>
       <c r="I734" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>1344</v>
+        <v>1380</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D735" s="1" t="s">
-        <v>1345</v>
+        <v>1381</v>
       </c>
       <c r="E735" s="2">
-        <v>297646</v>
+        <v>6507</v>
       </c>
       <c r="F735" s="2">
-        <v>294811</v>
+        <v>6445</v>
       </c>
       <c r="G735" s="2">
-        <v>291976</v>
+        <v>6383</v>
       </c>
       <c r="H735" s="2">
-        <v>286307</v>
+        <v>6259</v>
       </c>
       <c r="I735" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
-        <v>1346</v>
+        <v>1382</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D736" s="1" t="s">
-        <v>1347</v>
+        <v>1383</v>
       </c>
       <c r="E736" s="2">
-        <v>350261</v>
+        <v>8741</v>
       </c>
       <c r="F736" s="2">
-        <v>346925</v>
+        <v>8658</v>
       </c>
       <c r="G736" s="2">
-        <v>343589</v>
+        <v>8575</v>
       </c>
       <c r="H736" s="2">
-        <v>336918</v>
+        <v>8408</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>1348</v>
+        <v>1384</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D737" s="1" t="s">
-        <v>1349</v>
+        <v>1385</v>
       </c>
       <c r="E737" s="2">
-        <v>388139</v>
+        <v>9543</v>
       </c>
       <c r="F737" s="2">
-        <v>384442</v>
+        <v>9453</v>
       </c>
       <c r="G737" s="2">
-        <v>380746</v>
+        <v>9362</v>
       </c>
       <c r="H737" s="2">
-        <v>373353</v>
+        <v>9180</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>1350</v>
+        <v>1386</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D738" s="1" t="s">
-        <v>1351</v>
+        <v>1387</v>
       </c>
       <c r="E738" s="2">
-        <v>439342</v>
+        <v>11955</v>
       </c>
       <c r="F738" s="2">
-        <v>435158</v>
+        <v>11841</v>
       </c>
       <c r="G738" s="2">
-        <v>430974</v>
+        <v>11728</v>
       </c>
       <c r="H738" s="2">
-        <v>422605</v>
+        <v>11500</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>1352</v>
+        <v>1388</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D739" s="1" t="s">
-        <v>1353</v>
+        <v>1389</v>
       </c>
       <c r="E739" s="2">
-        <v>490418</v>
+        <v>15238</v>
       </c>
       <c r="F739" s="2">
-        <v>485748</v>
+        <v>15092</v>
       </c>
       <c r="G739" s="2">
-        <v>481077</v>
+        <v>14947</v>
       </c>
       <c r="H739" s="2">
-        <v>471736</v>
+        <v>14657</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>1354</v>
+        <v>1390</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D740" s="1" t="s">
-        <v>1355</v>
+        <v>1391</v>
       </c>
       <c r="E740" s="2">
-        <v>638617</v>
+        <v>17771</v>
       </c>
       <c r="F740" s="2">
-        <v>632535</v>
+        <v>17602</v>
       </c>
       <c r="G740" s="2">
-        <v>626453</v>
+        <v>17433</v>
       </c>
       <c r="H740" s="2">
-        <v>614289</v>
+        <v>17094</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
-        <v>1356</v>
+        <v>1392</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D741" s="1" t="s">
-        <v>1357</v>
+        <v>1393</v>
       </c>
       <c r="E741" s="2">
-        <v>737779</v>
+        <v>19087</v>
       </c>
       <c r="F741" s="2">
-        <v>730753</v>
+        <v>18905</v>
       </c>
       <c r="G741" s="2">
-        <v>723726</v>
+        <v>18723</v>
       </c>
       <c r="H741" s="2">
-        <v>709673</v>
+        <v>18360</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
-        <v>1358</v>
+        <v>1394</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>215</v>
+        <v>1374</v>
       </c>
       <c r="D742" s="1" t="s">
-        <v>1359</v>
+        <v>1395</v>
       </c>
       <c r="E742" s="2">
-        <v>864981</v>
+        <v>21739</v>
       </c>
       <c r="F742" s="2">
-        <v>856743</v>
+        <v>21532</v>
       </c>
       <c r="G742" s="2">
-        <v>848505</v>
+        <v>21325</v>
       </c>
       <c r="H742" s="2">
-        <v>832029</v>
+        <v>20911</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
-        <v>1360</v>
+        <v>1396</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D743" s="1" t="s">
-        <v>1362</v>
+        <v>1397</v>
       </c>
       <c r="E743" s="2">
-        <v>12915026</v>
+        <v>25497</v>
       </c>
       <c r="F743" s="2">
-        <v>12792026</v>
+        <v>25254</v>
       </c>
       <c r="G743" s="2">
-        <v>12669026</v>
+        <v>25011</v>
       </c>
       <c r="H743" s="2">
-        <v>12423025</v>
+        <v>24526</v>
       </c>
       <c r="I743" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
-        <v>1363</v>
+        <v>1398</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D744" s="1" t="s">
-        <v>1364</v>
+        <v>1399</v>
       </c>
       <c r="E744" s="2">
-        <v>3331082</v>
+        <v>34970</v>
       </c>
       <c r="F744" s="2">
-        <v>3299357</v>
+        <v>34637</v>
       </c>
       <c r="G744" s="2">
-        <v>3267633</v>
+        <v>34304</v>
       </c>
       <c r="H744" s="2">
-        <v>3204184</v>
+        <v>33638</v>
       </c>
       <c r="I744" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>1365</v>
+        <v>1400</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D745" s="1" t="s">
-        <v>1366</v>
+        <v>1401</v>
       </c>
       <c r="E745" s="2">
-        <v>2498222</v>
+        <v>38179</v>
       </c>
       <c r="F745" s="2">
-        <v>2474429</v>
+        <v>37815</v>
       </c>
       <c r="G745" s="2">
-        <v>2450637</v>
+        <v>37452</v>
       </c>
       <c r="H745" s="2">
-        <v>2403052</v>
+        <v>36725</v>
       </c>
       <c r="I745" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>1367</v>
+        <v>1402</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D746" s="1" t="s">
-        <v>1368</v>
+        <v>1403</v>
       </c>
       <c r="E746" s="2">
-        <v>1731476</v>
+        <v>44508</v>
       </c>
       <c r="F746" s="2">
-        <v>1714986</v>
+        <v>44085</v>
       </c>
       <c r="G746" s="2">
-        <v>1698496</v>
+        <v>43661</v>
       </c>
       <c r="H746" s="2">
-        <v>1665515</v>
+        <v>42813</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>1369</v>
+        <v>1404</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>1370</v>
+        <v>1405</v>
       </c>
       <c r="E747" s="2">
-        <v>29822</v>
+        <v>46915</v>
       </c>
       <c r="F747" s="2">
-        <v>29538</v>
+        <v>46468</v>
       </c>
       <c r="G747" s="2">
-        <v>29254</v>
+        <v>46021</v>
       </c>
       <c r="H747" s="2">
-        <v>28686</v>
+        <v>45128</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>1371</v>
+        <v>1406</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>1372</v>
+        <v>1407</v>
       </c>
       <c r="E748" s="2">
-        <v>48839</v>
+        <v>50123</v>
       </c>
       <c r="F748" s="2">
-        <v>48374</v>
+        <v>49645</v>
       </c>
       <c r="G748" s="2">
-        <v>47908</v>
+        <v>49168</v>
       </c>
       <c r="H748" s="2">
-        <v>46978</v>
+        <v>48213</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
-        <v>1373</v>
+        <v>1408</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>1374</v>
+        <v>1409</v>
       </c>
       <c r="E749" s="2">
-        <v>49714</v>
+        <v>56516</v>
       </c>
       <c r="F749" s="2">
-        <v>49241</v>
+        <v>55978</v>
       </c>
       <c r="G749" s="2">
-        <v>48767</v>
+        <v>55440</v>
       </c>
       <c r="H749" s="2">
-        <v>47820</v>
+        <v>54363</v>
       </c>
       <c r="I749" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1375</v>
+        <v>1410</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>1376</v>
+        <v>1411</v>
       </c>
       <c r="E750" s="2">
-        <v>67226</v>
+        <v>52379</v>
       </c>
       <c r="F750" s="2">
-        <v>66586</v>
+        <v>51880</v>
       </c>
       <c r="G750" s="2">
-        <v>65946</v>
+        <v>51382</v>
       </c>
       <c r="H750" s="2">
-        <v>64665</v>
+        <v>50384</v>
       </c>
       <c r="I750" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
-        <v>1377</v>
+        <v>1412</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>1378</v>
+        <v>1413</v>
       </c>
       <c r="E751" s="2">
-        <v>59878</v>
+        <v>58881</v>
       </c>
       <c r="F751" s="2">
-        <v>59308</v>
+        <v>58320</v>
       </c>
       <c r="G751" s="2">
-        <v>58738</v>
+        <v>57759</v>
       </c>
       <c r="H751" s="2">
-        <v>57597</v>
+        <v>56638</v>
       </c>
       <c r="I751" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
-        <v>1379</v>
+        <v>1414</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>1380</v>
+        <v>1415</v>
       </c>
       <c r="E752" s="2">
-        <v>83693</v>
+        <v>61178</v>
       </c>
       <c r="F752" s="2">
-        <v>82896</v>
+        <v>60596</v>
       </c>
       <c r="G752" s="2">
-        <v>82099</v>
+        <v>60013</v>
       </c>
       <c r="H752" s="2">
-        <v>80505</v>
+        <v>58848</v>
       </c>
       <c r="I752" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
-        <v>1381</v>
+        <v>1416</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>1382</v>
+        <v>1417</v>
       </c>
       <c r="E753" s="2">
-        <v>117626</v>
+        <v>61917</v>
       </c>
       <c r="F753" s="2">
-        <v>116506</v>
+        <v>61328</v>
       </c>
       <c r="G753" s="2">
-        <v>115386</v>
+        <v>60738</v>
       </c>
       <c r="H753" s="2">
-        <v>113145</v>
+        <v>59559</v>
       </c>
       <c r="I753" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
-        <v>1383</v>
+        <v>1418</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D754" s="1" t="s">
-        <v>1384</v>
+        <v>1419</v>
       </c>
       <c r="E754" s="2">
-        <v>182873</v>
+        <v>69914</v>
       </c>
       <c r="F754" s="2">
-        <v>181132</v>
+        <v>69248</v>
       </c>
       <c r="G754" s="2">
-        <v>179390</v>
+        <v>68583</v>
       </c>
       <c r="H754" s="2">
-        <v>175907</v>
+        <v>67251</v>
       </c>
       <c r="I754" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>1385</v>
+        <v>1420</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D755" s="1" t="s">
-        <v>1386</v>
+        <v>1421</v>
       </c>
       <c r="E755" s="2">
-        <v>16496</v>
+        <v>78650</v>
       </c>
       <c r="F755" s="2">
-        <v>16338</v>
+        <v>77901</v>
       </c>
       <c r="G755" s="2">
-        <v>16181</v>
+        <v>77152</v>
       </c>
       <c r="H755" s="2">
-        <v>15867</v>
+        <v>75654</v>
       </c>
       <c r="I755" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>1387</v>
+        <v>1422</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D756" s="1" t="s">
-        <v>1388</v>
+        <v>1423</v>
       </c>
       <c r="E756" s="2">
-        <v>164404</v>
+        <v>96122</v>
       </c>
       <c r="F756" s="2">
-        <v>162838</v>
+        <v>95207</v>
       </c>
       <c r="G756" s="2">
-        <v>161272</v>
+        <v>94291</v>
       </c>
       <c r="H756" s="2">
-        <v>158141</v>
+        <v>92460</v>
       </c>
       <c r="I756" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
-        <v>1389</v>
+        <v>1424</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D757" s="1" t="s">
-        <v>1390</v>
+        <v>1425</v>
       </c>
       <c r="E757" s="2">
-        <v>215804</v>
+        <v>102508</v>
       </c>
       <c r="F757" s="2">
-        <v>213749</v>
+        <v>101532</v>
       </c>
       <c r="G757" s="2">
-        <v>211694</v>
+        <v>100556</v>
       </c>
       <c r="H757" s="2">
-        <v>207583</v>
+        <v>98603</v>
       </c>
       <c r="I757" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
-        <v>1391</v>
+        <v>1426</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D758" s="1" t="s">
-        <v>1392</v>
+        <v>1427</v>
       </c>
       <c r="E758" s="2">
-        <v>269747</v>
+        <v>104858</v>
       </c>
       <c r="F758" s="2">
-        <v>267178</v>
+        <v>103860</v>
       </c>
       <c r="G758" s="2">
-        <v>264609</v>
+        <v>102861</v>
       </c>
       <c r="H758" s="2">
-        <v>259471</v>
+        <v>100864</v>
       </c>
       <c r="I758" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759" s="1">
         <v>758</v>
       </c>
       <c r="B759" s="1" t="s">
-        <v>1393</v>
+        <v>1428</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D759" s="1" t="s">
-        <v>1394</v>
+        <v>1429</v>
       </c>
       <c r="E759" s="2">
-        <v>406943</v>
+        <v>122330</v>
       </c>
       <c r="F759" s="2">
-        <v>403068</v>
+        <v>121165</v>
       </c>
       <c r="G759" s="2">
-        <v>399192</v>
+        <v>120000</v>
       </c>
       <c r="H759" s="2">
-        <v>391441</v>
+        <v>117670</v>
       </c>
       <c r="I759" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760" s="1">
         <v>759</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>1395</v>
+        <v>1430</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>1396</v>
+        <v>1431</v>
       </c>
       <c r="E760" s="2">
-        <v>382185</v>
+        <v>131066</v>
       </c>
       <c r="F760" s="2">
-        <v>378545</v>
+        <v>129818</v>
       </c>
       <c r="G760" s="2">
-        <v>374906</v>
+        <v>128570</v>
       </c>
       <c r="H760" s="2">
-        <v>367626</v>
+        <v>126073</v>
       </c>
       <c r="I760" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761" s="1">
         <v>760</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>1397</v>
+        <v>1432</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>1398</v>
+        <v>1433</v>
       </c>
       <c r="E761" s="2">
-        <v>840549</v>
+        <v>149430</v>
       </c>
       <c r="F761" s="2">
-        <v>832544</v>
+        <v>148007</v>
       </c>
       <c r="G761" s="2">
-        <v>824539</v>
+        <v>146583</v>
       </c>
       <c r="H761" s="2">
-        <v>808528</v>
+        <v>143737</v>
       </c>
       <c r="I761" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762" s="1">
         <v>761</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>1399</v>
+        <v>1434</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>1400</v>
+        <v>1435</v>
       </c>
       <c r="E762" s="2">
-        <v>576155</v>
+        <v>174746</v>
       </c>
       <c r="F762" s="2">
-        <v>570668</v>
+        <v>173082</v>
       </c>
       <c r="G762" s="2">
-        <v>565181</v>
+        <v>171418</v>
       </c>
       <c r="H762" s="2">
-        <v>554206</v>
+        <v>168089</v>
       </c>
       <c r="I762" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763" s="1">
         <v>762</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>1401</v>
+        <v>1436</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>1402</v>
+        <v>1437</v>
       </c>
       <c r="E763" s="2">
-        <v>999075</v>
+        <v>180788</v>
       </c>
       <c r="F763" s="2">
-        <v>989560</v>
+        <v>179066</v>
       </c>
       <c r="G763" s="2">
-        <v>980045</v>
+        <v>177344</v>
       </c>
       <c r="H763" s="2">
-        <v>961015</v>
+        <v>173901</v>
       </c>
       <c r="I763" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="A764" s="1">
         <v>763</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>1403</v>
+        <v>1438</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>1404</v>
+        <v>1439</v>
       </c>
       <c r="E764" s="2">
-        <v>1207526</v>
+        <v>218164</v>
       </c>
       <c r="F764" s="2">
-        <v>1196026</v>
+        <v>216086</v>
       </c>
       <c r="G764" s="2">
-        <v>1184526</v>
+        <v>214008</v>
       </c>
       <c r="H764" s="2">
-        <v>1161525</v>
+        <v>209853</v>
       </c>
       <c r="I764" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765" s="1">
         <v>764</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>1405</v>
+        <v>1440</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>1406</v>
+        <v>1441</v>
       </c>
       <c r="E765" s="2">
-        <v>1332551</v>
+        <v>243115</v>
       </c>
       <c r="F765" s="2">
-        <v>1319860</v>
+        <v>240800</v>
       </c>
       <c r="G765" s="2">
-        <v>1307169</v>
+        <v>238484</v>
       </c>
       <c r="H765" s="2">
-        <v>1281787</v>
+        <v>233853</v>
       </c>
       <c r="I765" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="766" spans="1:9">
       <c r="A766" s="1">
         <v>765</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1407</v>
+        <v>1442</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>1408</v>
+        <v>1443</v>
       </c>
       <c r="E766" s="2">
-        <v>1410938</v>
+        <v>262106</v>
       </c>
       <c r="F766" s="2">
-        <v>1397500</v>
+        <v>259610</v>
       </c>
       <c r="G766" s="2">
-        <v>1384063</v>
+        <v>257114</v>
       </c>
       <c r="H766" s="2">
-        <v>1357188</v>
+        <v>252121</v>
       </c>
       <c r="I766" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="767" spans="1:9">
       <c r="A767" s="1">
         <v>766</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>1409</v>
+        <v>1444</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>1410</v>
+        <v>1445</v>
       </c>
       <c r="E767" s="2">
-        <v>1665554</v>
+        <v>329673</v>
       </c>
       <c r="F767" s="2">
-        <v>1649692</v>
+        <v>326533</v>
       </c>
       <c r="G767" s="2">
-        <v>1633829</v>
+        <v>323393</v>
       </c>
       <c r="H767" s="2">
-        <v>1602104</v>
+        <v>317114</v>
       </c>
       <c r="I767" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="768" spans="1:9">
       <c r="A768" s="1">
         <v>767</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>1411</v>
+        <v>1446</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>1413</v>
+        <v>1447</v>
       </c>
       <c r="E768" s="2">
-        <v>11561</v>
+        <v>436826</v>
       </c>
       <c r="F768" s="2">
-        <v>11450</v>
+        <v>432666</v>
       </c>
       <c r="G768" s="2">
-        <v>11340</v>
+        <v>428506</v>
       </c>
       <c r="H768" s="2">
-        <v>11120</v>
+        <v>420185</v>
       </c>
       <c r="I768" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="769" spans="1:9">
       <c r="A769" s="1">
         <v>768</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>1414</v>
+        <v>1448</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>1415</v>
+        <v>1449</v>
       </c>
       <c r="E769" s="2">
-        <v>25515</v>
+        <v>875231</v>
       </c>
       <c r="F769" s="2">
-        <v>25272</v>
+        <v>866895</v>
       </c>
       <c r="G769" s="2">
-        <v>25029</v>
+        <v>858560</v>
       </c>
       <c r="H769" s="2">
-        <v>24543</v>
+        <v>841889</v>
       </c>
       <c r="I769" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="770" spans="1:9">
       <c r="A770" s="1">
         <v>769</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>1416</v>
+        <v>1450</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>1417</v>
+        <v>1451</v>
       </c>
       <c r="E770" s="2">
-        <v>26561</v>
+        <v>962591</v>
       </c>
       <c r="F770" s="2">
-        <v>26308</v>
+        <v>953423</v>
       </c>
       <c r="G770" s="2">
-        <v>26055</v>
+        <v>944256</v>
       </c>
       <c r="H770" s="2">
-        <v>25549</v>
+        <v>925921</v>
       </c>
       <c r="I770" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="771" spans="1:9">
       <c r="A771" s="1">
         <v>770</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>1418</v>
+        <v>1452</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>1419</v>
+        <v>1453</v>
       </c>
       <c r="E771" s="2">
-        <v>43533</v>
+        <v>1048336</v>
       </c>
       <c r="F771" s="2">
-        <v>43118</v>
+        <v>1038352</v>
       </c>
       <c r="G771" s="2">
-        <v>42704</v>
+        <v>1028367</v>
       </c>
       <c r="H771" s="2">
-        <v>41875</v>
+        <v>1008399</v>
       </c>
       <c r="I771" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="772" spans="1:9">
       <c r="A772" s="1">
         <v>771</v>
       </c>
       <c r="B772" s="1" t="s">
-        <v>1420</v>
+        <v>1454</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>1421</v>
+        <v>1455</v>
       </c>
       <c r="E772" s="2">
-        <v>35076</v>
+        <v>1750418</v>
       </c>
       <c r="F772" s="2">
-        <v>34742</v>
+        <v>1733748</v>
       </c>
       <c r="G772" s="2">
-        <v>34408</v>
+        <v>1717077</v>
       </c>
       <c r="H772" s="2">
-        <v>33740</v>
+        <v>1683736</v>
       </c>
       <c r="I772" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="773" spans="1:9">
       <c r="A773" s="1">
         <v>772</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>1422</v>
+        <v>1456</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>1423</v>
+        <v>1457</v>
       </c>
       <c r="E773" s="2">
-        <v>45071</v>
+        <v>4375790</v>
       </c>
       <c r="F773" s="2">
-        <v>44642</v>
+        <v>4334116</v>
       </c>
       <c r="G773" s="2">
-        <v>44213</v>
+        <v>4292442</v>
       </c>
       <c r="H773" s="2">
-        <v>43354</v>
+        <v>4209093</v>
       </c>
       <c r="I773" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="774" spans="1:9">
       <c r="A774" s="1">
         <v>773</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>1424</v>
+        <v>1458</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>1425</v>
+        <v>1459</v>
       </c>
       <c r="E774" s="2">
-        <v>110119</v>
+        <v>8763700</v>
       </c>
       <c r="F774" s="2">
-        <v>109070</v>
+        <v>8680236</v>
       </c>
       <c r="G774" s="2">
-        <v>108021</v>
+        <v>8596772</v>
       </c>
       <c r="H774" s="2">
-        <v>105924</v>
+        <v>8429845</v>
       </c>
       <c r="I774" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="775" spans="1:9">
       <c r="A775" s="1">
         <v>774</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>1426</v>
+        <v>1460</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>1427</v>
+        <v>1461</v>
       </c>
       <c r="E775" s="2">
-        <v>189000</v>
+        <v>13014</v>
       </c>
       <c r="F775" s="2">
-        <v>187200</v>
+        <v>12890</v>
       </c>
       <c r="G775" s="2">
-        <v>185400</v>
+        <v>12766</v>
       </c>
       <c r="H775" s="2">
-        <v>181800</v>
+        <v>12518</v>
       </c>
       <c r="I775" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="776" spans="1:9">
       <c r="A776" s="1">
         <v>775</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>1428</v>
+        <v>1462</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>1412</v>
+        <v>1374</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>1429</v>
+        <v>1463</v>
       </c>
       <c r="E776" s="2">
-        <v>367526</v>
+        <v>63585</v>
       </c>
       <c r="F776" s="2">
-        <v>364026</v>
+        <v>62979</v>
       </c>
       <c r="G776" s="2">
-        <v>360526</v>
+        <v>62374</v>
       </c>
       <c r="H776" s="2">
-        <v>353525</v>
+        <v>61163</v>
       </c>
       <c r="I776" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="777" spans="1:9">
       <c r="A777" s="1">
         <v>776</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>1430</v>
+        <v>1464</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>1431</v>
+        <v>1374</v>
       </c>
       <c r="D777" s="1" t="s">
-        <v>1432</v>
+        <v>1465</v>
       </c>
       <c r="E777" s="2">
-        <v>46725</v>
+        <v>191501</v>
       </c>
       <c r="F777" s="2">
-        <v>46280</v>
+        <v>189677</v>
       </c>
       <c r="G777" s="2">
-        <v>45835</v>
+        <v>187853</v>
       </c>
       <c r="H777" s="2">
-        <v>44945</v>
+        <v>184206</v>
       </c>
       <c r="I777" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="778" spans="1:9">
       <c r="A778" s="1">
         <v>777</v>
       </c>
       <c r="B778" s="1" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>1434</v>
+        <v>1374</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>1435</v>
+        <v>1467</v>
       </c>
       <c r="E778" s="2">
-        <v>12964</v>
+        <v>87386</v>
       </c>
       <c r="F778" s="2">
-        <v>12841</v>
+        <v>86554</v>
       </c>
       <c r="G778" s="2">
-        <v>12717</v>
+        <v>85722</v>
       </c>
       <c r="H778" s="2">
-        <v>12470</v>
+        <v>84057</v>
       </c>
       <c r="I778" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="779" spans="1:9">
       <c r="A779" s="1">
         <v>778</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>1436</v>
+        <v>1468</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>1434</v>
+        <v>1374</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>1437</v>
+        <v>1469</v>
       </c>
       <c r="E779" s="2">
-        <v>60477</v>
+        <v>90595</v>
       </c>
       <c r="F779" s="2">
-        <v>59901</v>
+        <v>89732</v>
       </c>
       <c r="G779" s="2">
-        <v>59325</v>
+        <v>88869</v>
       </c>
       <c r="H779" s="2">
-        <v>58173</v>
+        <v>87144</v>
       </c>
       <c r="I779" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="780" spans="1:9">
       <c r="A780" s="1">
         <v>779</v>
       </c>
       <c r="B780" s="1" t="s">
-        <v>1438</v>
+        <v>1470</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>1434</v>
+        <v>1471</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>1439</v>
+        <v>1472</v>
       </c>
       <c r="E780" s="2">
-        <v>116609</v>
+        <v>85808</v>
       </c>
       <c r="F780" s="2">
-        <v>115498</v>
+        <v>84991</v>
       </c>
       <c r="G780" s="2">
-        <v>114388</v>
+        <v>84174</v>
       </c>
       <c r="H780" s="2">
-        <v>112167</v>
+        <v>82539</v>
       </c>
       <c r="I780" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="781" spans="1:9">
       <c r="A781" s="1">
         <v>780</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>1440</v>
+        <v>1473</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>1434</v>
+        <v>1471</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>1441</v>
+        <v>1474</v>
       </c>
       <c r="E781" s="2">
-        <v>233659</v>
+        <v>174949</v>
       </c>
       <c r="F781" s="2">
-        <v>231433</v>
+        <v>173283</v>
       </c>
       <c r="G781" s="2">
-        <v>229208</v>
+        <v>171617</v>
       </c>
       <c r="H781" s="2">
-        <v>224757</v>
+        <v>168284</v>
       </c>
       <c r="I781" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="782" spans="1:9">
       <c r="A782" s="1">
         <v>781</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>1442</v>
+        <v>1475</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>1434</v>
+        <v>1471</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>1443</v>
+        <v>1476</v>
       </c>
       <c r="E782" s="2">
-        <v>605740</v>
+        <v>353308</v>
       </c>
       <c r="F782" s="2">
-        <v>599971</v>
+        <v>349943</v>
       </c>
       <c r="G782" s="2">
-        <v>594202</v>
+        <v>346579</v>
       </c>
       <c r="H782" s="2">
-        <v>582664</v>
+        <v>339849</v>
       </c>
       <c r="I782" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="783" spans="1:9">
       <c r="A783" s="1">
         <v>782</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>1444</v>
+        <v>1477</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>1434</v>
+        <v>1471</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>1445</v>
+        <v>1478</v>
       </c>
       <c r="E783" s="2">
-        <v>1168188</v>
+        <v>857052</v>
       </c>
       <c r="F783" s="2">
-        <v>1157062</v>
+        <v>848890</v>
       </c>
       <c r="G783" s="2">
-        <v>1145937</v>
+        <v>840727</v>
       </c>
       <c r="H783" s="2">
-        <v>1123686</v>
+        <v>824402</v>
       </c>
       <c r="I783" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="784" spans="1:9">
       <c r="A784" s="1">
         <v>783</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>1446</v>
+        <v>1479</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>1434</v>
+        <v>1471</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>1447</v>
+        <v>1480</v>
       </c>
       <c r="E784" s="2">
-        <v>2336350</v>
+        <v>1761291</v>
       </c>
       <c r="F784" s="2">
-        <v>2314099</v>
+        <v>1744517</v>
       </c>
       <c r="G784" s="2">
-        <v>2291848</v>
+        <v>1727743</v>
       </c>
       <c r="H784" s="2">
-        <v>2247346</v>
+        <v>1694194</v>
       </c>
       <c r="I784" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="785" spans="1:9">
       <c r="A785" s="1">
         <v>784</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>1448</v>
+        <v>1481</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>1434</v>
+        <v>1471</v>
       </c>
       <c r="D785" s="1" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="E785" s="2">
-        <v>3461246</v>
+        <v>3533082</v>
       </c>
       <c r="F785" s="2">
-        <v>3428282</v>
+        <v>3499434</v>
       </c>
       <c r="G785" s="2">
-        <v>3395318</v>
+        <v>3465785</v>
       </c>
       <c r="H785" s="2">
-        <v>3329389</v>
+        <v>3398488</v>
       </c>
       <c r="I785" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="786" spans="1:9">
       <c r="A786" s="1">
         <v>785</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>1450</v>
+        <v>1483</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>1451</v>
+        <v>1471</v>
       </c>
       <c r="D786" s="1" t="s">
-        <v>1452</v>
+        <v>1484</v>
       </c>
       <c r="E786" s="2">
-        <v>26559</v>
+        <v>9305276</v>
       </c>
       <c r="F786" s="2">
-        <v>26306</v>
+        <v>9216655</v>
       </c>
       <c r="G786" s="2">
-        <v>26053</v>
+        <v>9128033</v>
       </c>
       <c r="H786" s="2">
-        <v>25547</v>
+        <v>8950790</v>
       </c>
       <c r="I786" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="787" spans="1:9">
       <c r="A787" s="1">
         <v>786</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>1453</v>
+        <v>1485</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>1451</v>
+        <v>1471</v>
       </c>
       <c r="D787" s="1" t="s">
-        <v>1454</v>
+        <v>1486</v>
       </c>
       <c r="E787" s="2">
-        <v>68632</v>
+        <v>16659504</v>
       </c>
       <c r="F787" s="2">
-        <v>67979</v>
+        <v>16500842</v>
       </c>
       <c r="G787" s="2">
-        <v>67325</v>
+        <v>16342180</v>
       </c>
       <c r="H787" s="2">
-        <v>66018</v>
+        <v>16024856</v>
       </c>
       <c r="I787" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="788" spans="1:9">
       <c r="A788" s="1">
         <v>787</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>1455</v>
+        <v>1487</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>1451</v>
+        <v>1488</v>
       </c>
       <c r="D788" s="1" t="s">
-        <v>1456</v>
+        <v>1489</v>
       </c>
       <c r="E788" s="2">
-        <v>137375</v>
+        <v>1641</v>
       </c>
       <c r="F788" s="2">
-        <v>136066</v>
+        <v>1626</v>
       </c>
       <c r="G788" s="2">
-        <v>134758</v>
+        <v>1610</v>
       </c>
       <c r="H788" s="2">
-        <v>132141</v>
+        <v>1579</v>
       </c>
       <c r="I788" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="789" spans="1:9">
       <c r="A789" s="1">
         <v>788</v>
       </c>
       <c r="B789" s="1" t="s">
-        <v>1457</v>
+        <v>1490</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>1451</v>
+        <v>1488</v>
       </c>
       <c r="D789" s="1" t="s">
-        <v>1458</v>
+        <v>1491</v>
       </c>
       <c r="E789" s="2">
-        <v>137375</v>
+        <v>3651</v>
       </c>
       <c r="F789" s="2">
-        <v>136066</v>
+        <v>3616</v>
       </c>
       <c r="G789" s="2">
-        <v>134758</v>
+        <v>3581</v>
       </c>
       <c r="H789" s="2">
-        <v>132141</v>
+        <v>3512</v>
       </c>
       <c r="I789" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="790" spans="1:9">
       <c r="A790" s="1">
         <v>789</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>1459</v>
+        <v>1492</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>1451</v>
+        <v>1488</v>
       </c>
       <c r="D790" s="1" t="s">
-        <v>1460</v>
+        <v>1493</v>
       </c>
       <c r="E790" s="2">
-        <v>412343</v>
+        <v>5637</v>
       </c>
       <c r="F790" s="2">
-        <v>408416</v>
+        <v>5584</v>
       </c>
       <c r="G790" s="2">
-        <v>404489</v>
+        <v>5530</v>
       </c>
       <c r="H790" s="2">
-        <v>396635</v>
+        <v>5423</v>
       </c>
       <c r="I790" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="791" spans="1:9">
       <c r="A791" s="1">
         <v>790</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>1461</v>
+        <v>1494</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>1451</v>
+        <v>1488</v>
       </c>
       <c r="D791" s="1" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="E791" s="2">
-        <v>687313</v>
+        <v>8288</v>
       </c>
       <c r="F791" s="2">
-        <v>680767</v>
+        <v>8209</v>
       </c>
       <c r="G791" s="2">
-        <v>674222</v>
+        <v>8130</v>
       </c>
       <c r="H791" s="2">
-        <v>661130</v>
+        <v>7972</v>
       </c>
       <c r="I791" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="792" spans="1:9">
       <c r="A792" s="1">
         <v>791</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>1463</v>
+        <v>1496</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>1451</v>
+        <v>1488</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>1464</v>
+        <v>1497</v>
       </c>
       <c r="E792" s="2">
-        <v>687313</v>
+        <v>12716</v>
       </c>
       <c r="F792" s="2">
-        <v>680767</v>
+        <v>12594</v>
       </c>
       <c r="G792" s="2">
-        <v>674222</v>
+        <v>12473</v>
       </c>
       <c r="H792" s="2">
-        <v>661130</v>
+        <v>12231</v>
       </c>
       <c r="I792" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="793" spans="1:9">
       <c r="A793" s="1">
         <v>792</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>1465</v>
+        <v>1498</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>1466</v>
+        <v>1488</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>1467</v>
+        <v>1499</v>
       </c>
       <c r="E793" s="2">
-        <v>16631</v>
+        <v>16916</v>
       </c>
       <c r="F793" s="2">
-        <v>16473</v>
+        <v>16754</v>
       </c>
       <c r="G793" s="2">
-        <v>16314</v>
+        <v>16593</v>
       </c>
       <c r="H793" s="2">
-        <v>15997</v>
+        <v>16271</v>
       </c>
       <c r="I793" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="794" spans="1:9">
       <c r="A794" s="1">
         <v>793</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>1468</v>
+        <v>1500</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>1466</v>
+        <v>1488</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>1469</v>
+        <v>1501</v>
       </c>
       <c r="E794" s="2">
-        <v>81143</v>
+        <v>14175</v>
       </c>
       <c r="F794" s="2">
-        <v>80370</v>
+        <v>14040</v>
       </c>
       <c r="G794" s="2">
-        <v>79597</v>
+        <v>13905</v>
       </c>
       <c r="H794" s="2">
-        <v>78052</v>
+        <v>13635</v>
       </c>
       <c r="I794" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="795" spans="1:9">
       <c r="A795" s="1">
         <v>794</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>1470</v>
+        <v>1502</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>1466</v>
+        <v>1488</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>1471</v>
+        <v>1503</v>
       </c>
       <c r="E795" s="2">
-        <v>193278</v>
+        <v>25053</v>
       </c>
       <c r="F795" s="2">
-        <v>191437</v>
+        <v>24814</v>
       </c>
       <c r="G795" s="2">
-        <v>189596</v>
+        <v>24576</v>
       </c>
       <c r="H795" s="2">
-        <v>185915</v>
+        <v>24099</v>
       </c>
       <c r="I795" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="796" spans="1:9">
       <c r="A796" s="1">
         <v>795</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>1472</v>
+        <v>1504</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>1474</v>
+        <v>1505</v>
       </c>
       <c r="E796" s="2">
-        <v>57187</v>
+        <v>47363</v>
       </c>
       <c r="F796" s="2">
-        <v>56643</v>
+        <v>46912</v>
       </c>
       <c r="G796" s="2">
-        <v>56098</v>
+        <v>46461</v>
       </c>
       <c r="H796" s="2">
-        <v>55009</v>
+        <v>45559</v>
       </c>
       <c r="I796" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="797" spans="1:9">
       <c r="A797" s="1">
         <v>796</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>1475</v>
+        <v>1506</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>1476</v>
+        <v>1507</v>
       </c>
       <c r="E797" s="2">
-        <v>128998</v>
+        <v>48680</v>
       </c>
       <c r="F797" s="2">
-        <v>127769</v>
+        <v>48216</v>
       </c>
       <c r="G797" s="2">
-        <v>126541</v>
+        <v>47753</v>
       </c>
       <c r="H797" s="2">
-        <v>124084</v>
+        <v>46826</v>
       </c>
       <c r="I797" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="798" spans="1:9">
       <c r="A798" s="1">
         <v>797</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>1477</v>
+        <v>1508</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>1478</v>
+        <v>1509</v>
       </c>
       <c r="E798" s="2">
-        <v>258256</v>
+        <v>63551</v>
       </c>
       <c r="F798" s="2">
-        <v>255796</v>
+        <v>62946</v>
       </c>
       <c r="G798" s="2">
-        <v>253337</v>
+        <v>62341</v>
       </c>
       <c r="H798" s="2">
-        <v>248418</v>
+        <v>61130</v>
       </c>
       <c r="I798" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="799" spans="1:9">
       <c r="A799" s="1">
         <v>798</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>1479</v>
+        <v>1510</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>1480</v>
+        <v>1511</v>
       </c>
       <c r="E799" s="2">
-        <v>401875</v>
+        <v>81382</v>
       </c>
       <c r="F799" s="2">
-        <v>398048</v>
+        <v>80607</v>
       </c>
       <c r="G799" s="2">
-        <v>394220</v>
+        <v>79832</v>
       </c>
       <c r="H799" s="2">
-        <v>386565</v>
+        <v>78282</v>
       </c>
       <c r="I799" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="800" spans="1:9">
       <c r="A800" s="1">
         <v>799</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>1481</v>
+        <v>1512</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>1482</v>
+        <v>1513</v>
       </c>
       <c r="E800" s="2">
-        <v>574220</v>
+        <v>132465</v>
       </c>
       <c r="F800" s="2">
-        <v>568751</v>
+        <v>131203</v>
       </c>
       <c r="G800" s="2">
-        <v>563282</v>
+        <v>129942</v>
       </c>
       <c r="H800" s="2">
-        <v>552345</v>
+        <v>127419</v>
       </c>
       <c r="I800" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="801" spans="1:9">
       <c r="A801" s="1">
         <v>800</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>1483</v>
+        <v>1514</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>1484</v>
+        <v>1515</v>
       </c>
       <c r="E801" s="2">
-        <v>1148699</v>
+        <v>155195</v>
       </c>
       <c r="F801" s="2">
-        <v>1137759</v>
+        <v>153717</v>
       </c>
       <c r="G801" s="2">
-        <v>1126819</v>
+        <v>152239</v>
       </c>
       <c r="H801" s="2">
-        <v>1104939</v>
+        <v>149283</v>
       </c>
       <c r="I801" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="802" spans="1:9">
       <c r="A802" s="1">
         <v>801</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>1485</v>
+        <v>1516</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>1487</v>
+        <v>1517</v>
       </c>
       <c r="E802" s="2">
-        <v>246010</v>
+        <v>163057</v>
       </c>
       <c r="F802" s="2">
-        <v>243667</v>
+        <v>161504</v>
       </c>
       <c r="G802" s="2">
-        <v>241324</v>
+        <v>159951</v>
       </c>
       <c r="H802" s="2">
-        <v>236638</v>
+        <v>156845</v>
       </c>
       <c r="I802" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="803" spans="1:9">
       <c r="A803" s="1">
         <v>802</v>
       </c>
       <c r="B803" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C803" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="C803" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D803" s="1" t="s">
-        <v>1489</v>
+        <v>1519</v>
       </c>
       <c r="E803" s="2">
-        <v>321124</v>
+        <v>256417</v>
       </c>
       <c r="F803" s="2">
-        <v>318065</v>
+        <v>253975</v>
       </c>
       <c r="G803" s="2">
-        <v>315007</v>
+        <v>251533</v>
       </c>
       <c r="H803" s="2">
-        <v>308890</v>
+        <v>246649</v>
       </c>
       <c r="I803" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="804" spans="1:9">
       <c r="A804" s="1">
         <v>803</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>1490</v>
+        <v>1520</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>1491</v>
+        <v>1521</v>
       </c>
       <c r="E804" s="2">
-        <v>492512</v>
+        <v>594317</v>
       </c>
       <c r="F804" s="2">
-        <v>487821</v>
+        <v>588657</v>
       </c>
       <c r="G804" s="2">
-        <v>483131</v>
+        <v>582996</v>
       </c>
       <c r="H804" s="2">
-        <v>473750</v>
+        <v>571676</v>
       </c>
       <c r="I804" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="805" spans="1:9">
       <c r="A805" s="1">
         <v>804</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>1492</v>
+        <v>1522</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>1493</v>
+        <v>1523</v>
       </c>
       <c r="E805" s="2">
-        <v>764092</v>
+        <v>1279976</v>
       </c>
       <c r="F805" s="2">
-        <v>756815</v>
+        <v>1267786</v>
       </c>
       <c r="G805" s="2">
-        <v>749538</v>
+        <v>1255596</v>
       </c>
       <c r="H805" s="2">
-        <v>734984</v>
+        <v>1231215</v>
       </c>
       <c r="I805" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="806" spans="1:9">
       <c r="A806" s="1">
         <v>805</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>1494</v>
+        <v>1524</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>1486</v>
+        <v>1525</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>1495</v>
+        <v>1526</v>
       </c>
       <c r="E806" s="2">
-        <v>1525697</v>
+        <v>6178</v>
       </c>
       <c r="F806" s="2">
-        <v>1511167</v>
+        <v>6119</v>
       </c>
       <c r="G806" s="2">
-        <v>1496636</v>
+        <v>6061</v>
       </c>
       <c r="H806" s="2">
-        <v>1467575</v>
+        <v>5943</v>
       </c>
       <c r="I806" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="807" spans="1:9">
       <c r="A807" s="1">
         <v>806</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>1496</v>
+        <v>1527</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>1486</v>
+        <v>1525</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>1497</v>
+        <v>1528</v>
       </c>
       <c r="E807" s="2">
-        <v>1693145</v>
+        <v>12233</v>
       </c>
       <c r="F807" s="2">
-        <v>1677020</v>
+        <v>12116</v>
       </c>
       <c r="G807" s="2">
-        <v>1660895</v>
+        <v>12000</v>
       </c>
       <c r="H807" s="2">
-        <v>1628644</v>
+        <v>11767</v>
       </c>
       <c r="I807" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="808" spans="1:9">
       <c r="A808" s="1">
         <v>807</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>1498</v>
+        <v>1529</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1486</v>
+        <v>1525</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>1499</v>
+        <v>1530</v>
       </c>
       <c r="E808" s="2">
-        <v>5041367</v>
+        <v>36557</v>
       </c>
       <c r="F808" s="2">
-        <v>4993354</v>
+        <v>36209</v>
       </c>
       <c r="G808" s="2">
-        <v>4945341</v>
+        <v>35860</v>
       </c>
       <c r="H808" s="2">
-        <v>4849315</v>
+        <v>35164</v>
       </c>
       <c r="I808" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="809" spans="1:9">
       <c r="A809" s="1">
         <v>808</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>1500</v>
+        <v>1531</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>1486</v>
+        <v>1525</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>1501</v>
+        <v>1532</v>
       </c>
       <c r="E809" s="2">
-        <v>10150807</v>
+        <v>121571</v>
       </c>
       <c r="F809" s="2">
-        <v>10054132</v>
+        <v>120413</v>
       </c>
       <c r="G809" s="2">
-        <v>9957458</v>
+        <v>119255</v>
       </c>
       <c r="H809" s="2">
-        <v>9764109</v>
+        <v>116940</v>
       </c>
       <c r="I809" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="810" spans="1:9">
       <c r="A810" s="1">
         <v>809</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>1502</v>
+        <v>1533</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>1503</v>
+        <v>1525</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>1504</v>
+        <v>1534</v>
       </c>
       <c r="E810" s="2">
-        <v>873</v>
+        <v>304089</v>
       </c>
       <c r="F810" s="2">
-        <v>864</v>
+        <v>301193</v>
       </c>
       <c r="G810" s="2">
-        <v>856</v>
+        <v>298297</v>
       </c>
       <c r="H810" s="2">
-        <v>839</v>
+        <v>292505</v>
       </c>
       <c r="I810" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="811" spans="1:9">
       <c r="A811" s="1">
         <v>810</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>1505</v>
+        <v>1535</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>1503</v>
+        <v>1525</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>1506</v>
+        <v>1536</v>
       </c>
       <c r="E811" s="2">
-        <v>3476</v>
+        <v>608018</v>
       </c>
       <c r="F811" s="2">
-        <v>3442</v>
+        <v>602228</v>
       </c>
       <c r="G811" s="2">
-        <v>3409</v>
+        <v>596437</v>
       </c>
       <c r="H811" s="2">
-        <v>3343</v>
+        <v>584856</v>
       </c>
       <c r="I811" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="812" spans="1:9">
       <c r="A812" s="1">
         <v>811</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>1507</v>
+        <v>1537</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>1503</v>
+        <v>1525</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>1508</v>
+        <v>1538</v>
       </c>
       <c r="E812" s="2">
-        <v>5211</v>
+        <v>1216009</v>
       </c>
       <c r="F812" s="2">
-        <v>5162</v>
+        <v>1204428</v>
       </c>
       <c r="G812" s="2">
-        <v>5112</v>
+        <v>1192847</v>
       </c>
       <c r="H812" s="2">
-        <v>5013</v>
+        <v>1169685</v>
       </c>
       <c r="I812" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="813" spans="1:9">
       <c r="A813" s="1">
         <v>812</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>1509</v>
+        <v>1539</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1503</v>
+        <v>1540</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>1510</v>
+        <v>1541</v>
       </c>
       <c r="E813" s="2">
-        <v>6947</v>
+        <v>14529</v>
       </c>
       <c r="F813" s="2">
-        <v>6881</v>
+        <v>14390</v>
       </c>
       <c r="G813" s="2">
-        <v>6814</v>
+        <v>14252</v>
       </c>
       <c r="H813" s="2">
-        <v>6682</v>
+        <v>13975</v>
       </c>
       <c r="I813" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="814" spans="1:9">
       <c r="A814" s="1">
         <v>813</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>1511</v>
+        <v>1542</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>1503</v>
+        <v>1540</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>1512</v>
+        <v>1543</v>
       </c>
       <c r="E814" s="2">
-        <v>8815</v>
+        <v>56791</v>
       </c>
       <c r="F814" s="2">
-        <v>8731</v>
+        <v>56250</v>
       </c>
       <c r="G814" s="2">
-        <v>8647</v>
+        <v>55710</v>
       </c>
       <c r="H814" s="2">
-        <v>8479</v>
+        <v>54628</v>
       </c>
       <c r="I814" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" s="1">
         <v>814</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>1513</v>
+        <v>1544</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>1503</v>
+        <v>1540</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>1514</v>
+        <v>1545</v>
       </c>
       <c r="E815" s="2">
-        <v>9634</v>
+        <v>213841</v>
       </c>
       <c r="F815" s="2">
-        <v>9542</v>
+        <v>211804</v>
       </c>
       <c r="G815" s="2">
-        <v>9450</v>
+        <v>209768</v>
       </c>
       <c r="H815" s="2">
-        <v>9267</v>
+        <v>205695</v>
       </c>
       <c r="I815" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" s="1">
         <v>815</v>
       </c>
       <c r="B816" s="1" t="s">
-        <v>1515</v>
+        <v>1546</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1503</v>
+        <v>1540</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>1516</v>
+        <v>1547</v>
       </c>
       <c r="E816" s="2">
-        <v>12096</v>
+        <v>1402610</v>
       </c>
       <c r="F816" s="2">
-        <v>11981</v>
+        <v>1389252</v>
       </c>
       <c r="G816" s="2">
-        <v>11866</v>
+        <v>1375894</v>
       </c>
       <c r="H816" s="2">
-        <v>11635</v>
+        <v>1349177</v>
       </c>
       <c r="I816" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" s="1">
         <v>816</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>1517</v>
+        <v>1548</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>1503</v>
+        <v>1549</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>1518</v>
+        <v>1550</v>
       </c>
       <c r="E817" s="2">
-        <v>16402</v>
+        <v>16347</v>
       </c>
       <c r="F817" s="2">
-        <v>16246</v>
+        <v>16192</v>
       </c>
       <c r="G817" s="2">
-        <v>16090</v>
+        <v>16036</v>
       </c>
       <c r="H817" s="2">
-        <v>15777</v>
+        <v>15725</v>
       </c>
       <c r="I817" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" s="1">
         <v>817</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>1519</v>
+        <v>1551</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>1503</v>
+        <v>1549</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>1520</v>
+        <v>1552</v>
       </c>
       <c r="E818" s="2">
-        <v>18333</v>
+        <v>160755</v>
       </c>
       <c r="F818" s="2">
-        <v>18158</v>
+        <v>159224</v>
       </c>
       <c r="G818" s="2">
-        <v>17984</v>
+        <v>157693</v>
       </c>
       <c r="H818" s="2">
-        <v>17635</v>
+        <v>154631</v>
       </c>
       <c r="I818" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" s="1">
         <v>818</v>
       </c>
       <c r="B819" s="1" t="s">
-        <v>1521</v>
+        <v>1553</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>1503</v>
+        <v>1549</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>1522</v>
+        <v>1554</v>
       </c>
       <c r="E819" s="2">
-        <v>20647</v>
+        <v>327126</v>
       </c>
       <c r="F819" s="2">
-        <v>20451</v>
+        <v>324011</v>
       </c>
       <c r="G819" s="2">
-        <v>20254</v>
+        <v>320895</v>
       </c>
       <c r="H819" s="2">
-        <v>19861</v>
+        <v>314664</v>
       </c>
       <c r="I819" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="820" spans="1:9">
       <c r="A820" s="1">
         <v>819</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>1523</v>
+        <v>1555</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>1503</v>
+        <v>1556</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>1524</v>
+        <v>1557</v>
       </c>
       <c r="E820" s="2">
-        <v>23344</v>
+        <v>16367</v>
       </c>
       <c r="F820" s="2">
-        <v>23121</v>
+        <v>16212</v>
       </c>
       <c r="G820" s="2">
-        <v>22899</v>
+        <v>16056</v>
       </c>
       <c r="H820" s="2">
-        <v>22454</v>
+        <v>15744</v>
       </c>
       <c r="I820" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="821" spans="1:9">
       <c r="A821" s="1">
         <v>820</v>
       </c>
       <c r="B821" s="1" t="s">
-        <v>1525</v>
+        <v>1558</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>1503</v>
+        <v>1556</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>1526</v>
+        <v>1559</v>
       </c>
       <c r="E821" s="2">
-        <v>25751</v>
+        <v>73462</v>
       </c>
       <c r="F821" s="2">
-        <v>25506</v>
+        <v>72763</v>
       </c>
       <c r="G821" s="2">
-        <v>25261</v>
+        <v>72063</v>
       </c>
       <c r="H821" s="2">
-        <v>24770</v>
+        <v>70664</v>
       </c>
       <c r="I821" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="822" spans="1:9">
       <c r="A822" s="1">
         <v>821</v>
       </c>
       <c r="B822" s="1" t="s">
-        <v>1527</v>
+        <v>1560</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>1503</v>
+        <v>1556</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>1528</v>
+        <v>1561</v>
       </c>
       <c r="E822" s="2">
-        <v>35264</v>
+        <v>131250</v>
       </c>
       <c r="F822" s="2">
-        <v>34928</v>
+        <v>130000</v>
       </c>
       <c r="G822" s="2">
-        <v>34593</v>
+        <v>128750</v>
       </c>
       <c r="H822" s="2">
-        <v>33921</v>
+        <v>126250</v>
       </c>
       <c r="I822" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="823" spans="1:9">
       <c r="A823" s="1">
         <v>822</v>
       </c>
       <c r="B823" s="1" t="s">
-        <v>1529</v>
+        <v>1562</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>1503</v>
+        <v>1556</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>1530</v>
+        <v>1563</v>
       </c>
       <c r="E823" s="2">
-        <v>41300</v>
+        <v>216912</v>
       </c>
       <c r="F823" s="2">
-        <v>40906</v>
+        <v>214846</v>
       </c>
       <c r="G823" s="2">
-        <v>40513</v>
+        <v>212780</v>
       </c>
       <c r="H823" s="2">
-        <v>39726</v>
+        <v>208649</v>
       </c>
       <c r="I823" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" s="1">
         <v>823</v>
       </c>
       <c r="B824" s="1" t="s">
-        <v>1531</v>
+        <v>1564</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>1503</v>
+        <v>1556</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>1532</v>
+        <v>1565</v>
       </c>
       <c r="E824" s="2">
-        <v>44858</v>
+        <v>373773</v>
       </c>
       <c r="F824" s="2">
-        <v>44431</v>
+        <v>370213</v>
       </c>
       <c r="G824" s="2">
-        <v>44004</v>
+        <v>366653</v>
       </c>
       <c r="H824" s="2">
-        <v>43149</v>
+        <v>359534</v>
       </c>
       <c r="I824" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" s="1">
         <v>824</v>
       </c>
       <c r="B825" s="1" t="s">
-        <v>1533</v>
+        <v>1566</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>1503</v>
+        <v>1556</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>1534</v>
+        <v>1567</v>
       </c>
       <c r="E825" s="2">
-        <v>47350</v>
+        <v>721353</v>
       </c>
       <c r="F825" s="2">
-        <v>46899</v>
+        <v>714483</v>
       </c>
       <c r="G825" s="2">
-        <v>46448</v>
+        <v>707613</v>
       </c>
       <c r="H825" s="2">
-        <v>45546</v>
+        <v>693873</v>
       </c>
       <c r="I825" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" s="1">
         <v>825</v>
       </c>
       <c r="B826" s="1" t="s">
-        <v>1535</v>
+        <v>1568</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>1503</v>
+        <v>1556</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>1536</v>
+        <v>1569</v>
       </c>
       <c r="E826" s="2">
-        <v>50504</v>
+        <v>1445600</v>
       </c>
       <c r="F826" s="2">
-        <v>50023</v>
+        <v>1431832</v>
       </c>
       <c r="G826" s="2">
-        <v>49542</v>
+        <v>1418065</v>
       </c>
       <c r="H826" s="2">
-        <v>48580</v>
+        <v>1390530</v>
       </c>
       <c r="I826" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="827" spans="1:9">
       <c r="A827" s="1">
         <v>826</v>
       </c>
       <c r="B827" s="1" t="s">
-        <v>1537</v>
+        <v>1570</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>1503</v>
+        <v>1571</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>1538</v>
+        <v>1572</v>
       </c>
       <c r="E827" s="2">
-        <v>56516</v>
+        <v>15685</v>
       </c>
       <c r="F827" s="2">
-        <v>55978</v>
+        <v>15536</v>
       </c>
       <c r="G827" s="2">
-        <v>55440</v>
+        <v>15386</v>
       </c>
       <c r="H827" s="2">
-        <v>54363</v>
+        <v>15087</v>
       </c>
       <c r="I827" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="828" spans="1:9">
       <c r="A828" s="1">
         <v>827</v>
       </c>
       <c r="B828" s="1" t="s">
-        <v>1539</v>
+        <v>1573</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>1503</v>
+        <v>1571</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>1540</v>
+        <v>1574</v>
       </c>
       <c r="E828" s="2">
-        <v>56726</v>
+        <v>77555</v>
       </c>
       <c r="F828" s="2">
-        <v>56186</v>
+        <v>76816</v>
       </c>
       <c r="G828" s="2">
-        <v>55646</v>
+        <v>76078</v>
       </c>
       <c r="H828" s="2">
-        <v>54565</v>
+        <v>74601</v>
       </c>
       <c r="I828" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="829" spans="1:9">
       <c r="A829" s="1">
         <v>828</v>
       </c>
       <c r="B829" s="1" t="s">
-        <v>1541</v>
+        <v>1575</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>1503</v>
+        <v>1571</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>1542</v>
+        <v>1576</v>
       </c>
       <c r="E829" s="2">
-        <v>63668</v>
+        <v>155756</v>
       </c>
       <c r="F829" s="2">
-        <v>63061</v>
+        <v>154273</v>
       </c>
       <c r="G829" s="2">
-        <v>62455</v>
+        <v>152789</v>
       </c>
       <c r="H829" s="2">
-        <v>61242</v>
+        <v>149822</v>
       </c>
       <c r="I829" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="830" spans="1:9">
       <c r="A830" s="1">
         <v>829</v>
       </c>
       <c r="B830" s="1" t="s">
-        <v>1543</v>
+        <v>1577</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>1503</v>
+        <v>1571</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>1544</v>
+        <v>1578</v>
       </c>
       <c r="E830" s="2">
-        <v>61693</v>
+        <v>322901</v>
       </c>
       <c r="F830" s="2">
-        <v>61105</v>
+        <v>319826</v>
       </c>
       <c r="G830" s="2">
-        <v>60518</v>
+        <v>316751</v>
       </c>
       <c r="H830" s="2">
-        <v>59343</v>
+        <v>310600</v>
       </c>
       <c r="I830" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="831" spans="1:9">
       <c r="A831" s="1">
         <v>830</v>
       </c>
       <c r="B831" s="1" t="s">
-        <v>1545</v>
+        <v>1579</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>1503</v>
+        <v>1571</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>1546</v>
+        <v>1580</v>
       </c>
       <c r="E831" s="2">
-        <v>67045</v>
+        <v>783266</v>
       </c>
       <c r="F831" s="2">
-        <v>66406</v>
+        <v>775807</v>
       </c>
       <c r="G831" s="2">
-        <v>65768</v>
+        <v>768347</v>
       </c>
       <c r="H831" s="2">
-        <v>64491</v>
+        <v>753428</v>
       </c>
       <c r="I831" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" s="1">
         <v>831</v>
       </c>
       <c r="B832" s="1" t="s">
-        <v>1547</v>
+        <v>1581</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>1503</v>
+        <v>1571</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>1548</v>
+        <v>1582</v>
       </c>
       <c r="E832" s="2">
-        <v>70502</v>
+        <v>1566134</v>
       </c>
       <c r="F832" s="2">
-        <v>69831</v>
+        <v>1551218</v>
       </c>
       <c r="G832" s="2">
-        <v>69159</v>
+        <v>1536303</v>
       </c>
       <c r="H832" s="2">
-        <v>67816</v>
+        <v>1506472</v>
       </c>
       <c r="I832" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" s="1">
         <v>832</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>1549</v>
+        <v>1583</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>1503</v>
+        <v>1584</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>1550</v>
+        <v>1585</v>
       </c>
       <c r="E833" s="2">
-        <v>79312</v>
+        <v>656670</v>
       </c>
       <c r="F833" s="2">
-        <v>78556</v>
+        <v>650416</v>
       </c>
       <c r="G833" s="2">
-        <v>77801</v>
+        <v>644162</v>
       </c>
       <c r="H833" s="2">
-        <v>76290</v>
+        <v>631654</v>
       </c>
       <c r="I833" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" s="1">
         <v>833</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>1551</v>
+        <v>1586</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>1552</v>
+        <v>1588</v>
       </c>
       <c r="E834" s="2">
-        <v>96931</v>
+        <v>14721</v>
       </c>
       <c r="F834" s="2">
-        <v>96008</v>
+        <v>14581</v>
       </c>
       <c r="G834" s="2">
-        <v>95084</v>
+        <v>14441</v>
       </c>
       <c r="H834" s="2">
-        <v>93238</v>
+        <v>14160</v>
       </c>
       <c r="I834" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="835" spans="1:9">
       <c r="A835" s="1">
         <v>834</v>
       </c>
       <c r="B835" s="1" t="s">
-        <v>1553</v>
+        <v>1589</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>1554</v>
+        <v>1590</v>
       </c>
       <c r="E835" s="2">
-        <v>110918</v>
+        <v>13278</v>
       </c>
       <c r="F835" s="2">
-        <v>109861</v>
+        <v>13152</v>
       </c>
       <c r="G835" s="2">
-        <v>108805</v>
+        <v>13025</v>
       </c>
       <c r="H835" s="2">
-        <v>106692</v>
+        <v>12772</v>
       </c>
       <c r="I835" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="836" spans="1:9">
       <c r="A836" s="1">
         <v>835</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>1555</v>
+        <v>1591</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>1556</v>
+        <v>1592</v>
       </c>
       <c r="E836" s="2">
-        <v>105740</v>
+        <v>36941</v>
       </c>
       <c r="F836" s="2">
-        <v>104733</v>
+        <v>36589</v>
       </c>
       <c r="G836" s="2">
-        <v>103726</v>
+        <v>36237</v>
       </c>
       <c r="H836" s="2">
-        <v>101712</v>
+        <v>35534</v>
       </c>
       <c r="I836" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="837" spans="1:9">
       <c r="A837" s="1">
         <v>836</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>1557</v>
+        <v>1593</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>1558</v>
+        <v>1594</v>
       </c>
       <c r="E837" s="2">
-        <v>123359</v>
+        <v>98264</v>
       </c>
       <c r="F837" s="2">
-        <v>122184</v>
+        <v>97328</v>
       </c>
       <c r="G837" s="2">
-        <v>121010</v>
+        <v>96393</v>
       </c>
       <c r="H837" s="2">
-        <v>118660</v>
+        <v>94521</v>
       </c>
       <c r="I837" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="838" spans="1:9">
       <c r="A838" s="1">
         <v>837</v>
       </c>
       <c r="B838" s="1" t="s">
-        <v>1559</v>
+        <v>1595</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>1560</v>
+        <v>1596</v>
       </c>
       <c r="E838" s="2">
-        <v>132169</v>
+        <v>17325</v>
       </c>
       <c r="F838" s="2">
-        <v>130910</v>
+        <v>17160</v>
       </c>
       <c r="G838" s="2">
-        <v>129651</v>
+        <v>16995</v>
       </c>
       <c r="H838" s="2">
-        <v>127134</v>
+        <v>16665</v>
       </c>
       <c r="I838" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="839" spans="1:9">
       <c r="A839" s="1">
         <v>838</v>
       </c>
       <c r="B839" s="1" t="s">
-        <v>1561</v>
+        <v>1597</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>1562</v>
+        <v>1598</v>
       </c>
       <c r="E839" s="2">
-        <v>149968</v>
+        <v>72671</v>
       </c>
       <c r="F839" s="2">
-        <v>148540</v>
+        <v>71978</v>
       </c>
       <c r="G839" s="2">
-        <v>147112</v>
+        <v>71286</v>
       </c>
       <c r="H839" s="2">
-        <v>144255</v>
+        <v>69902</v>
       </c>
       <c r="I839" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="840" spans="1:9">
       <c r="A840" s="1">
         <v>839</v>
       </c>
       <c r="B840" s="1" t="s">
-        <v>1563</v>
+        <v>1599</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>1564</v>
+        <v>1600</v>
       </c>
       <c r="E840" s="2">
-        <v>176216</v>
+        <v>110770</v>
       </c>
       <c r="F840" s="2">
-        <v>174538</v>
+        <v>109715</v>
       </c>
       <c r="G840" s="2">
-        <v>172860</v>
+        <v>108660</v>
       </c>
       <c r="H840" s="2">
-        <v>169503</v>
+        <v>106550</v>
       </c>
       <c r="I840" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="841" spans="1:9">
       <c r="A841" s="1">
         <v>840</v>
       </c>
       <c r="B841" s="1" t="s">
-        <v>1565</v>
+        <v>1601</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>1566</v>
+        <v>1602</v>
       </c>
       <c r="E841" s="2">
-        <v>185471</v>
+        <v>151625</v>
       </c>
       <c r="F841" s="2">
-        <v>183705</v>
+        <v>150181</v>
       </c>
       <c r="G841" s="2">
-        <v>181938</v>
+        <v>148737</v>
       </c>
       <c r="H841" s="2">
-        <v>178405</v>
+        <v>145849</v>
       </c>
       <c r="I841" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="842" spans="1:9">
       <c r="A842" s="1">
         <v>841</v>
       </c>
       <c r="B842" s="1" t="s">
-        <v>1567</v>
+        <v>1603</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>1568</v>
+        <v>1604</v>
       </c>
       <c r="E842" s="2">
-        <v>236276</v>
+        <v>210395</v>
       </c>
       <c r="F842" s="2">
-        <v>234026</v>
+        <v>208391</v>
       </c>
       <c r="G842" s="2">
-        <v>231776</v>
+        <v>206387</v>
       </c>
       <c r="H842" s="2">
-        <v>227275</v>
+        <v>202380</v>
       </c>
       <c r="I842" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="843" spans="1:9">
       <c r="A843" s="1">
         <v>842</v>
       </c>
       <c r="B843" s="1" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>1570</v>
+        <v>1606</v>
       </c>
       <c r="E843" s="2">
-        <v>248270</v>
+        <v>66469</v>
       </c>
       <c r="F843" s="2">
-        <v>245906</v>
+        <v>65836</v>
       </c>
       <c r="G843" s="2">
-        <v>243541</v>
+        <v>65203</v>
       </c>
       <c r="H843" s="2">
-        <v>238812</v>
+        <v>63937</v>
       </c>
       <c r="I843" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="844" spans="1:9">
       <c r="A844" s="1">
         <v>843</v>
       </c>
       <c r="B844" s="1" t="s">
-        <v>1571</v>
+        <v>1607</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>1572</v>
+        <v>1608</v>
       </c>
       <c r="E844" s="2">
-        <v>264311</v>
+        <v>372495</v>
       </c>
       <c r="F844" s="2">
-        <v>261794</v>
+        <v>368947</v>
       </c>
       <c r="G844" s="2">
-        <v>259277</v>
+        <v>365400</v>
       </c>
       <c r="H844" s="2">
-        <v>254242</v>
+        <v>358305</v>
       </c>
       <c r="I844" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="845" spans="1:9">
       <c r="A845" s="1">
         <v>844</v>
       </c>
       <c r="B845" s="1" t="s">
-        <v>1573</v>
+        <v>1609</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>1574</v>
+        <v>1610</v>
       </c>
       <c r="E845" s="2">
-        <v>337119</v>
+        <v>749212</v>
       </c>
       <c r="F845" s="2">
-        <v>333909</v>
+        <v>742076</v>
       </c>
       <c r="G845" s="2">
-        <v>330698</v>
+        <v>734941</v>
       </c>
       <c r="H845" s="2">
-        <v>324277</v>
+        <v>720670</v>
       </c>
       <c r="I845" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="846" spans="1:9">
       <c r="A846" s="1">
         <v>845</v>
       </c>
       <c r="B846" s="1" t="s">
-        <v>1575</v>
+        <v>1611</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>1503</v>
+        <v>1587</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>1576</v>
+        <v>1612</v>
       </c>
       <c r="E846" s="2">
-        <v>440501</v>
+        <v>1479226</v>
       </c>
       <c r="F846" s="2">
-        <v>436306</v>
+        <v>1465138</v>
       </c>
       <c r="G846" s="2">
-        <v>432111</v>
+        <v>1451051</v>
       </c>
       <c r="H846" s="2">
-        <v>423720</v>
+        <v>1422875</v>
       </c>
       <c r="I846" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="847" spans="1:9">
       <c r="A847" s="1">
         <v>846</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>1577</v>
+        <v>1613</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>1578</v>
+        <v>1615</v>
       </c>
       <c r="E847" s="2">
-        <v>882614</v>
+        <v>12467</v>
       </c>
       <c r="F847" s="2">
-        <v>874208</v>
+        <v>12348</v>
       </c>
       <c r="G847" s="2">
-        <v>865803</v>
+        <v>12229</v>
       </c>
       <c r="H847" s="2">
-        <v>848991</v>
+        <v>11992</v>
       </c>
       <c r="I847" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="848" spans="1:9">
       <c r="A848" s="1">
         <v>847</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>1579</v>
+        <v>1616</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>1580</v>
+        <v>1617</v>
       </c>
       <c r="E848" s="2">
-        <v>970709</v>
+        <v>38237</v>
       </c>
       <c r="F848" s="2">
-        <v>961464</v>
+        <v>37873</v>
       </c>
       <c r="G848" s="2">
-        <v>952220</v>
+        <v>37508</v>
       </c>
       <c r="H848" s="2">
-        <v>933730</v>
+        <v>36780</v>
       </c>
       <c r="I848" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="849" spans="1:9">
       <c r="A849" s="1">
         <v>848</v>
       </c>
       <c r="B849" s="1" t="s">
-        <v>1581</v>
+        <v>1618</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>1582</v>
+        <v>1619</v>
       </c>
       <c r="E849" s="2">
-        <v>1076066</v>
+        <v>64170</v>
       </c>
       <c r="F849" s="2">
-        <v>1065818</v>
+        <v>63559</v>
       </c>
       <c r="G849" s="2">
-        <v>1055570</v>
+        <v>62947</v>
       </c>
       <c r="H849" s="2">
-        <v>1035073</v>
+        <v>61725</v>
       </c>
       <c r="I849" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="850" spans="1:9">
       <c r="A850" s="1">
         <v>849</v>
       </c>
       <c r="B850" s="1" t="s">
-        <v>1583</v>
+        <v>1620</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>1584</v>
+        <v>1621</v>
       </c>
       <c r="E850" s="2">
-        <v>1796715</v>
+        <v>193187</v>
       </c>
       <c r="F850" s="2">
-        <v>1779603</v>
+        <v>191348</v>
       </c>
       <c r="G850" s="2">
-        <v>1762492</v>
+        <v>189508</v>
       </c>
       <c r="H850" s="2">
-        <v>1728269</v>
+        <v>185828</v>
       </c>
       <c r="I850" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="851" spans="1:9">
       <c r="A851" s="1">
         <v>850</v>
       </c>
       <c r="B851" s="1" t="s">
-        <v>1585</v>
+        <v>1622</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>1586</v>
+        <v>1623</v>
       </c>
       <c r="E851" s="2">
-        <v>4587548</v>
+        <v>386696</v>
       </c>
       <c r="F851" s="2">
-        <v>4543857</v>
+        <v>383013</v>
       </c>
       <c r="G851" s="2">
-        <v>4500166</v>
+        <v>379330</v>
       </c>
       <c r="H851" s="2">
-        <v>4412784</v>
+        <v>371965</v>
       </c>
       <c r="I851" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="852" spans="1:9">
       <c r="A852" s="1">
         <v>851</v>
       </c>
       <c r="B852" s="1" t="s">
-        <v>1587</v>
+        <v>1624</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>1588</v>
+        <v>1625</v>
       </c>
       <c r="E852" s="2">
-        <v>9162431</v>
+        <v>678300</v>
       </c>
       <c r="F852" s="2">
-        <v>9075170</v>
+        <v>671840</v>
       </c>
       <c r="G852" s="2">
-        <v>8987909</v>
+        <v>665380</v>
       </c>
       <c r="H852" s="2">
-        <v>8813386</v>
+        <v>652460</v>
       </c>
       <c r="I852" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="853" spans="1:9">
       <c r="A853" s="1">
         <v>852</v>
       </c>
       <c r="B853" s="1" t="s">
-        <v>1589</v>
+        <v>1626</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>1590</v>
+        <v>1627</v>
       </c>
       <c r="E853" s="2">
-        <v>13894</v>
+        <v>1271550</v>
       </c>
       <c r="F853" s="2">
-        <v>13761</v>
+        <v>1259440</v>
       </c>
       <c r="G853" s="2">
-        <v>13629</v>
+        <v>1247330</v>
       </c>
       <c r="H853" s="2">
-        <v>13364</v>
+        <v>1223110</v>
       </c>
       <c r="I853" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="854" spans="1:9">
       <c r="A854" s="1">
         <v>853</v>
       </c>
       <c r="B854" s="1" t="s">
-        <v>1591</v>
+        <v>1628</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>1592</v>
+        <v>1629</v>
       </c>
       <c r="E854" s="2">
-        <v>64150</v>
+        <v>1906800</v>
       </c>
       <c r="F854" s="2">
-        <v>63539</v>
+        <v>1888640</v>
       </c>
       <c r="G854" s="2">
-        <v>62928</v>
+        <v>1870480</v>
       </c>
       <c r="H854" s="2">
-        <v>61706</v>
+        <v>1834160</v>
       </c>
       <c r="I854" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="855" spans="1:9">
       <c r="A855" s="1">
         <v>854</v>
       </c>
       <c r="B855" s="1" t="s">
-        <v>1593</v>
+        <v>1630</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>1503</v>
+        <v>1614</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>1594</v>
+        <v>1631</v>
       </c>
       <c r="E855" s="2">
-        <v>196281</v>
+        <v>2499000</v>
       </c>
       <c r="F855" s="2">
-        <v>194411</v>
+        <v>2475200</v>
       </c>
       <c r="G855" s="2">
-        <v>192542</v>
+        <v>2451400</v>
       </c>
       <c r="H855" s="2">
-        <v>188803</v>
+        <v>2403800</v>
       </c>
       <c r="I855" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="856" spans="1:9">
       <c r="A856" s="1">
         <v>855</v>
       </c>
       <c r="B856" s="1" t="s">
-        <v>1595</v>
+        <v>1632</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>1503</v>
+        <v>1584</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>1596</v>
+        <v>1633</v>
       </c>
       <c r="E856" s="2">
-        <v>88121</v>
+        <v>13262</v>
       </c>
       <c r="F856" s="2">
-        <v>87282</v>
+        <v>13135</v>
       </c>
       <c r="G856" s="2">
-        <v>86443</v>
+        <v>13009</v>
       </c>
       <c r="H856" s="2">
-        <v>84764</v>
+        <v>12756</v>
       </c>
       <c r="I856" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="857" spans="1:9">
       <c r="A857" s="1">
         <v>856</v>
       </c>
       <c r="B857" s="1" t="s">
-        <v>1597</v>
+        <v>1634</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>1503</v>
+        <v>1584</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>1598</v>
+        <v>1635</v>
       </c>
       <c r="E857" s="2">
-        <v>91397</v>
+        <v>28327</v>
       </c>
       <c r="F857" s="2">
-        <v>90527</v>
+        <v>28057</v>
       </c>
       <c r="G857" s="2">
-        <v>89656</v>
+        <v>27787</v>
       </c>
       <c r="H857" s="2">
-        <v>87915</v>
+        <v>27248</v>
       </c>
       <c r="I857" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="858" spans="1:9">
       <c r="A858" s="1">
         <v>857</v>
       </c>
       <c r="B858" s="1" t="s">
-        <v>1599</v>
+        <v>1636</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>1600</v>
+        <v>1584</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="E858" s="2">
-        <v>85808</v>
+        <v>39270</v>
       </c>
       <c r="F858" s="2">
-        <v>84991</v>
+        <v>38896</v>
       </c>
       <c r="G858" s="2">
-        <v>84174</v>
+        <v>38522</v>
       </c>
       <c r="H858" s="2">
-        <v>82539</v>
+        <v>37774</v>
       </c>
       <c r="I858" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="859" spans="1:9">
       <c r="A859" s="1">
         <v>858</v>
       </c>
       <c r="B859" s="1" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>1600</v>
+        <v>1584</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="E859" s="2">
-        <v>174949</v>
+        <v>45659</v>
       </c>
       <c r="F859" s="2">
-        <v>173283</v>
+        <v>45224</v>
       </c>
       <c r="G859" s="2">
-        <v>171617</v>
+        <v>44790</v>
       </c>
       <c r="H859" s="2">
-        <v>168284</v>
+        <v>43920</v>
       </c>
       <c r="I859" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="860" spans="1:9">
       <c r="A860" s="1">
         <v>859</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>1604</v>
+        <v>1640</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>1600</v>
+        <v>1584</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>1605</v>
+        <v>1641</v>
       </c>
       <c r="E860" s="2">
-        <v>348058</v>
+        <v>136684</v>
       </c>
       <c r="F860" s="2">
-        <v>344743</v>
+        <v>135382</v>
       </c>
       <c r="G860" s="2">
-        <v>341429</v>
+        <v>134080</v>
       </c>
       <c r="H860" s="2">
-        <v>334799</v>
+        <v>131477</v>
       </c>
       <c r="I860" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="861" spans="1:9">
       <c r="A861" s="1">
         <v>860</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>1606</v>
+        <v>1642</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>1600</v>
+        <v>1584</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>1607</v>
+        <v>1643</v>
       </c>
       <c r="E861" s="2">
-        <v>857052</v>
+        <v>65389</v>
       </c>
       <c r="F861" s="2">
-        <v>848890</v>
+        <v>64766</v>
       </c>
       <c r="G861" s="2">
-        <v>840727</v>
+        <v>64143</v>
       </c>
       <c r="H861" s="2">
-        <v>824402</v>
+        <v>62898</v>
       </c>
       <c r="I861" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="862" spans="1:9">
       <c r="A862" s="1">
         <v>861</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>1608</v>
+        <v>1644</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>1600</v>
+        <v>1584</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>1609</v>
+        <v>1645</v>
       </c>
       <c r="E862" s="2">
-        <v>1761291</v>
+        <v>80080</v>
       </c>
       <c r="F862" s="2">
-        <v>1744517</v>
+        <v>79318</v>
       </c>
       <c r="G862" s="2">
-        <v>1727743</v>
+        <v>78555</v>
       </c>
       <c r="H862" s="2">
-        <v>1694194</v>
+        <v>77030</v>
       </c>
       <c r="I862" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="863" spans="1:9">
       <c r="A863" s="1">
         <v>862</v>
       </c>
       <c r="B863" s="1" t="s">
-        <v>1610</v>
+        <v>1646</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>1600</v>
+        <v>1584</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>1611</v>
+        <v>1647</v>
       </c>
       <c r="E863" s="2">
-        <v>3417582</v>
+        <v>91579</v>
       </c>
       <c r="F863" s="2">
-        <v>3385034</v>
+        <v>90707</v>
       </c>
       <c r="G863" s="2">
-        <v>3352485</v>
+        <v>89835</v>
       </c>
       <c r="H863" s="2">
-        <v>3287388</v>
+        <v>88090</v>
       </c>
       <c r="I863" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="864" spans="1:9">
       <c r="A864" s="1">
         <v>863</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>1612</v>
+        <v>1648</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>1600</v>
+        <v>1584</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>1613</v>
+        <v>1649</v>
       </c>
       <c r="E864" s="2">
-        <v>9305276</v>
+        <v>121426</v>
       </c>
       <c r="F864" s="2">
-        <v>9216655</v>
+        <v>120270</v>
       </c>
       <c r="G864" s="2">
-        <v>9128033</v>
+        <v>119113</v>
       </c>
       <c r="H864" s="2">
-        <v>8950790</v>
+        <v>116800</v>
       </c>
       <c r="I864" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="865" spans="1:9">
       <c r="A865" s="1">
         <v>864</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>1614</v>
+        <v>1650</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>1600</v>
+        <v>1584</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>1615</v>
+        <v>1651</v>
       </c>
       <c r="E865" s="2">
-        <v>16659504</v>
+        <v>137499</v>
       </c>
       <c r="F865" s="2">
-        <v>16500842</v>
+        <v>136189</v>
       </c>
       <c r="G865" s="2">
-        <v>16342180</v>
+        <v>134880</v>
       </c>
       <c r="H865" s="2">
-        <v>16024856</v>
+        <v>132261</v>
       </c>
       <c r="I865" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="866" spans="1:9">
       <c r="A866" s="1">
         <v>865</v>
       </c>
       <c r="B866" s="1" t="s">
-        <v>1616</v>
+        <v>1652</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>1617</v>
+        <v>1584</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>1618</v>
+        <v>1653</v>
       </c>
       <c r="E866" s="2">
-        <v>1389</v>
+        <v>140634</v>
       </c>
       <c r="F866" s="2">
-        <v>1376</v>
+        <v>139294</v>
       </c>
       <c r="G866" s="2">
-        <v>1363</v>
+        <v>137955</v>
       </c>
       <c r="H866" s="2">
-        <v>1336</v>
+        <v>135276</v>
       </c>
       <c r="I866" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="867" spans="1:9">
       <c r="A867" s="1">
         <v>866</v>
       </c>
       <c r="B867" s="1" t="s">
-        <v>1619</v>
+        <v>1654</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>1617</v>
+        <v>1584</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>1620</v>
+        <v>1655</v>
       </c>
       <c r="E867" s="2">
-        <v>3098</v>
+        <v>132169</v>
       </c>
       <c r="F867" s="2">
-        <v>3068</v>
+        <v>130910</v>
       </c>
       <c r="G867" s="2">
-        <v>3039</v>
+        <v>129651</v>
       </c>
       <c r="H867" s="2">
-        <v>2980</v>
+        <v>127134</v>
       </c>
       <c r="I867" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="868" spans="1:9">
       <c r="A868" s="1">
         <v>867</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>1621</v>
+        <v>1656</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>1617</v>
+        <v>1584</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>1622</v>
+        <v>1657</v>
       </c>
       <c r="E868" s="2">
-        <v>4783</v>
+        <v>261861</v>
       </c>
       <c r="F868" s="2">
-        <v>4737</v>
+        <v>259367</v>
       </c>
       <c r="G868" s="2">
-        <v>4692</v>
+        <v>256873</v>
       </c>
       <c r="H868" s="2">
-        <v>4601</v>
+        <v>251885</v>
       </c>
       <c r="I868" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="869" spans="1:9">
       <c r="A869" s="1">
         <v>868</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>1623</v>
+        <v>1658</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>1617</v>
+        <v>1584</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="E869" s="2">
-        <v>7031</v>
+        <v>391125</v>
       </c>
       <c r="F869" s="2">
-        <v>6964</v>
+        <v>387400</v>
       </c>
       <c r="G869" s="2">
-        <v>6897</v>
+        <v>383675</v>
       </c>
       <c r="H869" s="2">
-        <v>6763</v>
+        <v>376225</v>
       </c>
       <c r="I869" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="870" spans="1:9">
       <c r="A870" s="1">
         <v>869</v>
       </c>
       <c r="B870" s="1" t="s">
-        <v>1625</v>
+        <v>1660</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>1617</v>
+        <v>1584</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>1626</v>
+        <v>1661</v>
       </c>
       <c r="E870" s="2">
-        <v>11141</v>
+        <v>1329988</v>
       </c>
       <c r="F870" s="2">
-        <v>11034</v>
+        <v>1317321</v>
       </c>
       <c r="G870" s="2">
-        <v>10928</v>
+        <v>1304655</v>
       </c>
       <c r="H870" s="2">
-        <v>10716</v>
+        <v>1279322</v>
       </c>
       <c r="I870" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="871" spans="1:9">
       <c r="A871" s="1">
         <v>870</v>
       </c>
       <c r="B871" s="1" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>1617</v>
+        <v>1584</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>1628</v>
+        <v>1663</v>
       </c>
       <c r="E871" s="2">
-        <v>15162</v>
+        <v>4378526</v>
       </c>
       <c r="F871" s="2">
-        <v>15018</v>
+        <v>4336826</v>
       </c>
       <c r="G871" s="2">
-        <v>14873</v>
+        <v>4295126</v>
       </c>
       <c r="H871" s="2">
-        <v>14584</v>
+        <v>4211725</v>
       </c>
       <c r="I871" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="872" spans="1:9">
       <c r="A872" s="1">
         <v>871</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>1629</v>
+        <v>1664</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>1617</v>
+        <v>1584</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>1630</v>
+        <v>1665</v>
       </c>
       <c r="E872" s="2">
-        <v>14175</v>
+        <v>8757026</v>
       </c>
       <c r="F872" s="2">
-        <v>14040</v>
+        <v>8673626</v>
       </c>
       <c r="G872" s="2">
-        <v>13905</v>
+        <v>8590226</v>
       </c>
       <c r="H872" s="2">
-        <v>13635</v>
+        <v>8423425</v>
       </c>
       <c r="I872" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="873" spans="1:9">
       <c r="A873" s="1">
         <v>872</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>1631</v>
+        <v>1666</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>1632</v>
+        <v>1668</v>
       </c>
       <c r="E873" s="2">
-        <v>20381</v>
+        <v>7002</v>
       </c>
       <c r="F873" s="2">
-        <v>20186</v>
+        <v>6936</v>
       </c>
       <c r="G873" s="2">
-        <v>19992</v>
+        <v>6869</v>
       </c>
       <c r="H873" s="2">
-        <v>19604</v>
+        <v>6736</v>
       </c>
       <c r="I873" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="874" spans="1:9">
       <c r="A874" s="1">
         <v>873</v>
       </c>
       <c r="B874" s="1" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>1634</v>
+        <v>1670</v>
       </c>
       <c r="E874" s="2">
-        <v>42454</v>
+        <v>12390</v>
       </c>
       <c r="F874" s="2">
-        <v>42049</v>
+        <v>12272</v>
       </c>
       <c r="G874" s="2">
-        <v>41645</v>
+        <v>12154</v>
       </c>
       <c r="H874" s="2">
-        <v>40836</v>
+        <v>11918</v>
       </c>
       <c r="I874" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="875" spans="1:9">
       <c r="A875" s="1">
         <v>874</v>
       </c>
       <c r="B875" s="1" t="s">
-        <v>1635</v>
+        <v>1671</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>1636</v>
+        <v>1672</v>
       </c>
       <c r="E875" s="2">
-        <v>41516</v>
+        <v>12600</v>
       </c>
       <c r="F875" s="2">
-        <v>41121</v>
+        <v>12480</v>
       </c>
       <c r="G875" s="2">
-        <v>40725</v>
+        <v>12360</v>
       </c>
       <c r="H875" s="2">
-        <v>39934</v>
+        <v>12120</v>
       </c>
       <c r="I875" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="876" spans="1:9">
       <c r="A876" s="1">
         <v>875</v>
       </c>
       <c r="B876" s="1" t="s">
-        <v>1637</v>
+        <v>1673</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>1638</v>
+        <v>1674</v>
       </c>
       <c r="E876" s="2">
-        <v>61451</v>
+        <v>27423</v>
       </c>
       <c r="F876" s="2">
-        <v>60866</v>
+        <v>27162</v>
       </c>
       <c r="G876" s="2">
-        <v>60281</v>
+        <v>26901</v>
       </c>
       <c r="H876" s="2">
-        <v>59110</v>
+        <v>26378</v>
       </c>
       <c r="I876" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="877" spans="1:9">
       <c r="A877" s="1">
         <v>876</v>
       </c>
       <c r="B877" s="1" t="s">
-        <v>1639</v>
+        <v>1675</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>1640</v>
+        <v>1676</v>
       </c>
       <c r="E877" s="2">
-        <v>69754</v>
+        <v>22575</v>
       </c>
       <c r="F877" s="2">
-        <v>69089</v>
+        <v>22360</v>
       </c>
       <c r="G877" s="2">
-        <v>68425</v>
+        <v>22145</v>
       </c>
       <c r="H877" s="2">
-        <v>67096</v>
+        <v>21715</v>
       </c>
       <c r="I877" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="878" spans="1:9">
       <c r="A878" s="1">
         <v>877</v>
       </c>
       <c r="B878" s="1" t="s">
-        <v>1641</v>
+        <v>1677</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>1642</v>
+        <v>1678</v>
       </c>
       <c r="E878" s="2">
-        <v>72968</v>
+        <v>45176</v>
       </c>
       <c r="F878" s="2">
-        <v>72273</v>
+        <v>44746</v>
       </c>
       <c r="G878" s="2">
-        <v>71578</v>
+        <v>44316</v>
       </c>
       <c r="H878" s="2">
-        <v>70188</v>
+        <v>43455</v>
       </c>
       <c r="I878" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="879" spans="1:9">
       <c r="A879" s="1">
         <v>878</v>
       </c>
       <c r="B879" s="1" t="s">
-        <v>1643</v>
+        <v>1679</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>1644</v>
+        <v>1680</v>
       </c>
       <c r="E879" s="2">
-        <v>113517</v>
+        <v>50176</v>
       </c>
       <c r="F879" s="2">
-        <v>112435</v>
+        <v>49698</v>
       </c>
       <c r="G879" s="2">
-        <v>111354</v>
+        <v>49221</v>
       </c>
       <c r="H879" s="2">
-        <v>109192</v>
+        <v>48265</v>
       </c>
       <c r="I879" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="880" spans="1:9">
       <c r="A880" s="1">
         <v>879</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>1645</v>
+        <v>1681</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>1646</v>
+        <v>1682</v>
       </c>
       <c r="E880" s="2">
-        <v>141881</v>
+        <v>58826</v>
       </c>
       <c r="F880" s="2">
-        <v>140530</v>
+        <v>58266</v>
       </c>
       <c r="G880" s="2">
-        <v>139179</v>
+        <v>57706</v>
       </c>
       <c r="H880" s="2">
-        <v>136476</v>
+        <v>56585</v>
       </c>
       <c r="I880" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="881" spans="1:9">
       <c r="A881" s="1">
         <v>880</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>1647</v>
+        <v>1683</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>1648</v>
+        <v>1684</v>
       </c>
       <c r="E881" s="2">
-        <v>139067</v>
+        <v>94526</v>
       </c>
       <c r="F881" s="2">
-        <v>137743</v>
+        <v>93626</v>
       </c>
       <c r="G881" s="2">
-        <v>136418</v>
+        <v>92726</v>
       </c>
       <c r="H881" s="2">
-        <v>133769</v>
+        <v>90925</v>
       </c>
       <c r="I881" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="882" spans="1:9">
       <c r="A882" s="1">
         <v>881</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>1649</v>
+        <v>1685</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>1650</v>
+        <v>1686</v>
       </c>
       <c r="E882" s="2">
-        <v>217501</v>
+        <v>99776</v>
       </c>
       <c r="F882" s="2">
-        <v>215430</v>
+        <v>98826</v>
       </c>
       <c r="G882" s="2">
-        <v>213358</v>
+        <v>97876</v>
       </c>
       <c r="H882" s="2">
-        <v>209215</v>
+        <v>95975</v>
       </c>
       <c r="I882" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="883" spans="1:9">
       <c r="A883" s="1">
         <v>882</v>
       </c>
       <c r="B883" s="1" t="s">
-        <v>1651</v>
+        <v>1687</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>1652</v>
+        <v>1688</v>
       </c>
       <c r="E883" s="2">
-        <v>509592</v>
+        <v>133917</v>
       </c>
       <c r="F883" s="2">
-        <v>504739</v>
+        <v>132642</v>
       </c>
       <c r="G883" s="2">
-        <v>499886</v>
+        <v>131366</v>
       </c>
       <c r="H883" s="2">
-        <v>490179</v>
+        <v>128815</v>
       </c>
       <c r="I883" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="884" spans="1:9">
       <c r="A884" s="1">
         <v>883</v>
       </c>
       <c r="B884" s="1" t="s">
-        <v>1653</v>
+        <v>1689</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>1654</v>
+        <v>1690</v>
       </c>
       <c r="E884" s="2">
-        <v>1115809</v>
+        <v>252026</v>
       </c>
       <c r="F884" s="2">
-        <v>1105182</v>
+        <v>249626</v>
       </c>
       <c r="G884" s="2">
-        <v>1094555</v>
+        <v>247226</v>
       </c>
       <c r="H884" s="2">
-        <v>1073302</v>
+        <v>242425</v>
       </c>
       <c r="I884" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="885" spans="1:9">
       <c r="A885" s="1">
         <v>884</v>
       </c>
       <c r="B885" s="1" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>1656</v>
+        <v>1667</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>1657</v>
+        <v>1692</v>
       </c>
       <c r="E885" s="2">
-        <v>6178</v>
+        <v>252026</v>
       </c>
       <c r="F885" s="2">
-        <v>6119</v>
+        <v>249626</v>
       </c>
       <c r="G885" s="2">
-        <v>6061</v>
+        <v>247226</v>
       </c>
       <c r="H885" s="2">
-        <v>5943</v>
+        <v>242425</v>
       </c>
       <c r="I885" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="886" spans="1:9">
       <c r="A886" s="1">
         <v>885</v>
       </c>
       <c r="B886" s="1" t="s">
-        <v>1658</v>
+        <v>1693</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>1656</v>
+        <v>1667</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>1659</v>
+        <v>1694</v>
       </c>
       <c r="E886" s="2">
-        <v>12233</v>
+        <v>656276</v>
       </c>
       <c r="F886" s="2">
-        <v>12116</v>
+        <v>650026</v>
       </c>
       <c r="G886" s="2">
-        <v>12000</v>
+        <v>643776</v>
       </c>
       <c r="H886" s="2">
-        <v>11767</v>
+        <v>631275</v>
       </c>
       <c r="I886" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="887" spans="1:9">
       <c r="A887" s="1">
         <v>886</v>
       </c>
       <c r="B887" s="1" t="s">
-        <v>1660</v>
+        <v>1695</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>1656</v>
+        <v>1667</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>1661</v>
+        <v>1696</v>
       </c>
       <c r="E887" s="2">
-        <v>36557</v>
+        <v>724500</v>
       </c>
       <c r="F887" s="2">
-        <v>36209</v>
+        <v>717600</v>
       </c>
       <c r="G887" s="2">
-        <v>35860</v>
+        <v>710700</v>
       </c>
       <c r="H887" s="2">
-        <v>35164</v>
+        <v>696900</v>
       </c>
       <c r="I887" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="888" spans="1:9">
       <c r="A888" s="1">
         <v>887</v>
       </c>
       <c r="B888" s="1" t="s">
-        <v>1662</v>
+        <v>1697</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>1656</v>
+        <v>1698</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>1663</v>
+        <v>1699</v>
       </c>
       <c r="E888" s="2">
-        <v>121571</v>
+        <v>14926</v>
       </c>
       <c r="F888" s="2">
-        <v>120413</v>
+        <v>14784</v>
       </c>
       <c r="G888" s="2">
-        <v>119255</v>
+        <v>14641</v>
       </c>
       <c r="H888" s="2">
-        <v>116940</v>
+        <v>14357</v>
       </c>
       <c r="I888" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="889" spans="1:9">
       <c r="A889" s="1">
         <v>888</v>
       </c>
       <c r="B889" s="1" t="s">
-        <v>1664</v>
+        <v>1700</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>1656</v>
+        <v>1698</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>1665</v>
+        <v>1701</v>
       </c>
       <c r="E889" s="2">
-        <v>304089</v>
+        <v>24768</v>
       </c>
       <c r="F889" s="2">
-        <v>301193</v>
+        <v>24533</v>
       </c>
       <c r="G889" s="2">
-        <v>298297</v>
+        <v>24297</v>
       </c>
       <c r="H889" s="2">
-        <v>292505</v>
+        <v>23825</v>
       </c>
       <c r="I889" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="890" spans="1:9">
       <c r="A890" s="1">
         <v>889</v>
       </c>
       <c r="B890" s="1" t="s">
-        <v>1666</v>
+        <v>1702</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>1656</v>
+        <v>1698</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>1667</v>
+        <v>1703</v>
       </c>
       <c r="E890" s="2">
-        <v>608018</v>
+        <v>64864</v>
       </c>
       <c r="F890" s="2">
-        <v>602228</v>
+        <v>64246</v>
       </c>
       <c r="G890" s="2">
-        <v>596437</v>
+        <v>63628</v>
       </c>
       <c r="H890" s="2">
-        <v>584856</v>
+        <v>62393</v>
       </c>
       <c r="I890" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="891" spans="1:9">
       <c r="A891" s="1">
         <v>890</v>
       </c>
       <c r="B891" s="1" t="s">
-        <v>1668</v>
+        <v>1704</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>1656</v>
+        <v>1698</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="E891" s="2">
-        <v>1216009</v>
+        <v>144286</v>
       </c>
       <c r="F891" s="2">
-        <v>1204428</v>
+        <v>142912</v>
       </c>
       <c r="G891" s="2">
-        <v>1192847</v>
+        <v>141537</v>
       </c>
       <c r="H891" s="2">
-        <v>1169685</v>
+        <v>138789</v>
       </c>
       <c r="I891" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="892" spans="1:9">
       <c r="A892" s="1">
         <v>891</v>
       </c>
       <c r="B892" s="1" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>1671</v>
+        <v>1698</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>1672</v>
+        <v>1707</v>
       </c>
       <c r="E892" s="2">
-        <v>14529</v>
+        <v>298279</v>
       </c>
       <c r="F892" s="2">
-        <v>14390</v>
+        <v>295438</v>
       </c>
       <c r="G892" s="2">
-        <v>14252</v>
+        <v>292597</v>
       </c>
       <c r="H892" s="2">
-        <v>13975</v>
+        <v>286916</v>
       </c>
       <c r="I892" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="893" spans="1:9">
       <c r="A893" s="1">
         <v>892</v>
       </c>
       <c r="B893" s="1" t="s">
-        <v>1673</v>
+        <v>1708</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>1671</v>
+        <v>1698</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>1674</v>
+        <v>1709</v>
       </c>
       <c r="E893" s="2">
-        <v>56791</v>
+        <v>428674</v>
       </c>
       <c r="F893" s="2">
-        <v>56250</v>
+        <v>424591</v>
       </c>
       <c r="G893" s="2">
-        <v>55710</v>
+        <v>420509</v>
       </c>
       <c r="H893" s="2">
-        <v>54628</v>
+        <v>412344</v>
       </c>
       <c r="I893" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="894" spans="1:9">
       <c r="A894" s="1">
         <v>893</v>
       </c>
       <c r="B894" s="1" t="s">
-        <v>1675</v>
+        <v>1710</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>1676</v>
+        <v>1712</v>
       </c>
       <c r="E894" s="2">
-        <v>213841</v>
+        <v>15745</v>
       </c>
       <c r="F894" s="2">
-        <v>211804</v>
+        <v>15595</v>
       </c>
       <c r="G894" s="2">
-        <v>209768</v>
+        <v>15445</v>
       </c>
       <c r="H894" s="2">
-        <v>205695</v>
+        <v>15145</v>
       </c>
       <c r="I894" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="895" spans="1:9">
       <c r="A895" s="1">
         <v>894</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>1677</v>
+        <v>1713</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>1678</v>
+        <v>1714</v>
       </c>
       <c r="E895" s="2">
-        <v>1402610</v>
+        <v>72526</v>
       </c>
       <c r="F895" s="2">
-        <v>1389252</v>
+        <v>71835</v>
       </c>
       <c r="G895" s="2">
-        <v>1375894</v>
+        <v>71144</v>
       </c>
       <c r="H895" s="2">
-        <v>1349177</v>
+        <v>69763</v>
       </c>
       <c r="I895" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="896" spans="1:9">
       <c r="A896" s="1">
         <v>895</v>
       </c>
       <c r="B896" s="1" t="s">
-        <v>1679</v>
+        <v>1715</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>1680</v>
+        <v>1711</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>1681</v>
+        <v>1716</v>
       </c>
       <c r="E896" s="2">
-        <v>15630</v>
+        <v>136118</v>
       </c>
       <c r="F896" s="2">
-        <v>15481</v>
+        <v>134821</v>
       </c>
       <c r="G896" s="2">
-        <v>15333</v>
+        <v>133525</v>
       </c>
       <c r="H896" s="2">
-        <v>15035</v>
+        <v>130932</v>
       </c>
       <c r="I896" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="897" spans="1:9">
       <c r="A897" s="1">
         <v>896</v>
       </c>
       <c r="B897" s="1" t="s">
-        <v>1682</v>
+        <v>1717</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>1680</v>
+        <v>1711</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>1683</v>
+        <v>1718</v>
       </c>
       <c r="E897" s="2">
-        <v>153878</v>
+        <v>218303</v>
       </c>
       <c r="F897" s="2">
-        <v>152412</v>
+        <v>216224</v>
       </c>
       <c r="G897" s="2">
-        <v>150947</v>
+        <v>214145</v>
       </c>
       <c r="H897" s="2">
-        <v>148016</v>
+        <v>209987</v>
       </c>
       <c r="I897" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="898" spans="1:9">
       <c r="A898" s="1">
         <v>897</v>
       </c>
       <c r="B898" s="1" t="s">
-        <v>1684</v>
+        <v>1719</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>1680</v>
+        <v>1711</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>1685</v>
+        <v>1720</v>
       </c>
       <c r="E898" s="2">
-        <v>313683</v>
+        <v>272538</v>
       </c>
       <c r="F898" s="2">
-        <v>310696</v>
+        <v>269942</v>
       </c>
       <c r="G898" s="2">
-        <v>307708</v>
+        <v>267347</v>
       </c>
       <c r="H898" s="2">
-        <v>301733</v>
+        <v>262156</v>
       </c>
       <c r="I898" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="899" spans="1:9">
       <c r="A899" s="1">
         <v>898</v>
       </c>
       <c r="B899" s="1" t="s">
-        <v>1686</v>
+        <v>1721</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>1687</v>
+        <v>1711</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>1688</v>
+        <v>1722</v>
       </c>
       <c r="E899" s="2">
-        <v>16421</v>
+        <v>433247</v>
       </c>
       <c r="F899" s="2">
-        <v>16265</v>
+        <v>429121</v>
       </c>
       <c r="G899" s="2">
-        <v>16108</v>
+        <v>424994</v>
       </c>
       <c r="H899" s="2">
-        <v>15795</v>
+        <v>416742</v>
       </c>
       <c r="I899" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="900" spans="1:9">
       <c r="A900" s="1">
         <v>899</v>
       </c>
       <c r="B900" s="1" t="s">
-        <v>1689</v>
+        <v>1723</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>1687</v>
+        <v>1711</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>1690</v>
+        <v>1724</v>
       </c>
       <c r="E900" s="2">
-        <v>73462</v>
+        <v>679376</v>
       </c>
       <c r="F900" s="2">
-        <v>72763</v>
+        <v>672906</v>
       </c>
       <c r="G900" s="2">
-        <v>72063</v>
+        <v>666436</v>
       </c>
       <c r="H900" s="2">
-        <v>70664</v>
+        <v>653495</v>
       </c>
       <c r="I900" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="901" spans="1:9">
       <c r="A901" s="1">
         <v>900</v>
       </c>
       <c r="B901" s="1" t="s">
-        <v>1691</v>
+        <v>1725</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>1687</v>
+        <v>1711</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>1692</v>
+        <v>1726</v>
       </c>
       <c r="E901" s="2">
-        <v>131250</v>
+        <v>1361478</v>
       </c>
       <c r="F901" s="2">
-        <v>130000</v>
+        <v>1348512</v>
       </c>
       <c r="G901" s="2">
-        <v>128750</v>
+        <v>1335545</v>
       </c>
       <c r="H901" s="2">
-        <v>126250</v>
+        <v>1309612</v>
       </c>
       <c r="I901" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="902" spans="1:9">
       <c r="A902" s="1">
         <v>901</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>1693</v>
+        <v>1727</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>1687</v>
+        <v>1728</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>1694</v>
+        <v>1729</v>
       </c>
       <c r="E902" s="2">
-        <v>216912</v>
+        <v>15120</v>
       </c>
       <c r="F902" s="2">
-        <v>214846</v>
+        <v>14976</v>
       </c>
       <c r="G902" s="2">
-        <v>212780</v>
+        <v>14832</v>
       </c>
       <c r="H902" s="2">
-        <v>208649</v>
+        <v>14544</v>
       </c>
       <c r="I902" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="903" spans="1:9">
       <c r="A903" s="1">
         <v>902</v>
       </c>
       <c r="B903" s="1" t="s">
-        <v>1695</v>
+        <v>1730</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>1687</v>
+        <v>1728</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>1696</v>
+        <v>1731</v>
       </c>
       <c r="E903" s="2">
-        <v>373773</v>
+        <v>77418</v>
       </c>
       <c r="F903" s="2">
-        <v>370213</v>
+        <v>76680</v>
       </c>
       <c r="G903" s="2">
-        <v>366653</v>
+        <v>75943</v>
       </c>
       <c r="H903" s="2">
-        <v>359534</v>
+        <v>74468</v>
       </c>
       <c r="I903" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="904" spans="1:9">
       <c r="A904" s="1">
         <v>903</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>1697</v>
+        <v>1732</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>1687</v>
+        <v>1728</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>1698</v>
+        <v>1733</v>
       </c>
       <c r="E904" s="2">
-        <v>721353</v>
+        <v>232739</v>
       </c>
       <c r="F904" s="2">
-        <v>714483</v>
+        <v>230522</v>
       </c>
       <c r="G904" s="2">
-        <v>707613</v>
+        <v>228306</v>
       </c>
       <c r="H904" s="2">
-        <v>693873</v>
+        <v>223873</v>
       </c>
       <c r="I904" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="905" spans="1:9">
       <c r="A905" s="1">
         <v>904</v>
       </c>
       <c r="B905" s="1" t="s">
-        <v>1699</v>
+        <v>1734</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>1687</v>
+        <v>1728</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>1700</v>
+        <v>1735</v>
       </c>
       <c r="E905" s="2">
-        <v>1445600</v>
+        <v>465760</v>
       </c>
       <c r="F905" s="2">
-        <v>1431832</v>
+        <v>461324</v>
       </c>
       <c r="G905" s="2">
-        <v>1418065</v>
+        <v>456888</v>
       </c>
       <c r="H905" s="2">
-        <v>1390530</v>
+        <v>448017</v>
       </c>
       <c r="I905" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="906" spans="1:9">
       <c r="A906" s="1">
         <v>905</v>
       </c>
       <c r="B906" s="1" t="s">
-        <v>1701</v>
+        <v>1736</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>1702</v>
+        <v>1728</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>1703</v>
+        <v>1737</v>
       </c>
       <c r="E906" s="2">
-        <v>15685</v>
+        <v>776455</v>
       </c>
       <c r="F906" s="2">
-        <v>15536</v>
+        <v>769060</v>
       </c>
       <c r="G906" s="2">
-        <v>15386</v>
+        <v>761665</v>
       </c>
       <c r="H906" s="2">
-        <v>15087</v>
+        <v>746876</v>
       </c>
       <c r="I906" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="907" spans="1:9">
       <c r="A907" s="1">
         <v>906</v>
       </c>
       <c r="B907" s="1" t="s">
-        <v>1704</v>
+        <v>1738</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>1702</v>
+        <v>1728</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>1705</v>
+        <v>1739</v>
       </c>
       <c r="E907" s="2">
-        <v>77555</v>
+        <v>1553193</v>
       </c>
       <c r="F907" s="2">
-        <v>76816</v>
+        <v>1538400</v>
       </c>
       <c r="G907" s="2">
-        <v>76078</v>
+        <v>1523608</v>
       </c>
       <c r="H907" s="2">
-        <v>74601</v>
+        <v>1494023</v>
       </c>
       <c r="I907" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="908" spans="1:9">
       <c r="A908" s="1">
         <v>907</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>1706</v>
+        <v>1740</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>1702</v>
+        <v>1728</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>1707</v>
+        <v>1741</v>
       </c>
       <c r="E908" s="2">
-        <v>155756</v>
+        <v>13720</v>
       </c>
       <c r="F908" s="2">
-        <v>154273</v>
+        <v>13590</v>
       </c>
       <c r="G908" s="2">
-        <v>152789</v>
+        <v>13459</v>
       </c>
       <c r="H908" s="2">
-        <v>149822</v>
+        <v>13198</v>
       </c>
       <c r="I908" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="909" spans="1:9">
       <c r="A909" s="1">
         <v>908</v>
       </c>
       <c r="B909" s="1" t="s">
-        <v>1708</v>
+        <v>1742</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>1702</v>
+        <v>1728</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>1709</v>
+        <v>1743</v>
       </c>
       <c r="E909" s="2">
-        <v>298121</v>
+        <v>94421</v>
       </c>
       <c r="F909" s="2">
-        <v>295282</v>
+        <v>93522</v>
       </c>
       <c r="G909" s="2">
-        <v>292443</v>
+        <v>92623</v>
       </c>
       <c r="H909" s="2">
-        <v>286764</v>
+        <v>90824</v>
       </c>
       <c r="I909" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="910" spans="1:9">
       <c r="A910" s="1">
         <v>909</v>
       </c>
       <c r="B910" s="1" t="s">
-        <v>1710</v>
+        <v>1744</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>1702</v>
+        <v>1728</v>
       </c>
       <c r="D910" s="1" t="s">
-        <v>1711</v>
+        <v>1745</v>
       </c>
       <c r="E910" s="2">
-        <v>783266</v>
+        <v>138600</v>
       </c>
       <c r="F910" s="2">
-        <v>775807</v>
+        <v>137280</v>
       </c>
       <c r="G910" s="2">
-        <v>768347</v>
+        <v>135960</v>
       </c>
       <c r="H910" s="2">
-        <v>753428</v>
+        <v>133320</v>
       </c>
       <c r="I910" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="911" spans="1:9">
       <c r="A911" s="1">
         <v>910</v>
       </c>
       <c r="B911" s="1" t="s">
-        <v>1712</v>
+        <v>1746</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>1702</v>
+        <v>1728</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>1713</v>
+        <v>1747</v>
       </c>
       <c r="E911" s="2">
-        <v>1566134</v>
+        <v>337391</v>
       </c>
       <c r="F911" s="2">
-        <v>1551218</v>
+        <v>334178</v>
       </c>
       <c r="G911" s="2">
-        <v>1536303</v>
+        <v>330965</v>
       </c>
       <c r="H911" s="2">
-        <v>1506472</v>
+        <v>324538</v>
       </c>
       <c r="I911" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="912" spans="1:9">
       <c r="A912" s="1">
         <v>911</v>
       </c>
       <c r="B912" s="1" t="s">
-        <v>1714</v>
+        <v>1748</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>1715</v>
+        <v>1728</v>
       </c>
       <c r="D912" s="1" t="s">
-        <v>1716</v>
+        <v>1749</v>
       </c>
       <c r="E912" s="2">
-        <v>709301</v>
+        <v>405011</v>
       </c>
       <c r="F912" s="2">
-        <v>702546</v>
+        <v>401154</v>
       </c>
       <c r="G912" s="2">
-        <v>695791</v>
+        <v>397297</v>
       </c>
       <c r="H912" s="2">
-        <v>682280</v>
+        <v>389582</v>
       </c>
       <c r="I912" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="913" spans="1:9">
       <c r="A913" s="1">
         <v>912</v>
       </c>
       <c r="B913" s="1" t="s">
-        <v>1717</v>
+        <v>1750</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>1718</v>
+        <v>1751</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>1719</v>
+        <v>1752</v>
       </c>
       <c r="E913" s="2">
-        <v>14040</v>
+        <v>10482</v>
       </c>
       <c r="F913" s="2">
-        <v>13906</v>
+        <v>10382</v>
       </c>
       <c r="G913" s="2">
-        <v>13772</v>
+        <v>10282</v>
       </c>
       <c r="H913" s="2">
-        <v>13505</v>
+        <v>10083</v>
       </c>
       <c r="I913" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="914" spans="1:9">
       <c r="A914" s="1">
         <v>913</v>
       </c>
       <c r="B914" s="1" t="s">
-        <v>1720</v>
+        <v>1753</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>1718</v>
+        <v>1751</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>1721</v>
+        <v>1754</v>
       </c>
       <c r="E914" s="2">
-        <v>12852</v>
+        <v>62835</v>
       </c>
       <c r="F914" s="2">
-        <v>12730</v>
+        <v>62237</v>
       </c>
       <c r="G914" s="2">
-        <v>12607</v>
+        <v>61638</v>
       </c>
       <c r="H914" s="2">
-        <v>12362</v>
+        <v>60441</v>
       </c>
       <c r="I914" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="915" spans="1:9">
       <c r="A915" s="1">
         <v>914</v>
       </c>
       <c r="B915" s="1" t="s">
-        <v>1722</v>
+        <v>1755</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>1723</v>
+        <v>1756</v>
       </c>
       <c r="E915" s="2">
-        <v>36941</v>
+        <v>13845</v>
       </c>
       <c r="F915" s="2">
-        <v>36589</v>
+        <v>13713</v>
       </c>
       <c r="G915" s="2">
-        <v>36237</v>
+        <v>13582</v>
       </c>
       <c r="H915" s="2">
-        <v>35534</v>
+        <v>13318</v>
       </c>
       <c r="I915" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="916" spans="1:9">
       <c r="A916" s="1">
         <v>915</v>
       </c>
       <c r="B916" s="1" t="s">
-        <v>1724</v>
+        <v>1757</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>1725</v>
+        <v>1758</v>
       </c>
       <c r="E916" s="2">
-        <v>71489</v>
+        <v>33966</v>
       </c>
       <c r="F916" s="2">
-        <v>70808</v>
+        <v>33643</v>
       </c>
       <c r="G916" s="2">
-        <v>70128</v>
+        <v>33319</v>
       </c>
       <c r="H916" s="2">
-        <v>68766</v>
+        <v>32672</v>
       </c>
       <c r="I916" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="917" spans="1:9">
       <c r="A917" s="1">
         <v>916</v>
       </c>
       <c r="B917" s="1" t="s">
-        <v>1726</v>
+        <v>1759</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>1727</v>
+        <v>1760</v>
       </c>
       <c r="E917" s="2">
-        <v>16851</v>
+        <v>50937</v>
       </c>
       <c r="F917" s="2">
-        <v>16691</v>
+        <v>50451</v>
       </c>
       <c r="G917" s="2">
-        <v>16530</v>
+        <v>49966</v>
       </c>
       <c r="H917" s="2">
-        <v>16209</v>
+        <v>48996</v>
       </c>
       <c r="I917" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="918" spans="1:9">
       <c r="A918" s="1">
         <v>917</v>
       </c>
       <c r="B918" s="1" t="s">
-        <v>1728</v>
+        <v>1761</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>1729</v>
+        <v>1762</v>
       </c>
       <c r="E918" s="2">
-        <v>72671</v>
+        <v>67908</v>
       </c>
       <c r="F918" s="2">
-        <v>71978</v>
+        <v>67261</v>
       </c>
       <c r="G918" s="2">
-        <v>71286</v>
+        <v>66614</v>
       </c>
       <c r="H918" s="2">
-        <v>69902</v>
+        <v>65321</v>
       </c>
       <c r="I918" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="919" spans="1:9">
       <c r="A919" s="1">
         <v>918</v>
       </c>
       <c r="B919" s="1" t="s">
-        <v>1730</v>
+        <v>1763</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>1731</v>
+        <v>1764</v>
       </c>
       <c r="E919" s="2">
-        <v>110770</v>
+        <v>85862</v>
       </c>
       <c r="F919" s="2">
-        <v>109715</v>
+        <v>85044</v>
       </c>
       <c r="G919" s="2">
-        <v>108660</v>
+        <v>84226</v>
       </c>
       <c r="H919" s="2">
-        <v>106550</v>
+        <v>82591</v>
       </c>
       <c r="I919" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="920" spans="1:9">
       <c r="A920" s="1">
         <v>919</v>
       </c>
       <c r="B920" s="1" t="s">
-        <v>1732</v>
+        <v>1765</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>1733</v>
+        <v>1766</v>
       </c>
       <c r="E920" s="2">
-        <v>149085</v>
+        <v>102328</v>
       </c>
       <c r="F920" s="2">
-        <v>147665</v>
+        <v>101353</v>
       </c>
       <c r="G920" s="2">
-        <v>146246</v>
+        <v>100379</v>
       </c>
       <c r="H920" s="2">
-        <v>143406</v>
+        <v>98430</v>
       </c>
       <c r="I920" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="921" spans="1:9">
       <c r="A921" s="1">
         <v>920</v>
       </c>
       <c r="B921" s="1" t="s">
-        <v>1734</v>
+        <v>1767</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>1735</v>
+        <v>1768</v>
       </c>
       <c r="E921" s="2">
-        <v>197182</v>
+        <v>102619</v>
       </c>
       <c r="F921" s="2">
-        <v>195304</v>
+        <v>101641</v>
       </c>
       <c r="G921" s="2">
-        <v>193426</v>
+        <v>100664</v>
       </c>
       <c r="H921" s="2">
-        <v>189670</v>
+        <v>98709</v>
       </c>
       <c r="I921" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="922" spans="1:9">
       <c r="A922" s="1">
         <v>921</v>
       </c>
       <c r="B922" s="1" t="s">
-        <v>1736</v>
+        <v>1769</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>1737</v>
+        <v>1770</v>
       </c>
       <c r="E922" s="2">
-        <v>68007</v>
+        <v>119589</v>
       </c>
       <c r="F922" s="2">
-        <v>67360</v>
+        <v>118450</v>
       </c>
       <c r="G922" s="2">
-        <v>66712</v>
+        <v>117311</v>
       </c>
       <c r="H922" s="2">
-        <v>65417</v>
+        <v>115033</v>
       </c>
       <c r="I922" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="923" spans="1:9">
       <c r="A923" s="1">
         <v>922</v>
       </c>
       <c r="B923" s="1" t="s">
-        <v>1738</v>
+        <v>1771</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>1739</v>
+        <v>1772</v>
       </c>
       <c r="E923" s="2">
-        <v>352052</v>
+        <v>171122</v>
       </c>
       <c r="F923" s="2">
-        <v>348700</v>
+        <v>169492</v>
       </c>
       <c r="G923" s="2">
-        <v>345347</v>
+        <v>167862</v>
       </c>
       <c r="H923" s="2">
-        <v>338641</v>
+        <v>164603</v>
       </c>
       <c r="I923" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="924" spans="1:9">
       <c r="A924" s="1">
         <v>923</v>
       </c>
       <c r="B924" s="1" t="s">
-        <v>1740</v>
+        <v>1773</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>1741</v>
+        <v>1774</v>
       </c>
       <c r="E924" s="2">
-        <v>700123</v>
+        <v>189344</v>
       </c>
       <c r="F924" s="2">
-        <v>693455</v>
+        <v>187541</v>
       </c>
       <c r="G924" s="2">
-        <v>686788</v>
+        <v>185738</v>
       </c>
       <c r="H924" s="2">
-        <v>673452</v>
+        <v>182131</v>
       </c>
       <c r="I924" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="925" spans="1:9">
       <c r="A925" s="1">
         <v>924</v>
       </c>
       <c r="B925" s="1" t="s">
-        <v>1742</v>
+        <v>1775</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>1718</v>
+        <v>1246</v>
       </c>
       <c r="D925" s="1" t="s">
-        <v>1743</v>
+        <v>1776</v>
       </c>
       <c r="E925" s="2">
-        <v>1457534</v>
+        <v>188059</v>
       </c>
       <c r="F925" s="2">
-        <v>1443653</v>
+        <v>186268</v>
       </c>
       <c r="G925" s="2">
-        <v>1429772</v>
+        <v>184477</v>
       </c>
       <c r="H925" s="2">
-        <v>1402009</v>
+        <v>180895</v>
       </c>
       <c r="I925" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="926" spans="1:9">
       <c r="A926" s="1">
         <v>925</v>
       </c>
       <c r="B926" s="1" t="s">
-        <v>1744</v>
+        <v>1777</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>1746</v>
+        <v>1778</v>
       </c>
       <c r="E926" s="2">
-        <v>12467</v>
+        <v>256574</v>
       </c>
       <c r="F926" s="2">
-        <v>12348</v>
+        <v>254130</v>
       </c>
       <c r="G926" s="2">
-        <v>12229</v>
+        <v>251687</v>
       </c>
       <c r="H926" s="2">
-        <v>11992</v>
+        <v>246800</v>
       </c>
       <c r="I926" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="927" spans="1:9">
       <c r="A927" s="1">
         <v>926</v>
       </c>
       <c r="B927" s="1" t="s">
-        <v>1747</v>
+        <v>1779</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>1748</v>
+        <v>1780</v>
       </c>
       <c r="E927" s="2">
-        <v>38237</v>
+        <v>275393</v>
       </c>
       <c r="F927" s="2">
-        <v>37873</v>
+        <v>272770</v>
       </c>
       <c r="G927" s="2">
-        <v>37508</v>
+        <v>270147</v>
       </c>
       <c r="H927" s="2">
-        <v>36780</v>
+        <v>264902</v>
       </c>
       <c r="I927" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="928" spans="1:9">
       <c r="A928" s="1">
         <v>927</v>
       </c>
       <c r="B928" s="1" t="s">
-        <v>1749</v>
+        <v>1781</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>1750</v>
+        <v>1782</v>
       </c>
       <c r="E928" s="2">
-        <v>64170</v>
+        <v>292447</v>
       </c>
       <c r="F928" s="2">
-        <v>63559</v>
+        <v>289662</v>
       </c>
       <c r="G928" s="2">
-        <v>62947</v>
+        <v>286877</v>
       </c>
       <c r="H928" s="2">
-        <v>61725</v>
+        <v>281306</v>
       </c>
       <c r="I928" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="929" spans="1:9">
       <c r="A929" s="1">
         <v>928</v>
       </c>
       <c r="B929" s="1" t="s">
-        <v>1751</v>
+        <v>1783</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>1752</v>
+        <v>1784</v>
       </c>
       <c r="E929" s="2">
-        <v>193187</v>
+        <v>342901</v>
       </c>
       <c r="F929" s="2">
-        <v>191348</v>
+        <v>339635</v>
       </c>
       <c r="G929" s="2">
-        <v>189508</v>
+        <v>336369</v>
       </c>
       <c r="H929" s="2">
-        <v>185828</v>
+        <v>329838</v>
       </c>
       <c r="I929" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="930" spans="1:9">
       <c r="A930" s="1">
         <v>929</v>
       </c>
       <c r="B930" s="1" t="s">
-        <v>1753</v>
+        <v>1785</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>1754</v>
+        <v>1786</v>
       </c>
       <c r="E930" s="2">
-        <v>386696</v>
+        <v>430628</v>
       </c>
       <c r="F930" s="2">
-        <v>383013</v>
+        <v>426527</v>
       </c>
       <c r="G930" s="2">
-        <v>379330</v>
+        <v>422426</v>
       </c>
       <c r="H930" s="2">
-        <v>371965</v>
+        <v>414223</v>
       </c>
       <c r="I930" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="931" spans="1:9">
       <c r="A931" s="1">
         <v>930</v>
       </c>
       <c r="B931" s="1" t="s">
-        <v>1755</v>
+        <v>1787</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>1756</v>
+        <v>1788</v>
       </c>
       <c r="E931" s="2">
-        <v>678300</v>
+        <v>428906</v>
       </c>
       <c r="F931" s="2">
-        <v>671840</v>
+        <v>424821</v>
       </c>
       <c r="G931" s="2">
-        <v>665380</v>
+        <v>420736</v>
       </c>
       <c r="H931" s="2">
-        <v>652460</v>
+        <v>412567</v>
       </c>
       <c r="I931" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="932" spans="1:9">
       <c r="A932" s="1">
         <v>931</v>
       </c>
       <c r="B932" s="1" t="s">
-        <v>1757</v>
+        <v>1789</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>1758</v>
+        <v>1790</v>
       </c>
       <c r="E932" s="2">
-        <v>1271550</v>
+        <v>456829</v>
       </c>
       <c r="F932" s="2">
-        <v>1259440</v>
+        <v>452478</v>
       </c>
       <c r="G932" s="2">
-        <v>1247330</v>
+        <v>448127</v>
       </c>
       <c r="H932" s="2">
-        <v>1223110</v>
+        <v>439426</v>
       </c>
       <c r="I932" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="933" spans="1:9">
       <c r="A933" s="1">
         <v>932</v>
       </c>
       <c r="B933" s="1" t="s">
-        <v>1759</v>
+        <v>1791</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>1760</v>
+        <v>1792</v>
       </c>
       <c r="E933" s="2">
-        <v>1906800</v>
+        <v>514530</v>
       </c>
       <c r="F933" s="2">
-        <v>1888640</v>
+        <v>509630</v>
       </c>
       <c r="G933" s="2">
-        <v>1870480</v>
+        <v>504730</v>
       </c>
       <c r="H933" s="2">
-        <v>1834160</v>
+        <v>494929</v>
       </c>
       <c r="I933" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="934" spans="1:9">
       <c r="A934" s="1">
         <v>933</v>
       </c>
       <c r="B934" s="1" t="s">
-        <v>1761</v>
+        <v>1793</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>1745</v>
+        <v>1246</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>1762</v>
+        <v>1794</v>
       </c>
       <c r="E934" s="2">
-        <v>2499000</v>
+        <v>600345</v>
       </c>
       <c r="F934" s="2">
-        <v>2475200</v>
+        <v>594627</v>
       </c>
       <c r="G934" s="2">
-        <v>2451400</v>
+        <v>588910</v>
       </c>
       <c r="H934" s="2">
-        <v>2403800</v>
+        <v>577475</v>
       </c>
       <c r="I934" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="935" spans="1:9">
       <c r="A935" s="1">
         <v>934</v>
       </c>
       <c r="B935" s="1" t="s">
-        <v>1763</v>
+        <v>1795</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>1764</v>
+        <v>1796</v>
       </c>
       <c r="E935" s="2">
-        <v>14186</v>
+        <v>689353</v>
       </c>
       <c r="F935" s="2">
-        <v>14050</v>
+        <v>682788</v>
       </c>
       <c r="G935" s="2">
-        <v>13915</v>
+        <v>676223</v>
       </c>
       <c r="H935" s="2">
-        <v>13645</v>
+        <v>663092</v>
       </c>
       <c r="I935" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="936" spans="1:9">
       <c r="A936" s="1">
         <v>935</v>
       </c>
       <c r="B936" s="1" t="s">
-        <v>1765</v>
+        <v>1797</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>1766</v>
+        <v>1798</v>
       </c>
       <c r="E936" s="2">
-        <v>28327</v>
+        <v>775595</v>
       </c>
       <c r="F936" s="2">
-        <v>28057</v>
+        <v>768208</v>
       </c>
       <c r="G936" s="2">
-        <v>27787</v>
+        <v>760822</v>
       </c>
       <c r="H936" s="2">
-        <v>27248</v>
+        <v>746049</v>
       </c>
       <c r="I936" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="937" spans="1:9">
       <c r="A937" s="1">
         <v>936</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>1767</v>
+        <v>1799</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>1768</v>
+        <v>1800</v>
       </c>
       <c r="E937" s="2">
-        <v>42131</v>
+        <v>856275</v>
       </c>
       <c r="F937" s="2">
-        <v>41730</v>
+        <v>848120</v>
       </c>
       <c r="G937" s="2">
-        <v>41329</v>
+        <v>839965</v>
       </c>
       <c r="H937" s="2">
-        <v>40526</v>
+        <v>823655</v>
       </c>
       <c r="I937" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="938" spans="1:9">
       <c r="A938" s="1">
         <v>937</v>
       </c>
       <c r="B938" s="1" t="s">
-        <v>1769</v>
+        <v>1801</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>1770</v>
+        <v>1802</v>
       </c>
       <c r="E938" s="2">
-        <v>45659</v>
+        <v>913389</v>
       </c>
       <c r="F938" s="2">
-        <v>45224</v>
+        <v>904690</v>
       </c>
       <c r="G938" s="2">
-        <v>44790</v>
+        <v>895991</v>
       </c>
       <c r="H938" s="2">
-        <v>43920</v>
+        <v>878593</v>
       </c>
       <c r="I938" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="939" spans="1:9">
       <c r="A939" s="1">
         <v>938</v>
       </c>
       <c r="B939" s="1" t="s">
-        <v>1771</v>
+        <v>1803</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>1772</v>
+        <v>1804</v>
       </c>
       <c r="E939" s="2">
-        <v>136684</v>
+        <v>941727</v>
       </c>
       <c r="F939" s="2">
-        <v>135382</v>
+        <v>932758</v>
       </c>
       <c r="G939" s="2">
-        <v>134080</v>
+        <v>923789</v>
       </c>
       <c r="H939" s="2">
-        <v>131477</v>
+        <v>905852</v>
       </c>
       <c r="I939" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="940" spans="1:9">
       <c r="A940" s="1">
         <v>939</v>
       </c>
       <c r="B940" s="1" t="s">
-        <v>1773</v>
+        <v>1805</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>1774</v>
+        <v>1806</v>
       </c>
       <c r="E940" s="2">
-        <v>66570</v>
+        <v>1027370</v>
       </c>
       <c r="F940" s="2">
-        <v>65936</v>
+        <v>1017586</v>
       </c>
       <c r="G940" s="2">
-        <v>65302</v>
+        <v>1007801</v>
       </c>
       <c r="H940" s="2">
-        <v>64034</v>
+        <v>988232</v>
       </c>
       <c r="I940" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="941" spans="1:9">
       <c r="A941" s="1">
         <v>940</v>
       </c>
       <c r="B941" s="1" t="s">
-        <v>1775</v>
+        <v>1807</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>1776</v>
+        <v>1808</v>
       </c>
       <c r="E941" s="2">
-        <v>80080</v>
+        <v>1284302</v>
       </c>
       <c r="F941" s="2">
-        <v>79318</v>
+        <v>1272071</v>
       </c>
       <c r="G941" s="2">
-        <v>78555</v>
+        <v>1259839</v>
       </c>
       <c r="H941" s="2">
-        <v>77030</v>
+        <v>1235376</v>
       </c>
       <c r="I941" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="942" spans="1:9">
       <c r="A942" s="1">
         <v>941</v>
       </c>
       <c r="B942" s="1" t="s">
-        <v>1777</v>
+        <v>1809</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>1778</v>
+        <v>1810</v>
       </c>
       <c r="E942" s="2">
-        <v>91579</v>
+        <v>1465529</v>
       </c>
       <c r="F942" s="2">
-        <v>90707</v>
+        <v>1451572</v>
       </c>
       <c r="G942" s="2">
-        <v>89835</v>
+        <v>1437614</v>
       </c>
       <c r="H942" s="2">
-        <v>88090</v>
+        <v>1409699</v>
       </c>
       <c r="I942" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="943" spans="1:9">
       <c r="A943" s="1">
         <v>942</v>
       </c>
       <c r="B943" s="1" t="s">
-        <v>1779</v>
+        <v>1811</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>1780</v>
+        <v>1812</v>
       </c>
       <c r="E943" s="2">
-        <v>121426</v>
+        <v>1629738</v>
       </c>
       <c r="F943" s="2">
-        <v>120270</v>
+        <v>1614216</v>
       </c>
       <c r="G943" s="2">
-        <v>119113</v>
+        <v>1598695</v>
       </c>
       <c r="H943" s="2">
-        <v>116800</v>
+        <v>1567652</v>
       </c>
       <c r="I943" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="944" spans="1:9">
       <c r="A944" s="1">
         <v>943</v>
       </c>
       <c r="B944" s="1" t="s">
-        <v>1781</v>
+        <v>1813</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>1782</v>
+        <v>1814</v>
       </c>
       <c r="E944" s="2">
-        <v>137499</v>
+        <v>1623300</v>
       </c>
       <c r="F944" s="2">
-        <v>136189</v>
+        <v>1607840</v>
       </c>
       <c r="G944" s="2">
-        <v>134880</v>
+        <v>1592380</v>
       </c>
       <c r="H944" s="2">
-        <v>132261</v>
+        <v>1561460</v>
       </c>
       <c r="I944" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="945" spans="1:9">
       <c r="A945" s="1">
         <v>944</v>
       </c>
       <c r="B945" s="1" t="s">
-        <v>1783</v>
+        <v>1815</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>1784</v>
+        <v>1816</v>
       </c>
       <c r="E945" s="2">
-        <v>140634</v>
+        <v>1800983</v>
       </c>
       <c r="F945" s="2">
-        <v>139294</v>
+        <v>1783831</v>
       </c>
       <c r="G945" s="2">
-        <v>137955</v>
+        <v>1766679</v>
       </c>
       <c r="H945" s="2">
-        <v>135276</v>
+        <v>1732374</v>
       </c>
       <c r="I945" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="946" spans="1:9">
       <c r="A946" s="1">
         <v>945</v>
       </c>
       <c r="B946" s="1" t="s">
-        <v>1785</v>
+        <v>1817</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>1786</v>
+        <v>1818</v>
       </c>
       <c r="E946" s="2">
-        <v>135476</v>
+        <v>1801754</v>
       </c>
       <c r="F946" s="2">
-        <v>134186</v>
+        <v>1784594</v>
       </c>
       <c r="G946" s="2">
-        <v>132896</v>
+        <v>1767435</v>
       </c>
       <c r="H946" s="2">
-        <v>130315</v>
+        <v>1733116</v>
       </c>
       <c r="I946" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="947" spans="1:9">
       <c r="A947" s="1">
         <v>946</v>
       </c>
       <c r="B947" s="1" t="s">
-        <v>1787</v>
+        <v>1819</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>1788</v>
+        <v>1820</v>
       </c>
       <c r="E947" s="2">
-        <v>263430</v>
+        <v>1887568</v>
       </c>
       <c r="F947" s="2">
-        <v>260921</v>
+        <v>1869591</v>
       </c>
       <c r="G947" s="2">
-        <v>258413</v>
+        <v>1851615</v>
       </c>
       <c r="H947" s="2">
-        <v>253395</v>
+        <v>1815661</v>
       </c>
       <c r="I947" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="948" spans="1:9">
       <c r="A948" s="1">
         <v>947</v>
       </c>
       <c r="B948" s="1" t="s">
-        <v>1789</v>
+        <v>1821</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>1790</v>
+        <v>1822</v>
       </c>
       <c r="E948" s="2">
-        <v>425486</v>
+        <v>2155659</v>
       </c>
       <c r="F948" s="2">
-        <v>421434</v>
+        <v>2135129</v>
       </c>
       <c r="G948" s="2">
-        <v>417382</v>
+        <v>2114599</v>
       </c>
       <c r="H948" s="2">
-        <v>409277</v>
+        <v>2073539</v>
       </c>
       <c r="I948" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="949" spans="1:9">
       <c r="A949" s="1">
         <v>948</v>
       </c>
       <c r="B949" s="1" t="s">
-        <v>1791</v>
+        <v>1823</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>1792</v>
+        <v>1824</v>
       </c>
       <c r="E949" s="2">
-        <v>1416398</v>
+        <v>3432237</v>
       </c>
       <c r="F949" s="2">
-        <v>1402908</v>
+        <v>3399549</v>
       </c>
       <c r="G949" s="2">
-        <v>1389419</v>
+        <v>3366861</v>
       </c>
       <c r="H949" s="2">
-        <v>1362440</v>
+        <v>3301485</v>
       </c>
       <c r="I949" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="950" spans="1:9">
       <c r="A950" s="1">
         <v>949</v>
       </c>
       <c r="B950" s="1" t="s">
-        <v>1793</v>
+        <v>1825</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>1794</v>
+        <v>1826</v>
       </c>
       <c r="E950" s="2">
-        <v>4404776</v>
+        <v>5148342</v>
       </c>
       <c r="F950" s="2">
-        <v>4362826</v>
+        <v>5099310</v>
       </c>
       <c r="G950" s="2">
-        <v>4320876</v>
+        <v>5050278</v>
       </c>
       <c r="H950" s="2">
-        <v>4236975</v>
+        <v>4952215</v>
       </c>
       <c r="I950" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="951" spans="1:9">
       <c r="A951" s="1">
         <v>950</v>
       </c>
       <c r="B951" s="1" t="s">
-        <v>1795</v>
+        <v>1827</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>1715</v>
+        <v>1246</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>1796</v>
+        <v>1828</v>
       </c>
       <c r="E951" s="2">
-        <v>8809526</v>
+        <v>6864446</v>
       </c>
       <c r="F951" s="2">
-        <v>8725626</v>
+        <v>6799071</v>
       </c>
       <c r="G951" s="2">
-        <v>8641726</v>
+        <v>6733695</v>
       </c>
       <c r="H951" s="2">
-        <v>8473925</v>
+        <v>6602944</v>
       </c>
       <c r="I951" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="952" spans="1:9">
       <c r="A952" s="1">
         <v>951</v>
       </c>
       <c r="B952" s="1" t="s">
-        <v>1797</v>
+        <v>1829</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>1798</v>
+        <v>1246</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>1799</v>
+        <v>1830</v>
       </c>
       <c r="E952" s="2">
-        <v>7002</v>
+        <v>8580552</v>
       </c>
       <c r="F952" s="2">
-        <v>6936</v>
+        <v>8498832</v>
       </c>
       <c r="G952" s="2">
-        <v>6869</v>
+        <v>8417113</v>
       </c>
       <c r="H952" s="2">
-        <v>6736</v>
+        <v>8253674</v>
       </c>
       <c r="I952" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="953" spans="1:9">
       <c r="A953" s="1">
         <v>952</v>
       </c>
       <c r="B953" s="1" t="s">
-        <v>1800</v>
+        <v>1831</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>1798</v>
+        <v>1246</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>1801</v>
+        <v>1832</v>
       </c>
       <c r="E953" s="2">
-        <v>12390</v>
+        <v>17161077</v>
       </c>
       <c r="F953" s="2">
-        <v>12272</v>
+        <v>16997638</v>
       </c>
       <c r="G953" s="2">
-        <v>12154</v>
+        <v>16834199</v>
       </c>
       <c r="H953" s="2">
-        <v>11918</v>
+        <v>16507322</v>
       </c>
       <c r="I953" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="954" spans="1:9">
       <c r="A954" s="1">
         <v>953</v>
       </c>
       <c r="B954" s="1" t="s">
-        <v>1802</v>
+        <v>1833</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>1798</v>
+        <v>1246</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>1803</v>
+        <v>1834</v>
       </c>
       <c r="E954" s="2">
-        <v>12600</v>
+        <v>414776</v>
       </c>
       <c r="F954" s="2">
-        <v>12480</v>
+        <v>410826</v>
       </c>
       <c r="G954" s="2">
-        <v>12360</v>
+        <v>406876</v>
       </c>
       <c r="H954" s="2">
-        <v>12120</v>
+        <v>398975</v>
       </c>
       <c r="I954" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="955" spans="1:9">
       <c r="A955" s="1">
         <v>954</v>
       </c>
       <c r="B955" s="1" t="s">
-        <v>1804</v>
+        <v>1835</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>1798</v>
+        <v>1246</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>1805</v>
+        <v>1836</v>
       </c>
       <c r="E955" s="2">
-        <v>27423</v>
+        <v>1732526</v>
       </c>
       <c r="F955" s="2">
-        <v>27162</v>
+        <v>1716026</v>
       </c>
       <c r="G955" s="2">
-        <v>26901</v>
+        <v>1699526</v>
       </c>
       <c r="H955" s="2">
-        <v>26378</v>
+        <v>1666525</v>
       </c>
       <c r="I955" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="956" spans="1:9">
       <c r="A956" s="1">
         <v>955</v>
       </c>
       <c r="B956" s="1" t="s">
-        <v>1806</v>
+        <v>1837</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>1798</v>
+        <v>1838</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>1807</v>
+        <v>1839</v>
       </c>
       <c r="E956" s="2">
-        <v>22575</v>
+        <v>113522</v>
       </c>
       <c r="F956" s="2">
-        <v>22360</v>
+        <v>112441</v>
       </c>
       <c r="G956" s="2">
-        <v>22145</v>
+        <v>111359</v>
       </c>
       <c r="H956" s="2">
-        <v>21715</v>
+        <v>109197</v>
       </c>
       <c r="I956" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="957" spans="1:9">
       <c r="A957" s="1">
         <v>956</v>
       </c>
       <c r="B957" s="1" t="s">
-        <v>1808</v>
+        <v>1840</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>1798</v>
+        <v>1838</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>1809</v>
+        <v>1841</v>
       </c>
       <c r="E957" s="2">
-        <v>45176</v>
+        <v>78903</v>
       </c>
       <c r="F957" s="2">
-        <v>44746</v>
+        <v>78152</v>
       </c>
       <c r="G957" s="2">
-        <v>44316</v>
+        <v>77400</v>
       </c>
       <c r="H957" s="2">
-        <v>43455</v>
+        <v>75897</v>
       </c>
       <c r="I957" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="958" spans="1:9">
       <c r="A958" s="1">
         <v>957</v>
       </c>
       <c r="B958" s="1" t="s">
-        <v>1810</v>
+        <v>1842</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>1798</v>
+        <v>1838</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>1811</v>
+        <v>1843</v>
       </c>
       <c r="E958" s="2">
-        <v>50176</v>
+        <v>158755</v>
       </c>
       <c r="F958" s="2">
-        <v>49698</v>
+        <v>157243</v>
       </c>
       <c r="G958" s="2">
-        <v>49221</v>
+        <v>155731</v>
       </c>
       <c r="H958" s="2">
-        <v>48265</v>
+        <v>152707</v>
       </c>
       <c r="I958" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="959" spans="1:9">
       <c r="A959" s="1">
         <v>958</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>1812</v>
+        <v>1844</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>1798</v>
+        <v>1838</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>1813</v>
+        <v>1845</v>
       </c>
       <c r="E959" s="2">
-        <v>58826</v>
+        <v>142225</v>
       </c>
       <c r="F959" s="2">
-        <v>58266</v>
+        <v>140870</v>
       </c>
       <c r="G959" s="2">
-        <v>57706</v>
+        <v>139516</v>
       </c>
       <c r="H959" s="2">
-        <v>56585</v>
+        <v>136807</v>
       </c>
       <c r="I959" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="960" spans="1:9">
       <c r="A960" s="1">
         <v>959</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>1814</v>
+        <v>1846</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>1798</v>
+        <v>1838</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>1815</v>
+        <v>1847</v>
       </c>
       <c r="E960" s="2">
-        <v>94526</v>
+        <v>12996</v>
       </c>
       <c r="F960" s="2">
-        <v>93626</v>
+        <v>12872</v>
       </c>
       <c r="G960" s="2">
-        <v>92726</v>
+        <v>12748</v>
       </c>
       <c r="H960" s="2">
-        <v>90925</v>
+        <v>12501</v>
       </c>
       <c r="I960" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="961" spans="1:9">
       <c r="A961" s="1">
         <v>960</v>
       </c>
       <c r="B961" s="1" t="s">
-        <v>1816</v>
+        <v>1848</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>1798</v>
+        <v>809</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>1817</v>
+        <v>1849</v>
       </c>
       <c r="E961" s="2">
-        <v>99776</v>
+        <v>14264</v>
       </c>
       <c r="F961" s="2">
-        <v>98826</v>
+        <v>14128</v>
       </c>
       <c r="G961" s="2">
-        <v>97876</v>
+        <v>13993</v>
       </c>
       <c r="H961" s="2">
-        <v>95975</v>
+        <v>13721</v>
       </c>
       <c r="I961" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="962" spans="1:9">
       <c r="A962" s="1">
         <v>961</v>
       </c>
       <c r="B962" s="1" t="s">
-        <v>1818</v>
+        <v>1850</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>1798</v>
+        <v>809</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>1819</v>
+        <v>1851</v>
       </c>
       <c r="E962" s="2">
-        <v>133917</v>
+        <v>1382771</v>
       </c>
       <c r="F962" s="2">
-        <v>132642</v>
+        <v>1369602</v>
       </c>
       <c r="G962" s="2">
-        <v>131366</v>
+        <v>1356433</v>
       </c>
       <c r="H962" s="2">
-        <v>128815</v>
+        <v>1330094</v>
       </c>
       <c r="I962" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="963" spans="1:9">
       <c r="A963" s="1">
         <v>962</v>
       </c>
       <c r="B963" s="1" t="s">
-        <v>1820</v>
+        <v>1852</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>1798</v>
+        <v>1853</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>1821</v>
+        <v>1854</v>
       </c>
       <c r="E963" s="2">
-        <v>252026</v>
+        <v>266203</v>
       </c>
       <c r="F963" s="2">
-        <v>249626</v>
+        <v>263668</v>
       </c>
       <c r="G963" s="2">
-        <v>247226</v>
+        <v>261133</v>
       </c>
       <c r="H963" s="2">
-        <v>242425</v>
+        <v>256062</v>
       </c>
       <c r="I963" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="964" spans="1:9">
       <c r="A964" s="1">
         <v>963</v>
       </c>
       <c r="B964" s="1" t="s">
-        <v>1822</v>
+        <v>1855</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>1798</v>
+        <v>1853</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>1823</v>
+        <v>1856</v>
       </c>
       <c r="E964" s="2">
-        <v>252026</v>
+        <v>371745</v>
       </c>
       <c r="F964" s="2">
-        <v>249626</v>
+        <v>368205</v>
       </c>
       <c r="G964" s="2">
-        <v>247226</v>
+        <v>364664</v>
       </c>
       <c r="H964" s="2">
-        <v>242425</v>
+        <v>357583</v>
       </c>
       <c r="I964" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="965" spans="1:9">
       <c r="A965" s="1">
         <v>964</v>
       </c>
       <c r="B965" s="1" t="s">
-        <v>1824</v>
+        <v>1857</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>1798</v>
+        <v>1853</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>1825</v>
+        <v>1858</v>
       </c>
       <c r="E965" s="2">
-        <v>656276</v>
+        <v>512070</v>
       </c>
       <c r="F965" s="2">
-        <v>650026</v>
+        <v>507193</v>
       </c>
       <c r="G965" s="2">
-        <v>643776</v>
+        <v>502317</v>
       </c>
       <c r="H965" s="2">
-        <v>631275</v>
+        <v>492563</v>
       </c>
       <c r="I965" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="966" spans="1:9">
       <c r="A966" s="1">
         <v>965</v>
       </c>
       <c r="B966" s="1" t="s">
-        <v>1826</v>
+        <v>1859</v>
       </c>
       <c r="C966" s="1" t="s">
-        <v>1798</v>
+        <v>1853</v>
       </c>
       <c r="D966" s="1" t="s">
-        <v>1827</v>
+        <v>1860</v>
       </c>
       <c r="E966" s="2">
-        <v>724500</v>
+        <v>1677932</v>
       </c>
       <c r="F966" s="2">
-        <v>717600</v>
+        <v>1661951</v>
       </c>
       <c r="G966" s="2">
-        <v>710700</v>
+        <v>1645971</v>
       </c>
       <c r="H966" s="2">
-        <v>696900</v>
+        <v>1614010</v>
       </c>
       <c r="I966" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="967" spans="1:9">
       <c r="A967" s="1">
         <v>966</v>
       </c>
       <c r="B967" s="1" t="s">
-        <v>1828</v>
+        <v>1861</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>1829</v>
+        <v>1853</v>
       </c>
       <c r="D967" s="1" t="s">
-        <v>1830</v>
+        <v>1862</v>
       </c>
       <c r="E967" s="2">
-        <v>2363</v>
+        <v>2532050</v>
       </c>
       <c r="F967" s="2">
-        <v>2340</v>
+        <v>2507935</v>
       </c>
       <c r="G967" s="2">
-        <v>2318</v>
+        <v>2483820</v>
       </c>
       <c r="H967" s="2">
-        <v>2273</v>
+        <v>2435591</v>
       </c>
       <c r="I967" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="968" spans="1:9">
       <c r="A968" s="1">
         <v>967</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>1831</v>
+        <v>1863</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>1829</v>
+        <v>1853</v>
       </c>
       <c r="D968" s="1" t="s">
-        <v>1832</v>
+        <v>1864</v>
       </c>
       <c r="E968" s="2">
-        <v>14926</v>
+        <v>3355837</v>
       </c>
       <c r="F968" s="2">
-        <v>14784</v>
+        <v>3323876</v>
       </c>
       <c r="G968" s="2">
-        <v>14641</v>
+        <v>3291916</v>
       </c>
       <c r="H968" s="2">
-        <v>14357</v>
+        <v>3227995</v>
       </c>
       <c r="I968" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="969" spans="1:9">
       <c r="A969" s="1">
         <v>968</v>
       </c>
       <c r="B969" s="1" t="s">
-        <v>1833</v>
+        <v>1865</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>1829</v>
+        <v>1853</v>
       </c>
       <c r="D969" s="1" t="s">
-        <v>1834</v>
+        <v>1866</v>
       </c>
       <c r="E969" s="2">
-        <v>24489</v>
+        <v>5033742</v>
       </c>
       <c r="F969" s="2">
-        <v>24256</v>
+        <v>4985802</v>
       </c>
       <c r="G969" s="2">
-        <v>24023</v>
+        <v>4937861</v>
       </c>
       <c r="H969" s="2">
-        <v>23556</v>
+        <v>4841980</v>
       </c>
       <c r="I969" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="970" spans="1:9">
       <c r="A970" s="1">
         <v>969</v>
       </c>
       <c r="B970" s="1" t="s">
-        <v>1835</v>
+        <v>1867</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>1829</v>
+        <v>1853</v>
       </c>
       <c r="D970" s="1" t="s">
-        <v>1836</v>
+        <v>1868</v>
       </c>
       <c r="E970" s="2">
-        <v>64864</v>
+        <v>4637535</v>
       </c>
       <c r="F970" s="2">
-        <v>64246</v>
+        <v>4593368</v>
       </c>
       <c r="G970" s="2">
-        <v>63628</v>
+        <v>4549201</v>
       </c>
       <c r="H970" s="2">
-        <v>62393</v>
+        <v>4460867</v>
       </c>
       <c r="I970" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="971" spans="1:9">
       <c r="A971" s="1">
         <v>970</v>
       </c>
       <c r="B971" s="1" t="s">
-        <v>1837</v>
+        <v>1869</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>1829</v>
+        <v>1853</v>
       </c>
       <c r="D971" s="1" t="s">
-        <v>1838</v>
+        <v>1870</v>
       </c>
       <c r="E971" s="2">
-        <v>144286</v>
+        <v>5796893</v>
       </c>
       <c r="F971" s="2">
-        <v>142912</v>
+        <v>5741684</v>
       </c>
       <c r="G971" s="2">
-        <v>141537</v>
+        <v>5686476</v>
       </c>
       <c r="H971" s="2">
-        <v>138789</v>
+        <v>5576059</v>
       </c>
       <c r="I971" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="972" spans="1:9">
       <c r="A972" s="1">
         <v>971</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>1839</v>
+        <v>1871</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>1829</v>
+        <v>200</v>
       </c>
       <c r="D972" s="1" t="s">
-        <v>1840</v>
+        <v>618</v>
       </c>
       <c r="E972" s="2">
-        <v>298279</v>
+        <v>1050814</v>
       </c>
       <c r="F972" s="2">
-        <v>295438</v>
+        <v>1040806</v>
       </c>
       <c r="G972" s="2">
-        <v>292597</v>
+        <v>1030798</v>
       </c>
       <c r="H972" s="2">
-        <v>286916</v>
+        <v>1010783</v>
       </c>
       <c r="I972" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="973" spans="1:9">
       <c r="A973" s="1">
         <v>972</v>
       </c>
       <c r="B973" s="1" t="s">
-        <v>1841</v>
+        <v>1872</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>1829</v>
-[...2 lines deleted...]
-        <v>1842</v>
+        <v>200</v>
+      </c>
+      <c r="D973" s="1">
+        <v>900.0</v>
       </c>
       <c r="E973" s="2">
-        <v>428674</v>
+        <v>945814</v>
       </c>
       <c r="F973" s="2">
-        <v>424591</v>
+        <v>936806</v>
       </c>
       <c r="G973" s="2">
-        <v>420509</v>
+        <v>927798</v>
       </c>
       <c r="H973" s="2">
-        <v>412344</v>
+        <v>909783</v>
       </c>
       <c r="I973" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="974" spans="1:9">
       <c r="A974" s="1">
         <v>973</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>1843</v>
+        <v>1873</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>1829</v>
-[...2 lines deleted...]
-        <v>1844</v>
+        <v>200</v>
+      </c>
+      <c r="D974" s="1">
+        <v>800.0</v>
       </c>
       <c r="E974" s="2">
-        <v>667732</v>
+        <v>840814</v>
       </c>
       <c r="F974" s="2">
-        <v>661372</v>
+        <v>832806</v>
       </c>
       <c r="G974" s="2">
-        <v>655013</v>
+        <v>824798</v>
       </c>
       <c r="H974" s="2">
-        <v>642294</v>
+        <v>808783</v>
       </c>
       <c r="I974" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="975" spans="1:9">
       <c r="A975" s="1">
         <v>974</v>
       </c>
       <c r="B975" s="1" t="s">
-        <v>1845</v>
+        <v>1874</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1847</v>
+        <v>200</v>
+      </c>
+      <c r="D975" s="1">
+        <v>700.0</v>
       </c>
       <c r="E975" s="2">
-        <v>15745</v>
+        <v>735814</v>
       </c>
       <c r="F975" s="2">
-        <v>15595</v>
+        <v>728806</v>
       </c>
       <c r="G975" s="2">
-        <v>15445</v>
+        <v>721798</v>
       </c>
       <c r="H975" s="2">
-        <v>15145</v>
+        <v>707783</v>
       </c>
       <c r="I975" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="976" spans="1:9">
       <c r="A976" s="1">
         <v>975</v>
       </c>
       <c r="B976" s="1" t="s">
-        <v>1848</v>
+        <v>1875</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1849</v>
+        <v>200</v>
+      </c>
+      <c r="D976" s="1">
+        <v>600.0</v>
       </c>
       <c r="E976" s="2">
-        <v>70037</v>
+        <v>630814</v>
       </c>
       <c r="F976" s="2">
-        <v>69370</v>
+        <v>624806</v>
       </c>
       <c r="G976" s="2">
-        <v>68703</v>
+        <v>618798</v>
       </c>
       <c r="H976" s="2">
-        <v>67369</v>
+        <v>606783</v>
       </c>
       <c r="I976" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="977" spans="1:9">
       <c r="A977" s="1">
         <v>976</v>
       </c>
       <c r="B977" s="1" t="s">
-        <v>1850</v>
+        <v>1876</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1851</v>
+        <v>200</v>
+      </c>
+      <c r="D977" s="1">
+        <v>500.0</v>
       </c>
       <c r="E977" s="2">
-        <v>131826</v>
+        <v>525987</v>
       </c>
       <c r="F977" s="2">
-        <v>130571</v>
+        <v>520978</v>
       </c>
       <c r="G977" s="2">
-        <v>129315</v>
+        <v>515968</v>
       </c>
       <c r="H977" s="2">
-        <v>126804</v>
+        <v>505949</v>
       </c>
       <c r="I977" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="978" spans="1:9">
       <c r="A978" s="1">
         <v>977</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>1852</v>
+        <v>1877</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1853</v>
+        <v>200</v>
+      </c>
+      <c r="D978" s="1">
+        <v>400.0</v>
       </c>
       <c r="E978" s="2">
-        <v>218303</v>
+        <v>420971</v>
       </c>
       <c r="F978" s="2">
-        <v>216224</v>
+        <v>416962</v>
       </c>
       <c r="G978" s="2">
-        <v>214145</v>
+        <v>412953</v>
       </c>
       <c r="H978" s="2">
-        <v>209987</v>
+        <v>404934</v>
       </c>
       <c r="I978" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="979" spans="1:9">
       <c r="A979" s="1">
         <v>978</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>1854</v>
+        <v>1878</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1855</v>
+        <v>200</v>
+      </c>
+      <c r="D979" s="1">
+        <v>300.0</v>
       </c>
       <c r="E979" s="2">
-        <v>264087</v>
+        <v>315578</v>
       </c>
       <c r="F979" s="2">
-        <v>261571</v>
+        <v>312572</v>
       </c>
       <c r="G979" s="2">
-        <v>259056</v>
+        <v>309567</v>
       </c>
       <c r="H979" s="2">
-        <v>254026</v>
+        <v>303556</v>
       </c>
       <c r="I979" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="980" spans="1:9">
       <c r="A980" s="1">
         <v>979</v>
       </c>
       <c r="B980" s="1" t="s">
-        <v>1856</v>
+        <v>1879</v>
       </c>
       <c r="C980" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1857</v>
+        <v>200</v>
+      </c>
+      <c r="D980" s="1">
+        <v>200.0</v>
       </c>
       <c r="E980" s="2">
-        <v>433247</v>
+        <v>211076</v>
       </c>
       <c r="F980" s="2">
-        <v>429121</v>
+        <v>209066</v>
       </c>
       <c r="G980" s="2">
-        <v>424994</v>
+        <v>207056</v>
       </c>
       <c r="H980" s="2">
-        <v>416742</v>
+        <v>203035</v>
       </c>
       <c r="I980" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="981" spans="1:9">
       <c r="A981" s="1">
         <v>980</v>
       </c>
       <c r="B981" s="1" t="s">
-        <v>1858</v>
+        <v>1880</v>
       </c>
       <c r="C981" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1859</v>
+        <v>200</v>
+      </c>
+      <c r="D981" s="1">
+        <v>75.0</v>
       </c>
       <c r="E981" s="2">
-        <v>658117</v>
+        <v>79359</v>
       </c>
       <c r="F981" s="2">
-        <v>651849</v>
+        <v>78603</v>
       </c>
       <c r="G981" s="2">
-        <v>645581</v>
+        <v>77847</v>
       </c>
       <c r="H981" s="2">
-        <v>633046</v>
+        <v>76336</v>
       </c>
       <c r="I981" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="982" spans="1:9">
       <c r="A982" s="1">
         <v>981</v>
       </c>
       <c r="B982" s="1" t="s">
-        <v>1860</v>
+        <v>1881</v>
       </c>
       <c r="C982" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1861</v>
+        <v>200</v>
+      </c>
+      <c r="D982" s="1">
+        <v>25.0</v>
       </c>
       <c r="E982" s="2">
-        <v>1318694</v>
+        <v>27090</v>
       </c>
       <c r="F982" s="2">
-        <v>1306135</v>
+        <v>26832</v>
       </c>
       <c r="G982" s="2">
-        <v>1293576</v>
+        <v>26574</v>
       </c>
       <c r="H982" s="2">
-        <v>1268458</v>
+        <v>26058</v>
       </c>
       <c r="I982" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="983" spans="1:9">
       <c r="A983" s="1">
         <v>982</v>
       </c>
       <c r="B983" s="1" t="s">
-        <v>1862</v>
+        <v>1882</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-        <v>1864</v>
+        <v>200</v>
+      </c>
+      <c r="D983" s="1">
+        <v>20.0</v>
       </c>
       <c r="E983" s="2">
-        <v>15120</v>
+        <v>21840</v>
       </c>
       <c r="F983" s="2">
-        <v>14976</v>
+        <v>21632</v>
       </c>
       <c r="G983" s="2">
-        <v>14832</v>
+        <v>21424</v>
       </c>
       <c r="H983" s="2">
-        <v>14544</v>
+        <v>21008</v>
       </c>
       <c r="I983" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="984" spans="1:9">
       <c r="A984" s="1">
         <v>983</v>
       </c>
       <c r="B984" s="1" t="s">
-        <v>1865</v>
+        <v>1883</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-        <v>1866</v>
+        <v>200</v>
+      </c>
+      <c r="D984" s="1">
+        <v>5.0</v>
       </c>
       <c r="E984" s="2">
-        <v>77418</v>
+        <v>5618</v>
       </c>
       <c r="F984" s="2">
-        <v>76680</v>
+        <v>5564</v>
       </c>
       <c r="G984" s="2">
-        <v>75943</v>
+        <v>5511</v>
       </c>
       <c r="H984" s="2">
-        <v>74468</v>
+        <v>5404</v>
       </c>
       <c r="I984" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="985" spans="1:9">
       <c r="A985" s="1">
         <v>984</v>
       </c>
       <c r="B985" s="1" t="s">
-        <v>1867</v>
+        <v>1884</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D985" s="1" t="s">
-        <v>1868</v>
+        <v>1885</v>
       </c>
       <c r="E985" s="2">
-        <v>232739</v>
+        <v>4678</v>
       </c>
       <c r="F985" s="2">
-        <v>230522</v>
+        <v>4633</v>
       </c>
       <c r="G985" s="2">
-        <v>228306</v>
+        <v>4589</v>
       </c>
       <c r="H985" s="2">
-        <v>223873</v>
+        <v>4500</v>
       </c>
       <c r="I985" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="986" spans="1:9">
       <c r="A986" s="1">
         <v>985</v>
       </c>
       <c r="B986" s="1" t="s">
-        <v>1869</v>
+        <v>1886</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D986" s="1" t="s">
-        <v>1870</v>
+        <v>1887</v>
       </c>
       <c r="E986" s="2">
-        <v>465760</v>
+        <v>10190</v>
       </c>
       <c r="F986" s="2">
-        <v>461324</v>
+        <v>10093</v>
       </c>
       <c r="G986" s="2">
-        <v>456888</v>
+        <v>9996</v>
       </c>
       <c r="H986" s="2">
-        <v>448017</v>
+        <v>9802</v>
       </c>
       <c r="I986" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="987" spans="1:9">
       <c r="A987" s="1">
         <v>986</v>
       </c>
       <c r="B987" s="1" t="s">
-        <v>1871</v>
+        <v>1888</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>1872</v>
+        <v>1889</v>
       </c>
       <c r="E987" s="2">
-        <v>776455</v>
+        <v>15446</v>
       </c>
       <c r="F987" s="2">
-        <v>769060</v>
+        <v>15298</v>
       </c>
       <c r="G987" s="2">
-        <v>761665</v>
+        <v>15151</v>
       </c>
       <c r="H987" s="2">
-        <v>746876</v>
+        <v>14857</v>
       </c>
       <c r="I987" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="988" spans="1:9">
       <c r="A988" s="1">
         <v>987</v>
       </c>
       <c r="B988" s="1" t="s">
-        <v>1873</v>
+        <v>1890</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>1874</v>
+        <v>1891</v>
       </c>
       <c r="E988" s="2">
-        <v>1553193</v>
+        <v>20433</v>
       </c>
       <c r="F988" s="2">
-        <v>1538400</v>
+        <v>20238</v>
       </c>
       <c r="G988" s="2">
-        <v>1523608</v>
+        <v>20044</v>
       </c>
       <c r="H988" s="2">
-        <v>1494023</v>
+        <v>19655</v>
       </c>
       <c r="I988" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="989" spans="1:9">
       <c r="A989" s="1">
         <v>988</v>
       </c>
       <c r="B989" s="1" t="s">
-        <v>1875</v>
+        <v>1892</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>1876</v>
+        <v>1893</v>
       </c>
       <c r="E989" s="2">
-        <v>13720</v>
+        <v>25683</v>
       </c>
       <c r="F989" s="2">
-        <v>13590</v>
+        <v>25438</v>
       </c>
       <c r="G989" s="2">
-        <v>13459</v>
+        <v>25194</v>
       </c>
       <c r="H989" s="2">
-        <v>13198</v>
+        <v>24705</v>
       </c>
       <c r="I989" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="990" spans="1:9">
       <c r="A990" s="1">
         <v>989</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>1877</v>
+        <v>1894</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>1878</v>
+        <v>1895</v>
       </c>
       <c r="E990" s="2">
-        <v>94421</v>
+        <v>30949</v>
       </c>
       <c r="F990" s="2">
-        <v>93522</v>
+        <v>30654</v>
       </c>
       <c r="G990" s="2">
-        <v>92623</v>
+        <v>30359</v>
       </c>
       <c r="H990" s="2">
-        <v>90824</v>
+        <v>29770</v>
       </c>
       <c r="I990" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="991" spans="1:9">
       <c r="A991" s="1">
         <v>990</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>1879</v>
+        <v>1896</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D991" s="1" t="s">
-        <v>1880</v>
+        <v>1897</v>
       </c>
       <c r="E991" s="2">
-        <v>138600</v>
+        <v>36173</v>
       </c>
       <c r="F991" s="2">
-        <v>137280</v>
+        <v>35828</v>
       </c>
       <c r="G991" s="2">
-        <v>135960</v>
+        <v>35484</v>
       </c>
       <c r="H991" s="2">
-        <v>133320</v>
+        <v>34795</v>
       </c>
       <c r="I991" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="992" spans="1:9">
       <c r="A992" s="1">
         <v>991</v>
       </c>
       <c r="B992" s="1" t="s">
-        <v>1881</v>
+        <v>1898</v>
       </c>
       <c r="C992" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D992" s="1" t="s">
-        <v>1882</v>
+        <v>1899</v>
       </c>
       <c r="E992" s="2">
-        <v>337391</v>
+        <v>41449</v>
       </c>
       <c r="F992" s="2">
-        <v>334178</v>
+        <v>41054</v>
       </c>
       <c r="G992" s="2">
-        <v>330965</v>
+        <v>40659</v>
       </c>
       <c r="H992" s="2">
-        <v>324538</v>
+        <v>39870</v>
       </c>
       <c r="I992" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="993" spans="1:9">
       <c r="A993" s="1">
         <v>992</v>
       </c>
       <c r="B993" s="1" t="s">
-        <v>1883</v>
+        <v>1900</v>
       </c>
       <c r="C993" s="1" t="s">
-        <v>1863</v>
+        <v>200</v>
       </c>
       <c r="D993" s="1" t="s">
-        <v>1884</v>
+        <v>1901</v>
       </c>
       <c r="E993" s="2">
-        <v>405011</v>
+        <v>46699</v>
       </c>
       <c r="F993" s="2">
-        <v>401154</v>
+        <v>46254</v>
       </c>
       <c r="G993" s="2">
-        <v>397297</v>
+        <v>45809</v>
       </c>
       <c r="H993" s="2">
-        <v>389582</v>
+        <v>44920</v>
       </c>
       <c r="I993" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="994" spans="1:9">
       <c r="A994" s="1">
         <v>993</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>1885</v>
+        <v>1902</v>
       </c>
       <c r="C994" s="1" t="s">
-        <v>1886</v>
+        <v>200</v>
       </c>
       <c r="D994" s="1" t="s">
-        <v>1887</v>
+        <v>1903</v>
       </c>
       <c r="E994" s="2">
-        <v>10482</v>
+        <v>51949</v>
       </c>
       <c r="F994" s="2">
-        <v>10382</v>
+        <v>51454</v>
       </c>
       <c r="G994" s="2">
-        <v>10282</v>
+        <v>50959</v>
       </c>
       <c r="H994" s="2">
-        <v>10083</v>
+        <v>49970</v>
       </c>
       <c r="I994" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="995" spans="1:9">
       <c r="A995" s="1">
         <v>994</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>1888</v>
+        <v>1904</v>
       </c>
       <c r="C995" s="1" t="s">
-        <v>1886</v>
+        <v>200</v>
       </c>
       <c r="D995" s="1" t="s">
-        <v>1889</v>
+        <v>1905</v>
       </c>
       <c r="E995" s="2">
-        <v>63164</v>
+        <v>57461</v>
       </c>
       <c r="F995" s="2">
-        <v>62562</v>
+        <v>56914</v>
       </c>
       <c r="G995" s="2">
-        <v>61961</v>
+        <v>56367</v>
       </c>
       <c r="H995" s="2">
-        <v>60758</v>
+        <v>55272</v>
       </c>
       <c r="I995" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="996" spans="1:9">
       <c r="A996" s="1">
         <v>995</v>
       </c>
       <c r="B996" s="1" t="s">
-        <v>1890</v>
+        <v>1906</v>
       </c>
       <c r="C996" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D996" s="1" t="s">
-        <v>1891</v>
+        <v>1907</v>
       </c>
       <c r="E996" s="2">
-        <v>13845</v>
+        <v>62449</v>
       </c>
       <c r="F996" s="2">
-        <v>13713</v>
+        <v>61854</v>
       </c>
       <c r="G996" s="2">
-        <v>13582</v>
+        <v>61259</v>
       </c>
       <c r="H996" s="2">
-        <v>13318</v>
+        <v>60070</v>
       </c>
       <c r="I996" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="997" spans="1:9">
       <c r="A997" s="1">
         <v>996</v>
       </c>
       <c r="B997" s="1" t="s">
-        <v>1892</v>
+        <v>1908</v>
       </c>
       <c r="C997" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D997" s="1" t="s">
-        <v>1893</v>
+        <v>1909</v>
       </c>
       <c r="E997" s="2">
-        <v>15904</v>
+        <v>67935</v>
       </c>
       <c r="F997" s="2">
-        <v>15753</v>
+        <v>67288</v>
       </c>
       <c r="G997" s="2">
-        <v>15601</v>
+        <v>66641</v>
       </c>
       <c r="H997" s="2">
-        <v>15298</v>
+        <v>65347</v>
       </c>
       <c r="I997" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="998" spans="1:9">
       <c r="A998" s="1">
         <v>997</v>
       </c>
       <c r="B998" s="1" t="s">
-        <v>1894</v>
+        <v>1910</v>
       </c>
       <c r="C998" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D998" s="1" t="s">
-        <v>1895</v>
+        <v>1911</v>
       </c>
       <c r="E998" s="2">
-        <v>32634</v>
+        <v>73185</v>
       </c>
       <c r="F998" s="2">
-        <v>32323</v>
+        <v>72488</v>
       </c>
       <c r="G998" s="2">
-        <v>32012</v>
+        <v>71791</v>
       </c>
       <c r="H998" s="2">
-        <v>31391</v>
+        <v>70397</v>
       </c>
       <c r="I998" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="999" spans="1:9">
       <c r="A999" s="1">
         <v>998</v>
       </c>
       <c r="B999" s="1" t="s">
-        <v>1896</v>
+        <v>1912</v>
       </c>
       <c r="C999" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D999" s="1" t="s">
-        <v>1897</v>
+        <v>1913</v>
       </c>
       <c r="E999" s="2">
-        <v>48937</v>
+        <v>78435</v>
       </c>
       <c r="F999" s="2">
-        <v>48471</v>
+        <v>77688</v>
       </c>
       <c r="G999" s="2">
-        <v>48005</v>
+        <v>76941</v>
       </c>
       <c r="H999" s="2">
-        <v>47073</v>
+        <v>75447</v>
       </c>
       <c r="I999" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1000" spans="1:9">
       <c r="A1000" s="1">
         <v>999</v>
       </c>
       <c r="B1000" s="1" t="s">
-        <v>1898</v>
+        <v>1914</v>
       </c>
       <c r="C1000" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1000" s="1" t="s">
-        <v>1899</v>
+        <v>1915</v>
       </c>
       <c r="E1000" s="2">
-        <v>65241</v>
+        <v>83711</v>
       </c>
       <c r="F1000" s="2">
-        <v>64619</v>
+        <v>82914</v>
       </c>
       <c r="G1000" s="2">
-        <v>63998</v>
+        <v>82117</v>
       </c>
       <c r="H1000" s="2">
-        <v>62755</v>
+        <v>80522</v>
       </c>
       <c r="I1000" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1001" spans="1:9">
       <c r="A1001" s="1">
         <v>1000</v>
       </c>
       <c r="B1001" s="1" t="s">
-        <v>1900</v>
+        <v>1916</v>
       </c>
       <c r="C1001" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1001" s="1" t="s">
-        <v>1901</v>
+        <v>1917</v>
       </c>
       <c r="E1001" s="2">
-        <v>83836</v>
+        <v>88961</v>
       </c>
       <c r="F1001" s="2">
-        <v>83038</v>
+        <v>88114</v>
       </c>
       <c r="G1001" s="2">
-        <v>82239</v>
+        <v>87267</v>
       </c>
       <c r="H1001" s="2">
-        <v>80642</v>
+        <v>85572</v>
       </c>
       <c r="I1001" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1002" spans="1:9">
       <c r="A1002" s="1">
         <v>1001</v>
       </c>
       <c r="B1002" s="1" t="s">
-        <v>1902</v>
+        <v>1918</v>
       </c>
       <c r="C1002" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1002" s="1" t="s">
-        <v>1903</v>
+        <v>1919</v>
       </c>
       <c r="E1002" s="2">
-        <v>98308</v>
+        <v>93949</v>
       </c>
       <c r="F1002" s="2">
-        <v>97372</v>
+        <v>93054</v>
       </c>
       <c r="G1002" s="2">
-        <v>96436</v>
+        <v>92159</v>
       </c>
       <c r="H1002" s="2">
-        <v>94563</v>
+        <v>90370</v>
       </c>
       <c r="I1002" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1003" spans="1:9">
       <c r="A1003" s="1">
         <v>1002</v>
       </c>
       <c r="B1003" s="1" t="s">
-        <v>1904</v>
+        <v>1920</v>
       </c>
       <c r="C1003" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1003" s="1" t="s">
-        <v>1905</v>
+        <v>1921</v>
       </c>
       <c r="E1003" s="2">
-        <v>98606</v>
+        <v>99435</v>
       </c>
       <c r="F1003" s="2">
-        <v>97666</v>
+        <v>98488</v>
       </c>
       <c r="G1003" s="2">
-        <v>96727</v>
+        <v>97541</v>
       </c>
       <c r="H1003" s="2">
-        <v>94849</v>
+        <v>95647</v>
       </c>
       <c r="I1003" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1004" spans="1:9">
       <c r="A1004" s="1">
         <v>1003</v>
       </c>
       <c r="B1004" s="1" t="s">
-        <v>1906</v>
+        <v>1922</v>
       </c>
       <c r="C1004" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1004" s="1" t="s">
-        <v>1907</v>
+        <v>1923</v>
       </c>
       <c r="E1004" s="2">
-        <v>114909</v>
+        <v>104449</v>
       </c>
       <c r="F1004" s="2">
-        <v>113814</v>
+        <v>103454</v>
       </c>
       <c r="G1004" s="2">
-        <v>112720</v>
+        <v>102459</v>
       </c>
       <c r="H1004" s="2">
-        <v>110531</v>
+        <v>100470</v>
       </c>
       <c r="I1004" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1005" spans="1:9">
       <c r="A1005" s="1">
         <v>1004</v>
       </c>
       <c r="B1005" s="1" t="s">
-        <v>1908</v>
+        <v>1924</v>
       </c>
       <c r="C1005" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1005" s="1" t="s">
-        <v>1909</v>
+        <v>1925</v>
       </c>
       <c r="E1005" s="2">
-        <v>181946</v>
+        <v>157446</v>
       </c>
       <c r="F1005" s="2">
-        <v>180213</v>
+        <v>155947</v>
       </c>
       <c r="G1005" s="2">
-        <v>178480</v>
+        <v>154447</v>
       </c>
       <c r="H1005" s="2">
-        <v>175015</v>
+        <v>151448</v>
       </c>
       <c r="I1005" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1006" spans="1:9">
       <c r="A1006" s="1">
         <v>1005</v>
       </c>
       <c r="B1006" s="1" t="s">
-        <v>1910</v>
+        <v>1926</v>
       </c>
       <c r="C1006" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1006" s="1" t="s">
-        <v>1911</v>
+        <v>1927</v>
       </c>
       <c r="E1006" s="2">
-        <v>264630</v>
+        <v>209475</v>
       </c>
       <c r="F1006" s="2">
-        <v>262110</v>
+        <v>207480</v>
       </c>
       <c r="G1006" s="2">
-        <v>259590</v>
+        <v>205485</v>
       </c>
       <c r="H1006" s="2">
-        <v>254549</v>
+        <v>201495</v>
       </c>
       <c r="I1006" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1007" spans="1:9">
       <c r="A1007" s="1">
         <v>1006</v>
       </c>
       <c r="B1007" s="1" t="s">
-        <v>1912</v>
+        <v>1928</v>
       </c>
       <c r="C1007" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1007" s="1" t="s">
-        <v>1913</v>
+        <v>1929</v>
       </c>
       <c r="E1007" s="2">
-        <v>281016</v>
+        <v>262185</v>
       </c>
       <c r="F1007" s="2">
-        <v>278339</v>
+        <v>259688</v>
       </c>
       <c r="G1007" s="2">
-        <v>275663</v>
+        <v>257191</v>
       </c>
       <c r="H1007" s="2">
-        <v>270310</v>
+        <v>252197</v>
       </c>
       <c r="I1007" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1008" spans="1:9">
       <c r="A1008" s="1">
         <v>1007</v>
       </c>
       <c r="B1008" s="1" t="s">
-        <v>1914</v>
+        <v>1930</v>
       </c>
       <c r="C1008" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1008" s="1" t="s">
-        <v>1915</v>
+        <v>1931</v>
       </c>
       <c r="E1008" s="2">
-        <v>329509</v>
+        <v>314685</v>
       </c>
       <c r="F1008" s="2">
-        <v>326371</v>
+        <v>311688</v>
       </c>
       <c r="G1008" s="2">
-        <v>323233</v>
+        <v>308691</v>
       </c>
       <c r="H1008" s="2">
-        <v>316956</v>
+        <v>302697</v>
       </c>
       <c r="I1008" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1009" spans="1:9">
       <c r="A1009" s="1">
         <v>1008</v>
       </c>
       <c r="B1009" s="1" t="s">
-        <v>1916</v>
+        <v>1932</v>
       </c>
       <c r="C1009" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1009" s="1" t="s">
-        <v>1917</v>
+        <v>1933</v>
       </c>
       <c r="E1009" s="2">
-        <v>413807</v>
+        <v>367185</v>
       </c>
       <c r="F1009" s="2">
-        <v>409866</v>
+        <v>363688</v>
       </c>
       <c r="G1009" s="2">
-        <v>405925</v>
+        <v>360191</v>
       </c>
       <c r="H1009" s="2">
-        <v>398043</v>
+        <v>353197</v>
       </c>
       <c r="I1009" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1010" spans="1:9">
       <c r="A1010" s="1">
         <v>1009</v>
       </c>
       <c r="B1010" s="1" t="s">
-        <v>1918</v>
+        <v>1934</v>
       </c>
       <c r="C1010" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1010" s="1" t="s">
-        <v>1919</v>
+        <v>1935</v>
       </c>
       <c r="E1010" s="2">
-        <v>406943</v>
+        <v>419685</v>
       </c>
       <c r="F1010" s="2">
-        <v>403068</v>
+        <v>415688</v>
       </c>
       <c r="G1010" s="2">
-        <v>399192</v>
+        <v>411691</v>
       </c>
       <c r="H1010" s="2">
-        <v>391441</v>
+        <v>403697</v>
       </c>
       <c r="I1010" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1011" spans="1:9">
       <c r="A1011" s="1">
         <v>1010</v>
       </c>
       <c r="B1011" s="1" t="s">
-        <v>1920</v>
+        <v>1936</v>
       </c>
       <c r="C1011" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1011" s="1" t="s">
-        <v>1921</v>
+        <v>1937</v>
       </c>
       <c r="E1011" s="2">
-        <v>446958</v>
+        <v>472185</v>
       </c>
       <c r="F1011" s="2">
-        <v>442701</v>
+        <v>467688</v>
       </c>
       <c r="G1011" s="2">
-        <v>438444</v>
+        <v>463191</v>
       </c>
       <c r="H1011" s="2">
-        <v>429931</v>
+        <v>454197</v>
       </c>
       <c r="I1011" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1012" spans="1:9">
       <c r="A1012" s="1">
         <v>1011</v>
       </c>
       <c r="B1012" s="1" t="s">
-        <v>1922</v>
+        <v>1938</v>
       </c>
       <c r="C1012" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1012" s="1" t="s">
-        <v>1923</v>
+        <v>1939</v>
       </c>
       <c r="E1012" s="2">
-        <v>494440</v>
+        <v>524685</v>
       </c>
       <c r="F1012" s="2">
-        <v>489731</v>
+        <v>519688</v>
       </c>
       <c r="G1012" s="2">
-        <v>485022</v>
+        <v>514691</v>
       </c>
       <c r="H1012" s="2">
-        <v>475604</v>
+        <v>504697</v>
       </c>
       <c r="I1012" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1013" spans="1:9">
       <c r="A1013" s="1">
         <v>1012</v>
       </c>
       <c r="B1013" s="1" t="s">
-        <v>1924</v>
+        <v>1940</v>
       </c>
       <c r="C1013" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1013" s="1" t="s">
-        <v>1925</v>
+        <v>1941</v>
       </c>
       <c r="E1013" s="2">
-        <v>576905</v>
+        <v>629475</v>
       </c>
       <c r="F1013" s="2">
-        <v>571410</v>
+        <v>623480</v>
       </c>
       <c r="G1013" s="2">
-        <v>565916</v>
+        <v>617485</v>
       </c>
       <c r="H1013" s="2">
-        <v>554927</v>
+        <v>605495</v>
       </c>
       <c r="I1013" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1014" spans="1:9">
       <c r="A1014" s="1">
         <v>1013</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>1926</v>
+        <v>1942</v>
       </c>
       <c r="C1014" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1014" s="1" t="s">
-        <v>1927</v>
+        <v>1943</v>
       </c>
       <c r="E1014" s="2">
-        <v>662433</v>
+        <v>734685</v>
       </c>
       <c r="F1014" s="2">
-        <v>656125</v>
+        <v>727688</v>
       </c>
       <c r="G1014" s="2">
-        <v>649816</v>
+        <v>720691</v>
       </c>
       <c r="H1014" s="2">
-        <v>637198</v>
+        <v>706697</v>
       </c>
       <c r="I1014" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1015" spans="1:9">
       <c r="A1015" s="1">
         <v>1014</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>1928</v>
+        <v>1944</v>
       </c>
       <c r="C1015" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1015" s="1" t="s">
-        <v>1929</v>
+        <v>1945</v>
       </c>
       <c r="E1015" s="2">
-        <v>745310</v>
+        <v>839423</v>
       </c>
       <c r="F1015" s="2">
-        <v>738212</v>
+        <v>831428</v>
       </c>
       <c r="G1015" s="2">
-        <v>731114</v>
+        <v>823434</v>
       </c>
       <c r="H1015" s="2">
-        <v>716917</v>
+        <v>807445</v>
       </c>
       <c r="I1015" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1016" spans="1:9">
       <c r="A1016" s="1">
         <v>1015</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>1930</v>
+        <v>1946</v>
       </c>
       <c r="C1016" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1016" s="1" t="s">
-        <v>1931</v>
+        <v>1947</v>
       </c>
       <c r="E1016" s="2">
-        <v>877720</v>
+        <v>944685</v>
       </c>
       <c r="F1016" s="2">
-        <v>869361</v>
+        <v>935688</v>
       </c>
       <c r="G1016" s="2">
-        <v>861002</v>
+        <v>926691</v>
       </c>
       <c r="H1016" s="2">
-        <v>844283</v>
+        <v>908697</v>
       </c>
       <c r="I1016" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1017" spans="1:9">
       <c r="A1017" s="1">
         <v>1016</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>1932</v>
+        <v>1948</v>
       </c>
       <c r="C1017" s="1" t="s">
-        <v>1361</v>
+        <v>200</v>
       </c>
       <c r="D1017" s="1" t="s">
-        <v>1933</v>
+        <v>1949</v>
       </c>
       <c r="E1017" s="2">
-        <v>1408316</v>
+        <v>1049685</v>
       </c>
       <c r="F1017" s="2">
-        <v>1394903</v>
+        <v>1039688</v>
       </c>
       <c r="G1017" s="2">
-        <v>1381491</v>
+        <v>1029691</v>
       </c>
       <c r="H1017" s="2">
-        <v>1354666</v>
+        <v>1009697</v>
       </c>
       <c r="I1017" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1018" spans="1:9">
       <c r="A1018" s="1">
         <v>1017</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>1934</v>
+        <v>1950</v>
       </c>
       <c r="C1018" s="1" t="s">
-        <v>1361</v>
+        <v>235</v>
       </c>
       <c r="D1018" s="1" t="s">
-        <v>1935</v>
+        <v>1951</v>
       </c>
       <c r="E1018" s="2">
-        <v>1566111</v>
+        <v>54075</v>
       </c>
       <c r="F1018" s="2">
-        <v>1551195</v>
+        <v>53560</v>
       </c>
       <c r="G1018" s="2">
-        <v>1536280</v>
+        <v>53045</v>
       </c>
       <c r="H1018" s="2">
-        <v>1506449</v>
+        <v>52015</v>
       </c>
       <c r="I1018" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1019" spans="1:9">
       <c r="A1019" s="1">
         <v>1018</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>1936</v>
+        <v>1952</v>
       </c>
       <c r="C1019" s="1" t="s">
-        <v>1361</v>
+        <v>235</v>
       </c>
       <c r="D1019" s="1" t="s">
-        <v>1937</v>
+        <v>1953</v>
       </c>
       <c r="E1019" s="2">
-        <v>1608600</v>
+        <v>106575</v>
       </c>
       <c r="F1019" s="2">
-        <v>1593280</v>
+        <v>105560</v>
       </c>
       <c r="G1019" s="2">
-        <v>1577960</v>
+        <v>104545</v>
       </c>
       <c r="H1019" s="2">
-        <v>1547320</v>
+        <v>102515</v>
       </c>
       <c r="I1019" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1020" spans="1:9">
       <c r="A1020" s="1">
         <v>1019</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>1938</v>
+        <v>1954</v>
       </c>
       <c r="C1020" s="1" t="s">
-        <v>1361</v>
+        <v>809</v>
       </c>
       <c r="D1020" s="1" t="s">
-        <v>1939</v>
+        <v>1955</v>
       </c>
       <c r="E1020" s="2">
-        <v>1730663</v>
+        <v>68290</v>
       </c>
       <c r="F1020" s="2">
-        <v>1714180</v>
+        <v>67640</v>
       </c>
       <c r="G1020" s="2">
-        <v>1697698</v>
+        <v>66989</v>
       </c>
       <c r="H1020" s="2">
-        <v>1664733</v>
+        <v>65688</v>
       </c>
       <c r="I1020" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1021" spans="1:9">
       <c r="A1021" s="1">
         <v>1020</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>1940</v>
+        <v>1956</v>
       </c>
       <c r="C1021" s="1" t="s">
-        <v>1361</v>
+        <v>809</v>
       </c>
       <c r="D1021" s="1" t="s">
-        <v>1941</v>
+        <v>1957</v>
       </c>
       <c r="E1021" s="2">
-        <v>1731421</v>
+        <v>138521</v>
       </c>
       <c r="F1021" s="2">
-        <v>1714931</v>
+        <v>137202</v>
       </c>
       <c r="G1021" s="2">
-        <v>1698441</v>
+        <v>135883</v>
       </c>
       <c r="H1021" s="2">
-        <v>1665462</v>
+        <v>133244</v>
       </c>
       <c r="I1021" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1022" spans="1:9">
       <c r="A1022" s="1">
         <v>1021</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>1942</v>
+        <v>1958</v>
       </c>
       <c r="C1022" s="1" t="s">
-        <v>1361</v>
+        <v>809</v>
       </c>
       <c r="D1022" s="1" t="s">
-        <v>1943</v>
+        <v>1959</v>
       </c>
       <c r="E1022" s="2">
-        <v>1813887</v>
+        <v>279946</v>
       </c>
       <c r="F1022" s="2">
-        <v>1796611</v>
+        <v>277280</v>
       </c>
       <c r="G1022" s="2">
-        <v>1779336</v>
+        <v>274613</v>
       </c>
       <c r="H1022" s="2">
-        <v>1744786</v>
+        <v>269281</v>
       </c>
       <c r="I1022" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1023" spans="1:9">
       <c r="A1023" s="1">
         <v>1022</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>1944</v>
+        <v>1960</v>
       </c>
       <c r="C1023" s="1" t="s">
-        <v>1361</v>
+        <v>809</v>
       </c>
       <c r="D1023" s="1" t="s">
-        <v>1945</v>
+        <v>1961</v>
       </c>
       <c r="E1023" s="2">
-        <v>2071510</v>
+        <v>425800</v>
       </c>
       <c r="F1023" s="2">
-        <v>2051782</v>
+        <v>421745</v>
       </c>
       <c r="G1023" s="2">
-        <v>2032053</v>
+        <v>417690</v>
       </c>
       <c r="H1023" s="2">
-        <v>1992596</v>
+        <v>409579</v>
       </c>
       <c r="I1023" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1024" spans="1:9">
       <c r="A1024" s="1">
         <v>1023</v>
       </c>
       <c r="B1024" s="1" t="s">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="C1024" s="1" t="s">
-        <v>1361</v>
+        <v>1304</v>
       </c>
       <c r="D1024" s="1" t="s">
-        <v>1947</v>
+        <v>1963</v>
       </c>
       <c r="E1024" s="2">
-        <v>3298264</v>
+        <v>934526</v>
       </c>
       <c r="F1024" s="2">
-        <v>3266852</v>
+        <v>925626</v>
       </c>
       <c r="G1024" s="2">
-        <v>3235440</v>
+        <v>916726</v>
       </c>
       <c r="H1024" s="2">
-        <v>3172616</v>
+        <v>898925</v>
       </c>
       <c r="I1024" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1025" spans="1:9">
       <c r="A1025" s="1">
         <v>1024</v>
       </c>
       <c r="B1025" s="1" t="s">
-        <v>1948</v>
+        <v>1964</v>
       </c>
       <c r="C1025" s="1" t="s">
-        <v>1361</v>
+        <v>1304</v>
       </c>
       <c r="D1025" s="1" t="s">
-        <v>1949</v>
+        <v>1965</v>
       </c>
       <c r="E1025" s="2">
-        <v>4947383</v>
+        <v>467276</v>
       </c>
       <c r="F1025" s="2">
-        <v>4900265</v>
+        <v>462826</v>
       </c>
       <c r="G1025" s="2">
-        <v>4853147</v>
+        <v>458376</v>
       </c>
       <c r="H1025" s="2">
-        <v>4758911</v>
+        <v>449475</v>
       </c>
       <c r="I1025" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1026" spans="1:9">
       <c r="A1026" s="1">
         <v>1025</v>
       </c>
       <c r="B1026" s="1" t="s">
-        <v>1950</v>
+        <v>1966</v>
       </c>
       <c r="C1026" s="1" t="s">
-        <v>1361</v>
+        <v>1304</v>
       </c>
       <c r="D1026" s="1" t="s">
-        <v>1951</v>
+        <v>1967</v>
       </c>
       <c r="E1026" s="2">
-        <v>6596502</v>
+        <v>281400</v>
       </c>
       <c r="F1026" s="2">
-        <v>6533678</v>
+        <v>278720</v>
       </c>
       <c r="G1026" s="2">
-        <v>6470854</v>
+        <v>276040</v>
       </c>
       <c r="H1026" s="2">
-        <v>6345207</v>
+        <v>270680</v>
       </c>
       <c r="I1026" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1027" spans="1:9">
       <c r="A1027" s="1">
         <v>1026</v>
       </c>
       <c r="B1027" s="1" t="s">
-        <v>1952</v>
+        <v>1968</v>
       </c>
       <c r="C1027" s="1" t="s">
-        <v>1361</v>
+        <v>1304</v>
       </c>
       <c r="D1027" s="1" t="s">
-        <v>1953</v>
+        <v>1969</v>
       </c>
       <c r="E1027" s="2">
-        <v>8245621</v>
+        <v>187950</v>
       </c>
       <c r="F1027" s="2">
-        <v>8167091</v>
+        <v>186160</v>
       </c>
       <c r="G1027" s="2">
-        <v>8088561</v>
+        <v>184370</v>
       </c>
       <c r="H1027" s="2">
-        <v>7931502</v>
+        <v>180790</v>
       </c>
       <c r="I1027" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1028" spans="1:9">
       <c r="A1028" s="1">
         <v>1027</v>
       </c>
       <c r="B1028" s="1" t="s">
-        <v>1954</v>
+        <v>1970</v>
       </c>
       <c r="C1028" s="1" t="s">
-        <v>1361</v>
+        <v>1304</v>
       </c>
       <c r="D1028" s="1" t="s">
-        <v>1955</v>
+        <v>1971</v>
       </c>
       <c r="E1028" s="2">
-        <v>16491215</v>
+        <v>140700</v>
       </c>
       <c r="F1028" s="2">
-        <v>16334156</v>
+        <v>139360</v>
       </c>
       <c r="G1028" s="2">
-        <v>16177097</v>
+        <v>138020</v>
       </c>
       <c r="H1028" s="2">
-        <v>15862978</v>
+        <v>135340</v>
       </c>
       <c r="I1028" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1029" spans="1:9">
       <c r="A1029" s="1">
         <v>1028</v>
       </c>
       <c r="B1029" s="1" t="s">
-        <v>1956</v>
+        <v>1972</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>1361</v>
+        <v>1304</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>1957</v>
+        <v>1973</v>
       </c>
       <c r="E1029" s="2">
-        <v>414776</v>
+        <v>46725</v>
       </c>
       <c r="F1029" s="2">
-        <v>410826</v>
+        <v>46280</v>
       </c>
       <c r="G1029" s="2">
-        <v>406876</v>
+        <v>45835</v>
       </c>
       <c r="H1029" s="2">
-        <v>398975</v>
+        <v>44945</v>
       </c>
       <c r="I1029" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1030" spans="1:9">
       <c r="A1030" s="1">
         <v>1029</v>
       </c>
       <c r="B1030" s="1" t="s">
-        <v>1958</v>
+        <v>1974</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>1361</v>
+        <v>1304</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>1959</v>
+        <v>1975</v>
       </c>
       <c r="E1030" s="2">
-        <v>1732526</v>
+        <v>17019</v>
       </c>
       <c r="F1030" s="2">
-        <v>1716026</v>
+        <v>16857</v>
       </c>
       <c r="G1030" s="2">
-        <v>1699526</v>
+        <v>16695</v>
       </c>
       <c r="H1030" s="2">
-        <v>1666525</v>
+        <v>16371</v>
       </c>
       <c r="I1030" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1031" spans="1:9">
       <c r="A1031" s="1">
         <v>1030</v>
       </c>
       <c r="B1031" s="1" t="s">
-        <v>1960</v>
+        <v>1976</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>1961</v>
+        <v>1304</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="E1031" s="2">
-        <v>119780</v>
+        <v>8264</v>
       </c>
       <c r="F1031" s="2">
-        <v>118639</v>
+        <v>8185</v>
       </c>
       <c r="G1031" s="2">
-        <v>117498</v>
+        <v>8106</v>
       </c>
       <c r="H1031" s="2">
-        <v>115217</v>
+        <v>7949</v>
       </c>
       <c r="I1031" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1032" spans="1:9">
       <c r="A1032" s="1">
         <v>1031</v>
       </c>
       <c r="B1032" s="1" t="s">
-        <v>1963</v>
+        <v>1978</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>1961</v>
+        <v>1304</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>1964</v>
+        <v>1979</v>
       </c>
       <c r="E1032" s="2">
-        <v>78903</v>
+        <v>16233</v>
       </c>
       <c r="F1032" s="2">
-        <v>78152</v>
+        <v>16078</v>
       </c>
       <c r="G1032" s="2">
-        <v>77400</v>
+        <v>15924</v>
       </c>
       <c r="H1032" s="2">
-        <v>75897</v>
+        <v>15615</v>
       </c>
       <c r="I1032" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1033" spans="1:9">
       <c r="A1033" s="1">
         <v>1032</v>
       </c>
       <c r="B1033" s="1" t="s">
-        <v>1965</v>
+        <v>1980</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>1961</v>
+        <v>1304</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>1966</v>
+        <v>1981</v>
       </c>
       <c r="E1033" s="2">
-        <v>156620</v>
+        <v>46725</v>
       </c>
       <c r="F1033" s="2">
-        <v>155128</v>
+        <v>46280</v>
       </c>
       <c r="G1033" s="2">
-        <v>153637</v>
+        <v>45835</v>
       </c>
       <c r="H1033" s="2">
-        <v>150654</v>
+        <v>44945</v>
       </c>
       <c r="I1033" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1034" spans="1:9">
       <c r="A1034" s="1">
         <v>1033</v>
       </c>
       <c r="B1034" s="1" t="s">
-        <v>1967</v>
+        <v>1982</v>
       </c>
       <c r="C1034" s="1" t="s">
-        <v>1961</v>
+        <v>1304</v>
       </c>
       <c r="D1034" s="1" t="s">
-        <v>1968</v>
+        <v>1983</v>
       </c>
       <c r="E1034" s="2">
-        <v>140313</v>
+        <v>92400</v>
       </c>
       <c r="F1034" s="2">
-        <v>138976</v>
+        <v>91520</v>
       </c>
       <c r="G1034" s="2">
-        <v>137640</v>
+        <v>90640</v>
       </c>
       <c r="H1034" s="2">
-        <v>134967</v>
+        <v>88880</v>
       </c>
       <c r="I1034" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1035" spans="1:9">
       <c r="A1035" s="1">
         <v>1034</v>
       </c>
       <c r="B1035" s="1" t="s">
-        <v>1969</v>
+        <v>1984</v>
       </c>
       <c r="C1035" s="1" t="s">
-        <v>1961</v>
+        <v>1304</v>
       </c>
       <c r="D1035" s="1" t="s">
-        <v>1970</v>
+        <v>1985</v>
       </c>
       <c r="E1035" s="2">
-        <v>12823</v>
+        <v>170127</v>
       </c>
       <c r="F1035" s="2">
-        <v>12700</v>
+        <v>168507</v>
       </c>
       <c r="G1035" s="2">
-        <v>12578</v>
+        <v>166887</v>
       </c>
       <c r="H1035" s="2">
-        <v>12334</v>
+        <v>163646</v>
       </c>
       <c r="I1035" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1036" spans="1:9">
       <c r="A1036" s="1">
         <v>1035</v>
       </c>
       <c r="B1036" s="1" t="s">
-        <v>1971</v>
+        <v>1986</v>
       </c>
       <c r="C1036" s="1" t="s">
-        <v>354</v>
+        <v>1304</v>
       </c>
       <c r="D1036" s="1" t="s">
-        <v>1972</v>
+        <v>1987</v>
       </c>
       <c r="E1036" s="2">
-        <v>121564</v>
+        <v>186926</v>
       </c>
       <c r="F1036" s="2">
-        <v>120406</v>
+        <v>185146</v>
       </c>
       <c r="G1036" s="2">
-        <v>119248</v>
+        <v>183366</v>
       </c>
       <c r="H1036" s="2">
-        <v>116933</v>
+        <v>179805</v>
       </c>
       <c r="I1036" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1037" spans="1:9">
       <c r="A1037" s="1">
         <v>1036</v>
       </c>
       <c r="B1037" s="1" t="s">
-        <v>1973</v>
+        <v>1988</v>
       </c>
       <c r="C1037" s="1" t="s">
-        <v>845</v>
+        <v>1304</v>
       </c>
       <c r="D1037" s="1" t="s">
-        <v>1974</v>
+        <v>1989</v>
       </c>
       <c r="E1037" s="2">
-        <v>14264</v>
+        <v>339675</v>
       </c>
       <c r="F1037" s="2">
-        <v>14128</v>
+        <v>336440</v>
       </c>
       <c r="G1037" s="2">
-        <v>13993</v>
+        <v>333205</v>
       </c>
       <c r="H1037" s="2">
-        <v>13721</v>
+        <v>326735</v>
       </c>
       <c r="I1037" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1038" spans="1:9">
       <c r="A1038" s="1">
         <v>1037</v>
       </c>
       <c r="B1038" s="1" t="s">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="C1038" s="1" t="s">
-        <v>845</v>
+        <v>1304</v>
       </c>
       <c r="D1038" s="1" t="s">
-        <v>1976</v>
+        <v>1991</v>
       </c>
       <c r="E1038" s="2">
-        <v>1382771</v>
+        <v>467276</v>
       </c>
       <c r="F1038" s="2">
-        <v>1369602</v>
+        <v>462826</v>
       </c>
       <c r="G1038" s="2">
-        <v>1356433</v>
+        <v>458376</v>
       </c>
       <c r="H1038" s="2">
-        <v>1330094</v>
+        <v>449475</v>
       </c>
       <c r="I1038" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1039" spans="1:9">
       <c r="A1039" s="1">
         <v>1038</v>
       </c>
       <c r="B1039" s="1" t="s">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="C1039" s="1" t="s">
-        <v>928</v>
+        <v>1304</v>
       </c>
       <c r="D1039" s="1" t="s">
-        <v>1978</v>
+        <v>1993</v>
       </c>
       <c r="E1039" s="2">
-        <v>180180</v>
+        <v>808526</v>
       </c>
       <c r="F1039" s="2">
-        <v>178464</v>
+        <v>800826</v>
       </c>
       <c r="G1039" s="2">
-        <v>176748</v>
+        <v>793126</v>
       </c>
       <c r="H1039" s="2">
-        <v>173316</v>
+        <v>777725</v>
       </c>
       <c r="I1039" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1040" spans="1:9">
       <c r="A1040" s="1">
         <v>1039</v>
       </c>
       <c r="B1040" s="1" t="s">
-        <v>1979</v>
+        <v>1994</v>
       </c>
       <c r="C1040" s="1" t="s">
-        <v>928</v>
+        <v>1304</v>
       </c>
       <c r="D1040" s="1" t="s">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="E1040" s="2">
-        <v>269430</v>
+        <v>934526</v>
       </c>
       <c r="F1040" s="2">
-        <v>266864</v>
+        <v>925626</v>
       </c>
       <c r="G1040" s="2">
-        <v>264298</v>
+        <v>916726</v>
       </c>
       <c r="H1040" s="2">
-        <v>259166</v>
+        <v>898925</v>
       </c>
       <c r="I1040" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1041" spans="1:9">
       <c r="A1041" s="1">
         <v>1040</v>
       </c>
       <c r="B1041" s="1" t="s">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="C1041" s="1" t="s">
-        <v>928</v>
+        <v>1304</v>
       </c>
       <c r="D1041" s="1" t="s">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="E1041" s="2">
-        <v>359730</v>
+        <v>1617026</v>
       </c>
       <c r="F1041" s="2">
-        <v>356304</v>
+        <v>1601626</v>
       </c>
       <c r="G1041" s="2">
-        <v>352878</v>
+        <v>1586226</v>
       </c>
       <c r="H1041" s="2">
-        <v>346026</v>
+        <v>1555425</v>
       </c>
       <c r="I1041" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1042" spans="1:9">
       <c r="A1042" s="1">
         <v>1041</v>
       </c>
       <c r="B1042" s="1" t="s">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="C1042" s="1" t="s">
-        <v>928</v>
+        <v>1853</v>
       </c>
       <c r="D1042" s="1" t="s">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="E1042" s="2">
-        <v>448980</v>
+        <v>84477</v>
       </c>
       <c r="F1042" s="2">
-        <v>444704</v>
+        <v>83672</v>
       </c>
       <c r="G1042" s="2">
-        <v>440428</v>
+        <v>82868</v>
       </c>
       <c r="H1042" s="2">
-        <v>431876</v>
+        <v>81259</v>
       </c>
       <c r="I1042" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1043" spans="1:9">
       <c r="A1043" s="1">
         <v>1042</v>
       </c>
       <c r="B1043" s="1" t="s">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="C1043" s="1" t="s">
-        <v>1986</v>
+        <v>1853</v>
       </c>
       <c r="D1043" s="1" t="s">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="E1043" s="2">
-        <v>270130</v>
+        <v>168926</v>
       </c>
       <c r="F1043" s="2">
-        <v>267558</v>
+        <v>167317</v>
       </c>
       <c r="G1043" s="2">
-        <v>264985</v>
+        <v>165708</v>
       </c>
       <c r="H1043" s="2">
-        <v>259840</v>
+        <v>162491</v>
       </c>
       <c r="I1043" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1044" spans="1:9">
       <c r="A1044" s="1">
         <v>1043</v>
       </c>
       <c r="B1044" s="1" t="s">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="C1044" s="1" t="s">
-        <v>1986</v>
+        <v>1853</v>
       </c>
       <c r="D1044" s="1" t="s">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="E1044" s="2">
-        <v>371745</v>
+        <v>253376</v>
       </c>
       <c r="F1044" s="2">
-        <v>368205</v>
+        <v>250962</v>
       </c>
       <c r="G1044" s="2">
-        <v>364664</v>
+        <v>248549</v>
       </c>
       <c r="H1044" s="2">
-        <v>357583</v>
+        <v>243723</v>
       </c>
       <c r="I1044" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1045" spans="1:9">
       <c r="A1045" s="1">
         <v>1044</v>
       </c>
       <c r="B1045" s="1" t="s">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="C1045" s="1" t="s">
-        <v>1986</v>
+        <v>1853</v>
       </c>
       <c r="D1045" s="1" t="s">
-        <v>1991</v>
+        <v>2005</v>
       </c>
       <c r="E1045" s="2">
-        <v>519600</v>
+        <v>337826</v>
       </c>
       <c r="F1045" s="2">
-        <v>514651</v>
+        <v>334609</v>
       </c>
       <c r="G1045" s="2">
-        <v>509703</v>
+        <v>331391</v>
       </c>
       <c r="H1045" s="2">
-        <v>499806</v>
+        <v>324956</v>
       </c>
       <c r="I1045" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1046" spans="1:9">
       <c r="A1046" s="1">
         <v>1045</v>
       </c>
       <c r="B1046" s="1" t="s">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="C1046" s="1" t="s">
-        <v>1986</v>
+        <v>1853</v>
       </c>
       <c r="D1046" s="1" t="s">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="E1046" s="2">
-        <v>1734408</v>
+        <v>3411834</v>
       </c>
       <c r="F1046" s="2">
-        <v>1717890</v>
+        <v>3379341</v>
       </c>
       <c r="G1046" s="2">
-        <v>1701372</v>
+        <v>3346847</v>
       </c>
       <c r="H1046" s="2">
-        <v>1668335</v>
+        <v>3281860</v>
       </c>
       <c r="I1046" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1047" spans="1:9">
       <c r="A1047" s="1">
         <v>1046</v>
       </c>
       <c r="B1047" s="1" t="s">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="C1047" s="1" t="s">
-        <v>1986</v>
+        <v>1374</v>
       </c>
       <c r="D1047" s="1" t="s">
-        <v>1995</v>
+        <v>224</v>
       </c>
       <c r="E1047" s="2">
-        <v>2601043</v>
+        <v>26733</v>
       </c>
       <c r="F1047" s="2">
-        <v>2576271</v>
+        <v>26478</v>
       </c>
       <c r="G1047" s="2">
-        <v>2551500</v>
+        <v>26224</v>
       </c>
       <c r="H1047" s="2">
-        <v>2501956</v>
+        <v>25715</v>
       </c>
       <c r="I1047" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1048" spans="1:9">
       <c r="A1048" s="1">
         <v>1047</v>
       </c>
       <c r="B1048" s="1" t="s">
-        <v>1996</v>
+        <v>2009</v>
       </c>
       <c r="C1048" s="1" t="s">
-        <v>1986</v>
+        <v>1374</v>
       </c>
       <c r="D1048" s="1" t="s">
-        <v>1997</v>
+        <v>213</v>
       </c>
       <c r="E1048" s="2">
-        <v>3468763</v>
+        <v>80152</v>
       </c>
       <c r="F1048" s="2">
-        <v>3435727</v>
+        <v>79388</v>
       </c>
       <c r="G1048" s="2">
-        <v>3402692</v>
+        <v>78625</v>
       </c>
       <c r="H1048" s="2">
-        <v>3336620</v>
+        <v>77098</v>
       </c>
       <c r="I1048" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1049" spans="1:9">
       <c r="A1049" s="1">
         <v>1048</v>
       </c>
       <c r="B1049" s="1" t="s">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="C1049" s="1" t="s">
-        <v>1986</v>
+        <v>1838</v>
       </c>
       <c r="D1049" s="1" t="s">
-        <v>1999</v>
+        <v>2011</v>
       </c>
       <c r="E1049" s="2">
-        <v>5203119</v>
+        <v>13039</v>
       </c>
       <c r="F1049" s="2">
-        <v>5153565</v>
+        <v>12915</v>
       </c>
       <c r="G1049" s="2">
-        <v>5104012</v>
+        <v>12791</v>
       </c>
       <c r="H1049" s="2">
-        <v>5004905</v>
+        <v>12542</v>
       </c>
       <c r="I1049" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1050" spans="1:9">
       <c r="A1050" s="1">
         <v>1049</v>
       </c>
       <c r="B1050" s="1" t="s">
-        <v>2000</v>
+        <v>2012</v>
       </c>
       <c r="C1050" s="1" t="s">
-        <v>1986</v>
+        <v>1838</v>
       </c>
       <c r="D1050" s="1" t="s">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="E1050" s="2">
-        <v>4637535</v>
+        <v>11867</v>
       </c>
       <c r="F1050" s="2">
-        <v>4593368</v>
+        <v>11754</v>
       </c>
       <c r="G1050" s="2">
-        <v>4549201</v>
+        <v>11641</v>
       </c>
       <c r="H1050" s="2">
-        <v>4460867</v>
+        <v>11415</v>
       </c>
       <c r="I1050" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1051" spans="1:9">
       <c r="A1051" s="1">
         <v>1050</v>
       </c>
       <c r="B1051" s="1" t="s">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>1986</v>
+        <v>1838</v>
       </c>
       <c r="D1051" s="1" t="s">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="E1051" s="2">
-        <v>5796893</v>
+        <v>39295</v>
       </c>
       <c r="F1051" s="2">
-        <v>5741684</v>
+        <v>38921</v>
       </c>
       <c r="G1051" s="2">
-        <v>5686476</v>
+        <v>38547</v>
       </c>
       <c r="H1051" s="2">
-        <v>5576059</v>
+        <v>37798</v>
       </c>
       <c r="I1051" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1052" spans="1:9">
       <c r="A1052" s="1">
         <v>1051</v>
       </c>
       <c r="B1052" s="1" t="s">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>201</v>
+        <v>1838</v>
       </c>
       <c r="D1052" s="1" t="s">
-        <v>645</v>
+        <v>2017</v>
       </c>
       <c r="E1052" s="2">
-        <v>1050814</v>
+        <v>35784</v>
       </c>
       <c r="F1052" s="2">
-        <v>1040806</v>
+        <v>35443</v>
       </c>
       <c r="G1052" s="2">
-        <v>1030798</v>
+        <v>35102</v>
       </c>
       <c r="H1052" s="2">
-        <v>1010783</v>
+        <v>34421</v>
       </c>
       <c r="I1052" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1053" spans="1:9">
       <c r="A1053" s="1">
         <v>1052</v>
       </c>
       <c r="B1053" s="1" t="s">
-        <v>2005</v>
+        <v>2018</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>1838</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>2019</v>
       </c>
       <c r="E1053" s="2">
-        <v>945814</v>
+        <v>65535</v>
       </c>
       <c r="F1053" s="2">
-        <v>936806</v>
+        <v>64911</v>
       </c>
       <c r="G1053" s="2">
-        <v>927798</v>
+        <v>64286</v>
       </c>
       <c r="H1053" s="2">
-        <v>909783</v>
+        <v>63038</v>
       </c>
       <c r="I1053" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1054" spans="1:9">
       <c r="A1054" s="1">
         <v>1053</v>
       </c>
       <c r="B1054" s="1" t="s">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>1838</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>2021</v>
       </c>
       <c r="E1054" s="2">
-        <v>840814</v>
+        <v>59296</v>
       </c>
       <c r="F1054" s="2">
-        <v>832806</v>
+        <v>58731</v>
       </c>
       <c r="G1054" s="2">
-        <v>824798</v>
+        <v>58166</v>
       </c>
       <c r="H1054" s="2">
-        <v>808783</v>
+        <v>57037</v>
       </c>
       <c r="I1054" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1055" spans="1:9">
       <c r="A1055" s="1">
         <v>1054</v>
       </c>
       <c r="B1055" s="1" t="s">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>700.0</v>
+        <v>1838</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>2023</v>
       </c>
       <c r="E1055" s="2">
-        <v>735814</v>
+        <v>132554</v>
       </c>
       <c r="F1055" s="2">
-        <v>728806</v>
+        <v>131292</v>
       </c>
       <c r="G1055" s="2">
-        <v>721798</v>
+        <v>130029</v>
       </c>
       <c r="H1055" s="2">
-        <v>707783</v>
+        <v>127504</v>
       </c>
       <c r="I1055" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1056" spans="1:9">
       <c r="A1056" s="1">
         <v>1055</v>
       </c>
       <c r="B1056" s="1" t="s">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="C1056" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>1838</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>2025</v>
       </c>
       <c r="E1056" s="2">
-        <v>630814</v>
+        <v>118087</v>
       </c>
       <c r="F1056" s="2">
-        <v>624806</v>
+        <v>116963</v>
       </c>
       <c r="G1056" s="2">
-        <v>618798</v>
+        <v>115838</v>
       </c>
       <c r="H1056" s="2">
-        <v>606783</v>
+        <v>113589</v>
       </c>
       <c r="I1056" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1057" spans="1:9">
       <c r="A1057" s="1">
         <v>1056</v>
       </c>
       <c r="B1057" s="1" t="s">
-        <v>2009</v>
+        <v>2026</v>
       </c>
       <c r="C1057" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>500.0</v>
+        <v>1838</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>2027</v>
       </c>
       <c r="E1057" s="2">
-        <v>525987</v>
+        <v>274788</v>
       </c>
       <c r="F1057" s="2">
-        <v>520978</v>
+        <v>272171</v>
       </c>
       <c r="G1057" s="2">
-        <v>515968</v>
+        <v>269554</v>
       </c>
       <c r="H1057" s="2">
-        <v>505949</v>
+        <v>264320</v>
       </c>
       <c r="I1057" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1058" spans="1:9">
       <c r="A1058" s="1">
         <v>1057</v>
       </c>
       <c r="B1058" s="1" t="s">
-        <v>2010</v>
+        <v>2028</v>
       </c>
       <c r="C1058" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>400.0</v>
+        <v>1838</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>2029</v>
       </c>
       <c r="E1058" s="2">
-        <v>420971</v>
+        <v>239461</v>
       </c>
       <c r="F1058" s="2">
-        <v>416962</v>
+        <v>237180</v>
       </c>
       <c r="G1058" s="2">
-        <v>412953</v>
+        <v>234900</v>
       </c>
       <c r="H1058" s="2">
-        <v>404934</v>
+        <v>230339</v>
       </c>
       <c r="I1058" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1059" spans="1:9">
       <c r="A1059" s="1">
         <v>1058</v>
       </c>
       <c r="B1059" s="1" t="s">
-        <v>2011</v>
+        <v>2030</v>
       </c>
       <c r="C1059" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>1838</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>2031</v>
       </c>
       <c r="E1059" s="2">
-        <v>315578</v>
+        <v>700784</v>
       </c>
       <c r="F1059" s="2">
-        <v>312572</v>
+        <v>694110</v>
       </c>
       <c r="G1059" s="2">
-        <v>309567</v>
+        <v>687435</v>
       </c>
       <c r="H1059" s="2">
-        <v>303556</v>
+        <v>674087</v>
       </c>
       <c r="I1059" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1060" spans="1:9">
       <c r="A1060" s="1">
         <v>1059</v>
       </c>
       <c r="B1060" s="1" t="s">
-        <v>2012</v>
+        <v>2032</v>
       </c>
       <c r="C1060" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>1838</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>2033</v>
       </c>
       <c r="E1060" s="2">
-        <v>211024</v>
+        <v>589623</v>
       </c>
       <c r="F1060" s="2">
-        <v>209014</v>
+        <v>584008</v>
       </c>
       <c r="G1060" s="2">
-        <v>207004</v>
+        <v>578392</v>
       </c>
       <c r="H1060" s="2">
-        <v>202985</v>
+        <v>567161</v>
       </c>
       <c r="I1060" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1061" spans="1:9">
       <c r="A1061" s="1">
         <v>1060</v>
       </c>
       <c r="B1061" s="1" t="s">
-        <v>2013</v>
+        <v>2034</v>
       </c>
       <c r="C1061" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>75.0</v>
+        <v>1751</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>2035</v>
       </c>
       <c r="E1061" s="2">
-        <v>79721</v>
+        <v>19232</v>
       </c>
       <c r="F1061" s="2">
-        <v>78962</v>
+        <v>19049</v>
       </c>
       <c r="G1061" s="2">
-        <v>78203</v>
+        <v>18865</v>
       </c>
       <c r="H1061" s="2">
-        <v>76684</v>
+        <v>18499</v>
       </c>
       <c r="I1061" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1062" spans="1:9">
       <c r="A1062" s="1">
         <v>1061</v>
       </c>
       <c r="B1062" s="1" t="s">
-        <v>2014</v>
+        <v>2036</v>
       </c>
       <c r="C1062" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>1751</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>2037</v>
       </c>
       <c r="E1062" s="2">
-        <v>27300</v>
+        <v>103716</v>
       </c>
       <c r="F1062" s="2">
-        <v>27040</v>
+        <v>102728</v>
       </c>
       <c r="G1062" s="2">
-        <v>26780</v>
+        <v>101740</v>
       </c>
       <c r="H1062" s="2">
-        <v>26260</v>
+        <v>99765</v>
       </c>
       <c r="I1062" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1063" spans="1:9">
       <c r="A1063" s="1">
         <v>1062</v>
       </c>
       <c r="B1063" s="1" t="s">
-        <v>2015</v>
+        <v>2038</v>
       </c>
       <c r="C1063" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>1751</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>2039</v>
       </c>
       <c r="E1063" s="2">
-        <v>10742</v>
+        <v>233928</v>
       </c>
       <c r="F1063" s="2">
-        <v>10639</v>
+        <v>231701</v>
       </c>
       <c r="G1063" s="2">
-        <v>10537</v>
+        <v>229473</v>
       </c>
       <c r="H1063" s="2">
-        <v>10332</v>
+        <v>225017</v>
       </c>
       <c r="I1063" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1064" spans="1:9">
       <c r="A1064" s="1">
         <v>1063</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>2016</v>
+        <v>2040</v>
       </c>
       <c r="C1064" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>1751</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>2041</v>
       </c>
       <c r="E1064" s="2">
-        <v>22050</v>
+        <v>427431</v>
       </c>
       <c r="F1064" s="2">
-        <v>21840</v>
+        <v>423360</v>
       </c>
       <c r="G1064" s="2">
-        <v>21630</v>
+        <v>419289</v>
       </c>
       <c r="H1064" s="2">
-        <v>21210</v>
+        <v>411148</v>
       </c>
       <c r="I1064" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1065" spans="1:9">
       <c r="A1065" s="1">
         <v>1064</v>
       </c>
       <c r="B1065" s="1" t="s">
-        <v>2017</v>
+        <v>2042</v>
       </c>
       <c r="C1065" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>1751</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>2043</v>
       </c>
       <c r="E1065" s="2">
-        <v>5618</v>
+        <v>650608</v>
       </c>
       <c r="F1065" s="2">
-        <v>5564</v>
+        <v>644412</v>
       </c>
       <c r="G1065" s="2">
-        <v>5511</v>
+        <v>638216</v>
       </c>
       <c r="H1065" s="2">
-        <v>5404</v>
+        <v>625823</v>
       </c>
       <c r="I1065" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1066" spans="1:9">
       <c r="A1066" s="1">
         <v>1065</v>
       </c>
       <c r="B1066" s="1" t="s">
-        <v>2018</v>
+        <v>2044</v>
       </c>
       <c r="C1066" s="1" t="s">
-        <v>201</v>
+        <v>1751</v>
       </c>
       <c r="D1066" s="1" t="s">
-        <v>2019</v>
+        <v>2045</v>
       </c>
       <c r="E1066" s="2">
-        <v>4678</v>
+        <v>1059870</v>
       </c>
       <c r="F1066" s="2">
-        <v>4633</v>
+        <v>1049776</v>
       </c>
       <c r="G1066" s="2">
-        <v>4589</v>
+        <v>1039682</v>
       </c>
       <c r="H1066" s="2">
-        <v>4500</v>
+        <v>1019494</v>
       </c>
       <c r="I1066" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1067" spans="1:9">
       <c r="A1067" s="1">
         <v>1066</v>
       </c>
       <c r="B1067" s="1" t="s">
-        <v>2020</v>
+        <v>2046</v>
       </c>
       <c r="C1067" s="1" t="s">
-        <v>201</v>
+        <v>1751</v>
       </c>
       <c r="D1067" s="1" t="s">
-        <v>2021</v>
+        <v>2047</v>
       </c>
       <c r="E1067" s="2">
-        <v>10190</v>
+        <v>2082947</v>
       </c>
       <c r="F1067" s="2">
-        <v>10093</v>
+        <v>2063109</v>
       </c>
       <c r="G1067" s="2">
-        <v>9996</v>
+        <v>2043272</v>
       </c>
       <c r="H1067" s="2">
-        <v>9802</v>
+        <v>2003597</v>
       </c>
       <c r="I1067" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1068" spans="1:9">
       <c r="A1068" s="1">
         <v>1067</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>2022</v>
+        <v>2048</v>
       </c>
       <c r="C1068" s="1" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="D1068" s="1" t="s">
-        <v>2023</v>
+        <v>2049</v>
       </c>
       <c r="E1068" s="2">
-        <v>15183</v>
+        <v>50155</v>
       </c>
       <c r="F1068" s="2">
-        <v>15038</v>
+        <v>49678</v>
       </c>
       <c r="G1068" s="2">
-        <v>14894</v>
+        <v>49200</v>
       </c>
       <c r="H1068" s="2">
-        <v>14605</v>
+        <v>48245</v>
       </c>
       <c r="I1068" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1069" spans="1:9">
       <c r="A1069" s="1">
         <v>1068</v>
       </c>
       <c r="B1069" s="1" t="s">
-        <v>2024</v>
+        <v>2050</v>
       </c>
       <c r="C1069" s="1" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="D1069" s="1" t="s">
-        <v>2025</v>
+        <v>2051</v>
       </c>
       <c r="E1069" s="2">
-        <v>20433</v>
+        <v>48694</v>
       </c>
       <c r="F1069" s="2">
-        <v>20238</v>
+        <v>48230</v>
       </c>
       <c r="G1069" s="2">
-        <v>20044</v>
+        <v>47766</v>
       </c>
       <c r="H1069" s="2">
-        <v>19655</v>
+        <v>46839</v>
       </c>
       <c r="I1069" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1070" spans="1:9">
       <c r="A1070" s="1">
         <v>1069</v>
       </c>
       <c r="B1070" s="1" t="s">
-        <v>2026</v>
+        <v>2052</v>
       </c>
       <c r="C1070" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1070" s="1" t="s">
-        <v>2027</v>
+        <v>2053</v>
       </c>
       <c r="E1070" s="2">
-        <v>25683</v>
+        <v>34097</v>
       </c>
       <c r="F1070" s="2">
-        <v>25438</v>
+        <v>33772</v>
       </c>
       <c r="G1070" s="2">
-        <v>25194</v>
+        <v>33447</v>
       </c>
       <c r="H1070" s="2">
-        <v>24705</v>
+        <v>32798</v>
       </c>
       <c r="I1070" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1071" spans="1:9">
       <c r="A1071" s="1">
         <v>1070</v>
       </c>
       <c r="B1071" s="1" t="s">
-        <v>2028</v>
+        <v>2054</v>
       </c>
       <c r="C1071" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1071" s="1" t="s">
-        <v>2029</v>
+        <v>2055</v>
       </c>
       <c r="E1071" s="2">
-        <v>30949</v>
+        <v>156813</v>
       </c>
       <c r="F1071" s="2">
-        <v>30654</v>
+        <v>155320</v>
       </c>
       <c r="G1071" s="2">
-        <v>30359</v>
+        <v>153826</v>
       </c>
       <c r="H1071" s="2">
-        <v>29770</v>
+        <v>150839</v>
       </c>
       <c r="I1071" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1072" spans="1:9">
       <c r="A1072" s="1">
         <v>1071</v>
       </c>
       <c r="B1072" s="1" t="s">
-        <v>2030</v>
+        <v>2056</v>
       </c>
       <c r="C1072" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1072" s="1" t="s">
-        <v>2031</v>
+        <v>2057</v>
       </c>
       <c r="E1072" s="2">
-        <v>36173</v>
+        <v>4283</v>
       </c>
       <c r="F1072" s="2">
-        <v>35828</v>
+        <v>4242</v>
       </c>
       <c r="G1072" s="2">
-        <v>35484</v>
+        <v>4201</v>
       </c>
       <c r="H1072" s="2">
-        <v>34795</v>
+        <v>4120</v>
       </c>
       <c r="I1072" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1073" spans="1:9">
       <c r="A1073" s="1">
         <v>1072</v>
       </c>
       <c r="B1073" s="1" t="s">
-        <v>2032</v>
+        <v>2058</v>
       </c>
       <c r="C1073" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1073" s="1" t="s">
-        <v>2033</v>
+        <v>2059</v>
       </c>
       <c r="E1073" s="2">
-        <v>41449</v>
+        <v>12843</v>
       </c>
       <c r="F1073" s="2">
-        <v>41054</v>
+        <v>12720</v>
       </c>
       <c r="G1073" s="2">
-        <v>40659</v>
+        <v>12598</v>
       </c>
       <c r="H1073" s="2">
-        <v>39870</v>
+        <v>12353</v>
       </c>
       <c r="I1073" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1074" spans="1:9">
       <c r="A1074" s="1">
         <v>1073</v>
       </c>
       <c r="B1074" s="1" t="s">
-        <v>2034</v>
+        <v>2060</v>
       </c>
       <c r="C1074" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1074" s="1" t="s">
-        <v>2035</v>
+        <v>2061</v>
       </c>
       <c r="E1074" s="2">
-        <v>46699</v>
+        <v>16837</v>
       </c>
       <c r="F1074" s="2">
-        <v>46254</v>
+        <v>16676</v>
       </c>
       <c r="G1074" s="2">
-        <v>45809</v>
+        <v>16516</v>
       </c>
       <c r="H1074" s="2">
-        <v>44920</v>
+        <v>16195</v>
       </c>
       <c r="I1074" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1075" spans="1:9">
       <c r="A1075" s="1">
         <v>1074</v>
       </c>
       <c r="B1075" s="1" t="s">
-        <v>2036</v>
+        <v>2062</v>
       </c>
       <c r="C1075" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1075" s="1" t="s">
-        <v>2037</v>
+        <v>2063</v>
       </c>
       <c r="E1075" s="2">
-        <v>51949</v>
+        <v>21549</v>
       </c>
       <c r="F1075" s="2">
-        <v>51454</v>
+        <v>21344</v>
       </c>
       <c r="G1075" s="2">
-        <v>50959</v>
+        <v>21139</v>
       </c>
       <c r="H1075" s="2">
-        <v>49970</v>
+        <v>20728</v>
       </c>
       <c r="I1075" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1076" spans="1:9">
       <c r="A1076" s="1">
         <v>1075</v>
       </c>
       <c r="B1076" s="1" t="s">
-        <v>2038</v>
+        <v>2064</v>
       </c>
       <c r="C1076" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1076" s="1" t="s">
-        <v>2039</v>
+        <v>2065</v>
       </c>
       <c r="E1076" s="2">
-        <v>57461</v>
+        <v>42354</v>
       </c>
       <c r="F1076" s="2">
-        <v>56914</v>
+        <v>41950</v>
       </c>
       <c r="G1076" s="2">
-        <v>56367</v>
+        <v>41547</v>
       </c>
       <c r="H1076" s="2">
-        <v>55272</v>
+        <v>40740</v>
       </c>
       <c r="I1076" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1077" spans="1:9">
       <c r="A1077" s="1">
         <v>1076</v>
       </c>
       <c r="B1077" s="1" t="s">
-        <v>2040</v>
+        <v>2066</v>
       </c>
       <c r="C1077" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1077" s="1" t="s">
-        <v>2041</v>
+        <v>2067</v>
       </c>
       <c r="E1077" s="2">
-        <v>62449</v>
+        <v>49952</v>
       </c>
       <c r="F1077" s="2">
-        <v>61854</v>
+        <v>49476</v>
       </c>
       <c r="G1077" s="2">
-        <v>61259</v>
+        <v>49000</v>
       </c>
       <c r="H1077" s="2">
-        <v>60070</v>
+        <v>48049</v>
       </c>
       <c r="I1077" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1078" spans="1:9">
       <c r="A1078" s="1">
         <v>1077</v>
       </c>
       <c r="B1078" s="1" t="s">
-        <v>2042</v>
+        <v>2068</v>
       </c>
       <c r="C1078" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1078" s="1" t="s">
-        <v>2043</v>
+        <v>2069</v>
       </c>
       <c r="E1078" s="2">
-        <v>67935</v>
+        <v>84891</v>
       </c>
       <c r="F1078" s="2">
-        <v>67288</v>
+        <v>84083</v>
       </c>
       <c r="G1078" s="2">
-        <v>66641</v>
+        <v>83274</v>
       </c>
       <c r="H1078" s="2">
-        <v>65347</v>
+        <v>81657</v>
       </c>
       <c r="I1078" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1079" spans="1:9">
       <c r="A1079" s="1">
         <v>1078</v>
       </c>
       <c r="B1079" s="1" t="s">
-        <v>2044</v>
+        <v>2070</v>
       </c>
       <c r="C1079" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1079" s="1" t="s">
-        <v>2045</v>
+        <v>2071</v>
       </c>
       <c r="E1079" s="2">
-        <v>73185</v>
+        <v>84387</v>
       </c>
       <c r="F1079" s="2">
-        <v>72488</v>
+        <v>83584</v>
       </c>
       <c r="G1079" s="2">
-        <v>71791</v>
+        <v>82780</v>
       </c>
       <c r="H1079" s="2">
-        <v>70397</v>
+        <v>81173</v>
       </c>
       <c r="I1079" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1080" spans="1:9">
       <c r="A1080" s="1">
         <v>1079</v>
       </c>
       <c r="B1080" s="1" t="s">
-        <v>2046</v>
+        <v>2072</v>
       </c>
       <c r="C1080" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1080" s="1" t="s">
-        <v>2047</v>
+        <v>2073</v>
       </c>
       <c r="E1080" s="2">
-        <v>78435</v>
+        <v>106897</v>
       </c>
       <c r="F1080" s="2">
-        <v>77688</v>
+        <v>105879</v>
       </c>
       <c r="G1080" s="2">
-        <v>76941</v>
+        <v>104861</v>
       </c>
       <c r="H1080" s="2">
-        <v>75447</v>
+        <v>102825</v>
       </c>
       <c r="I1080" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1081" spans="1:9">
       <c r="A1081" s="1">
         <v>1080</v>
       </c>
       <c r="B1081" s="1" t="s">
-        <v>2048</v>
+        <v>2074</v>
       </c>
       <c r="C1081" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1081" s="1" t="s">
-        <v>2049</v>
+        <v>2075</v>
       </c>
       <c r="E1081" s="2">
-        <v>83449</v>
+        <v>130249</v>
       </c>
       <c r="F1081" s="2">
-        <v>82654</v>
+        <v>129009</v>
       </c>
       <c r="G1081" s="2">
-        <v>81859</v>
+        <v>127768</v>
       </c>
       <c r="H1081" s="2">
-        <v>80270</v>
+        <v>125287</v>
       </c>
       <c r="I1081" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1082" spans="1:9">
       <c r="A1082" s="1">
         <v>1081</v>
       </c>
       <c r="B1082" s="1" t="s">
-        <v>2050</v>
+        <v>2076</v>
       </c>
       <c r="C1082" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1082" s="1" t="s">
-        <v>2051</v>
+        <v>2077</v>
       </c>
       <c r="E1082" s="2">
-        <v>88961</v>
+        <v>169027</v>
       </c>
       <c r="F1082" s="2">
-        <v>88114</v>
+        <v>167417</v>
       </c>
       <c r="G1082" s="2">
-        <v>87267</v>
+        <v>165807</v>
       </c>
       <c r="H1082" s="2">
-        <v>85572</v>
+        <v>162588</v>
       </c>
       <c r="I1082" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1083" spans="1:9">
       <c r="A1083" s="1">
         <v>1082</v>
       </c>
       <c r="B1083" s="1" t="s">
-        <v>2052</v>
+        <v>2078</v>
       </c>
       <c r="C1083" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1083" s="1" t="s">
-        <v>2053</v>
+        <v>2079</v>
       </c>
       <c r="E1083" s="2">
-        <v>93949</v>
+        <v>212265</v>
       </c>
       <c r="F1083" s="2">
-        <v>93054</v>
+        <v>210243</v>
       </c>
       <c r="G1083" s="2">
-        <v>92159</v>
+        <v>208222</v>
       </c>
       <c r="H1083" s="2">
-        <v>90370</v>
+        <v>204179</v>
       </c>
       <c r="I1083" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1084" spans="1:9">
       <c r="A1084" s="1">
         <v>1083</v>
       </c>
       <c r="B1084" s="1" t="s">
-        <v>2054</v>
+        <v>2080</v>
       </c>
       <c r="C1084" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1084" s="1" t="s">
-        <v>2055</v>
+        <v>2081</v>
       </c>
       <c r="E1084" s="2">
-        <v>99435</v>
+        <v>407442</v>
       </c>
       <c r="F1084" s="2">
-        <v>98488</v>
+        <v>403562</v>
       </c>
       <c r="G1084" s="2">
-        <v>97541</v>
+        <v>399681</v>
       </c>
       <c r="H1084" s="2">
-        <v>95647</v>
+        <v>391920</v>
       </c>
       <c r="I1084" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1085" spans="1:9">
       <c r="A1085" s="1">
         <v>1084</v>
       </c>
       <c r="B1085" s="1" t="s">
-        <v>2056</v>
+        <v>2082</v>
       </c>
       <c r="C1085" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1085" s="1" t="s">
-        <v>2057</v>
+        <v>2083</v>
       </c>
       <c r="E1085" s="2">
-        <v>104449</v>
+        <v>327468</v>
       </c>
       <c r="F1085" s="2">
-        <v>103454</v>
+        <v>324349</v>
       </c>
       <c r="G1085" s="2">
-        <v>102459</v>
+        <v>321230</v>
       </c>
       <c r="H1085" s="2">
-        <v>100470</v>
+        <v>314993</v>
       </c>
       <c r="I1085" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1086" spans="1:9">
       <c r="A1086" s="1">
         <v>1085</v>
       </c>
       <c r="B1086" s="1" t="s">
-        <v>2058</v>
+        <v>2084</v>
       </c>
       <c r="C1086" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1086" s="1" t="s">
-        <v>2059</v>
+        <v>2085</v>
       </c>
       <c r="E1086" s="2">
-        <v>157446</v>
+        <v>2068500</v>
       </c>
       <c r="F1086" s="2">
-        <v>155947</v>
+        <v>2048800</v>
       </c>
       <c r="G1086" s="2">
-        <v>154447</v>
+        <v>2029100</v>
       </c>
       <c r="H1086" s="2">
-        <v>151448</v>
+        <v>1989700</v>
       </c>
       <c r="I1086" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1087" spans="1:9">
       <c r="A1087" s="1">
         <v>1086</v>
       </c>
       <c r="B1087" s="1" t="s">
-        <v>2060</v>
+        <v>2086</v>
       </c>
       <c r="C1087" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1087" s="1" t="s">
-        <v>2061</v>
+        <v>2087</v>
       </c>
       <c r="E1087" s="2">
-        <v>209475</v>
+        <v>829500</v>
       </c>
       <c r="F1087" s="2">
-        <v>207480</v>
+        <v>821600</v>
       </c>
       <c r="G1087" s="2">
-        <v>205485</v>
+        <v>813700</v>
       </c>
       <c r="H1087" s="2">
-        <v>201495</v>
+        <v>797900</v>
       </c>
       <c r="I1087" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1088" spans="1:9">
       <c r="A1088" s="1">
         <v>1087</v>
       </c>
       <c r="B1088" s="1" t="s">
-        <v>2062</v>
+        <v>2088</v>
       </c>
       <c r="C1088" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1088" s="1" t="s">
-        <v>2063</v>
+        <v>2089</v>
       </c>
       <c r="E1088" s="2">
-        <v>262185</v>
+        <v>1426196</v>
       </c>
       <c r="F1088" s="2">
-        <v>259688</v>
+        <v>1412613</v>
       </c>
       <c r="G1088" s="2">
-        <v>257191</v>
+        <v>1399030</v>
       </c>
       <c r="H1088" s="2">
-        <v>252197</v>
+        <v>1371865</v>
       </c>
       <c r="I1088" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1089" spans="1:9">
       <c r="A1089" s="1">
         <v>1088</v>
       </c>
       <c r="B1089" s="1" t="s">
-        <v>2064</v>
+        <v>2090</v>
       </c>
       <c r="C1089" s="1" t="s">
-        <v>201</v>
+        <v>1374</v>
       </c>
       <c r="D1089" s="1" t="s">
-        <v>2065</v>
+        <v>2091</v>
       </c>
       <c r="E1089" s="2">
-        <v>314685</v>
+        <v>43969</v>
       </c>
       <c r="F1089" s="2">
-        <v>311688</v>
+        <v>43550</v>
       </c>
       <c r="G1089" s="2">
-        <v>308691</v>
+        <v>43131</v>
       </c>
       <c r="H1089" s="2">
-        <v>302697</v>
+        <v>42294</v>
       </c>
       <c r="I1089" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1090" spans="1:9">
       <c r="A1090" s="1">
         <v>1089</v>
       </c>
       <c r="B1090" s="1" t="s">
-        <v>2066</v>
+        <v>2092</v>
       </c>
       <c r="C1090" s="1" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="D1090" s="1" t="s">
-        <v>2067</v>
+        <v>2093</v>
       </c>
       <c r="E1090" s="2">
-        <v>367185</v>
+        <v>43391</v>
       </c>
       <c r="F1090" s="2">
-        <v>363688</v>
+        <v>42978</v>
       </c>
       <c r="G1090" s="2">
-        <v>360191</v>
+        <v>42565</v>
       </c>
       <c r="H1090" s="2">
-        <v>353197</v>
+        <v>41738</v>
       </c>
       <c r="I1090" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1091" spans="1:9">
       <c r="A1091" s="1">
         <v>1090</v>
       </c>
       <c r="B1091" s="1" t="s">
-        <v>2068</v>
+        <v>2094</v>
       </c>
       <c r="C1091" s="1" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="D1091" s="1" t="s">
-        <v>2069</v>
+        <v>2095</v>
       </c>
       <c r="E1091" s="2">
-        <v>419685</v>
+        <v>43336</v>
       </c>
       <c r="F1091" s="2">
-        <v>415688</v>
+        <v>42923</v>
       </c>
       <c r="G1091" s="2">
-        <v>411691</v>
+        <v>42510</v>
       </c>
       <c r="H1091" s="2">
-        <v>403697</v>
+        <v>41685</v>
       </c>
       <c r="I1091" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1092" spans="1:9">
       <c r="A1092" s="1">
         <v>1091</v>
       </c>
       <c r="B1092" s="1" t="s">
-        <v>2070</v>
+        <v>2096</v>
       </c>
       <c r="C1092" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2071</v>
+        <v>892</v>
+      </c>
+      <c r="D1092" s="1">
+        <v>100.0</v>
       </c>
       <c r="E1092" s="2">
-        <v>472185</v>
+        <v>101509</v>
       </c>
       <c r="F1092" s="2">
-        <v>467688</v>
+        <v>100542</v>
       </c>
       <c r="G1092" s="2">
-        <v>463191</v>
+        <v>99575</v>
       </c>
       <c r="H1092" s="2">
-        <v>454197</v>
+        <v>97642</v>
       </c>
       <c r="I1092" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1093" spans="1:9">
       <c r="A1093" s="1">
         <v>1092</v>
       </c>
       <c r="B1093" s="1" t="s">
-        <v>2072</v>
+        <v>2097</v>
       </c>
       <c r="C1093" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2073</v>
+        <v>892</v>
+      </c>
+      <c r="D1093" s="1">
+        <v>5.0</v>
       </c>
       <c r="E1093" s="2">
-        <v>524685</v>
+        <v>4200</v>
       </c>
       <c r="F1093" s="2">
-        <v>519688</v>
+        <v>4160</v>
       </c>
       <c r="G1093" s="2">
-        <v>514691</v>
+        <v>4120</v>
       </c>
       <c r="H1093" s="2">
-        <v>504697</v>
+        <v>4040</v>
       </c>
       <c r="I1093" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1094" spans="1:9">
       <c r="A1094" s="1">
         <v>1093</v>
       </c>
       <c r="B1094" s="1" t="s">
-        <v>2074</v>
+        <v>2098</v>
       </c>
       <c r="C1094" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2075</v>
+        <v>892</v>
+      </c>
+      <c r="D1094" s="1">
+        <v>10.0</v>
       </c>
       <c r="E1094" s="2">
-        <v>629475</v>
+        <v>9140</v>
       </c>
       <c r="F1094" s="2">
-        <v>623480</v>
+        <v>9053</v>
       </c>
       <c r="G1094" s="2">
-        <v>617485</v>
+        <v>8966</v>
       </c>
       <c r="H1094" s="2">
-        <v>605495</v>
+        <v>8792</v>
       </c>
       <c r="I1094" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1095" spans="1:9">
       <c r="A1095" s="1">
         <v>1094</v>
       </c>
       <c r="B1095" s="1" t="s">
-        <v>2076</v>
+        <v>2099</v>
       </c>
       <c r="C1095" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2077</v>
+        <v>892</v>
+      </c>
+      <c r="D1095" s="1">
+        <v>15.0</v>
       </c>
       <c r="E1095" s="2">
-        <v>734685</v>
+        <v>15766</v>
       </c>
       <c r="F1095" s="2">
-        <v>727688</v>
+        <v>15616</v>
       </c>
       <c r="G1095" s="2">
-        <v>720691</v>
+        <v>15465</v>
       </c>
       <c r="H1095" s="2">
-        <v>706697</v>
+        <v>15165</v>
       </c>
       <c r="I1095" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1096" spans="1:9">
       <c r="A1096" s="1">
         <v>1095</v>
       </c>
       <c r="B1096" s="1" t="s">
-        <v>2078</v>
+        <v>2100</v>
       </c>
       <c r="C1096" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2079</v>
+        <v>892</v>
+      </c>
+      <c r="D1096" s="1">
+        <v>20.0</v>
       </c>
       <c r="E1096" s="2">
-        <v>839423</v>
+        <v>19982</v>
       </c>
       <c r="F1096" s="2">
-        <v>831428</v>
+        <v>19791</v>
       </c>
       <c r="G1096" s="2">
-        <v>823434</v>
+        <v>19601</v>
       </c>
       <c r="H1096" s="2">
-        <v>807445</v>
+        <v>19220</v>
       </c>
       <c r="I1096" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1097" spans="1:9">
       <c r="A1097" s="1">
         <v>1096</v>
       </c>
       <c r="B1097" s="1" t="s">
-        <v>2080</v>
+        <v>2101</v>
       </c>
       <c r="C1097" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2081</v>
+        <v>892</v>
+      </c>
+      <c r="D1097" s="1">
+        <v>25.0</v>
       </c>
       <c r="E1097" s="2">
-        <v>944685</v>
+        <v>26266</v>
       </c>
       <c r="F1097" s="2">
-        <v>935688</v>
+        <v>26016</v>
       </c>
       <c r="G1097" s="2">
-        <v>926691</v>
+        <v>25765</v>
       </c>
       <c r="H1097" s="2">
-        <v>908697</v>
+        <v>25265</v>
       </c>
       <c r="I1097" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1098" spans="1:9">
       <c r="A1098" s="1">
         <v>1097</v>
       </c>
       <c r="B1098" s="1" t="s">
-        <v>2082</v>
+        <v>2102</v>
       </c>
       <c r="C1098" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2083</v>
+        <v>892</v>
+      </c>
+      <c r="D1098" s="1">
+        <v>30.0</v>
       </c>
       <c r="E1098" s="2">
-        <v>1049685</v>
+        <v>30870</v>
       </c>
       <c r="F1098" s="2">
-        <v>1039688</v>
+        <v>30576</v>
       </c>
       <c r="G1098" s="2">
-        <v>1029691</v>
+        <v>30282</v>
       </c>
       <c r="H1098" s="2">
-        <v>1009697</v>
+        <v>29694</v>
       </c>
       <c r="I1098" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1099" spans="1:9">
       <c r="A1099" s="1">
         <v>1098</v>
       </c>
       <c r="B1099" s="1" t="s">
-        <v>2084</v>
+        <v>2103</v>
       </c>
       <c r="C1099" s="1" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>2085</v>
+        <v>955</v>
+      </c>
+      <c r="D1099" s="1">
+        <v>100.0</v>
       </c>
       <c r="E1099" s="2">
-        <v>54075</v>
+        <v>105054</v>
       </c>
       <c r="F1099" s="2">
-        <v>53560</v>
+        <v>104053</v>
       </c>
       <c r="G1099" s="2">
-        <v>53045</v>
+        <v>103053</v>
       </c>
       <c r="H1099" s="2">
-        <v>52015</v>
+        <v>101052</v>
       </c>
       <c r="I1099" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1100" spans="1:9">
       <c r="A1100" s="1">
         <v>1099</v>
       </c>
       <c r="B1100" s="1" t="s">
-        <v>2086</v>
+        <v>2104</v>
       </c>
       <c r="C1100" s="1" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>2087</v>
+        <v>955</v>
+      </c>
+      <c r="D1100" s="1">
+        <v>50.0</v>
       </c>
       <c r="E1100" s="2">
-        <v>106575</v>
+        <v>52763</v>
       </c>
       <c r="F1100" s="2">
-        <v>105560</v>
+        <v>52260</v>
       </c>
       <c r="G1100" s="2">
-        <v>104545</v>
+        <v>51758</v>
       </c>
       <c r="H1100" s="2">
-        <v>102515</v>
+        <v>50753</v>
       </c>
       <c r="I1100" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1101" spans="1:9">
       <c r="A1101" s="1">
         <v>1100</v>
       </c>
       <c r="B1101" s="1" t="s">
-        <v>2088</v>
+        <v>2105</v>
       </c>
       <c r="C1101" s="1" t="s">
-        <v>845</v>
+        <v>927</v>
       </c>
       <c r="D1101" s="1" t="s">
-        <v>2089</v>
+        <v>2106</v>
       </c>
       <c r="E1101" s="2">
-        <v>68290</v>
+        <v>9980</v>
       </c>
       <c r="F1101" s="2">
-        <v>67640</v>
+        <v>9885</v>
       </c>
       <c r="G1101" s="2">
-        <v>66989</v>
+        <v>9790</v>
       </c>
       <c r="H1101" s="2">
-        <v>65688</v>
+        <v>9600</v>
       </c>
       <c r="I1101" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1102" spans="1:9">
       <c r="A1102" s="1">
         <v>1101</v>
       </c>
       <c r="B1102" s="1" t="s">
-        <v>2090</v>
+        <v>2107</v>
       </c>
       <c r="C1102" s="1" t="s">
-        <v>845</v>
+        <v>927</v>
       </c>
       <c r="D1102" s="1" t="s">
-        <v>2091</v>
+        <v>2108</v>
       </c>
       <c r="E1102" s="2">
-        <v>138521</v>
+        <v>5245</v>
       </c>
       <c r="F1102" s="2">
-        <v>137202</v>
+        <v>5195</v>
       </c>
       <c r="G1102" s="2">
-        <v>135883</v>
+        <v>5145</v>
       </c>
       <c r="H1102" s="2">
-        <v>133244</v>
+        <v>5045</v>
       </c>
       <c r="I1102" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1103" spans="1:9">
       <c r="A1103" s="1">
         <v>1102</v>
       </c>
       <c r="B1103" s="1" t="s">
-        <v>2092</v>
+        <v>2109</v>
       </c>
       <c r="C1103" s="1" t="s">
-        <v>845</v>
+        <v>10</v>
       </c>
       <c r="D1103" s="1" t="s">
-        <v>2093</v>
+        <v>2110</v>
       </c>
       <c r="E1103" s="2">
-        <v>279946</v>
+        <v>10628</v>
       </c>
       <c r="F1103" s="2">
-        <v>277280</v>
+        <v>10527</v>
       </c>
       <c r="G1103" s="2">
-        <v>274613</v>
+        <v>10426</v>
       </c>
       <c r="H1103" s="2">
-        <v>269281</v>
+        <v>10223</v>
       </c>
       <c r="I1103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1104" spans="1:9">
       <c r="A1104" s="1">
         <v>1103</v>
       </c>
       <c r="B1104" s="1" t="s">
-        <v>2094</v>
+        <v>2111</v>
       </c>
       <c r="C1104" s="1" t="s">
-        <v>845</v>
+        <v>203</v>
       </c>
       <c r="D1104" s="1" t="s">
-        <v>2095</v>
+        <v>2112</v>
       </c>
       <c r="E1104" s="2">
-        <v>425800</v>
+        <v>34251</v>
       </c>
       <c r="F1104" s="2">
-        <v>421745</v>
+        <v>33925</v>
       </c>
       <c r="G1104" s="2">
-        <v>417690</v>
+        <v>33599</v>
       </c>
       <c r="H1104" s="2">
-        <v>409579</v>
+        <v>32946</v>
       </c>
       <c r="I1104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1105" spans="1:9">
       <c r="A1105" s="1">
         <v>1104</v>
       </c>
       <c r="B1105" s="1" t="s">
-        <v>2096</v>
+        <v>2113</v>
       </c>
       <c r="C1105" s="1" t="s">
-        <v>1412</v>
+        <v>892</v>
       </c>
       <c r="D1105" s="1" t="s">
-        <v>2097</v>
+        <v>2114</v>
       </c>
       <c r="E1105" s="2">
-        <v>12244</v>
+        <v>16800</v>
       </c>
       <c r="F1105" s="2">
-        <v>12127</v>
+        <v>16640</v>
       </c>
       <c r="G1105" s="2">
-        <v>12011</v>
+        <v>16480</v>
       </c>
       <c r="H1105" s="2">
-        <v>11778</v>
+        <v>16160</v>
       </c>
       <c r="I1105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1106" spans="1:9">
       <c r="A1106" s="1">
         <v>1105</v>
       </c>
       <c r="B1106" s="1" t="s">
-        <v>2098</v>
+        <v>2115</v>
       </c>
       <c r="C1106" s="1" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>2099</v>
+        <v>203</v>
+      </c>
+      <c r="D1106" s="1">
+        <v>5.0</v>
       </c>
       <c r="E1106" s="2">
-        <v>934526</v>
+        <v>5150</v>
       </c>
       <c r="F1106" s="2">
-        <v>925626</v>
+        <v>5101</v>
       </c>
       <c r="G1106" s="2">
-        <v>916726</v>
+        <v>5052</v>
       </c>
       <c r="H1106" s="2">
-        <v>898925</v>
+        <v>4954</v>
       </c>
       <c r="I1106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1107" spans="1:9">
       <c r="A1107" s="1">
         <v>1106</v>
       </c>
       <c r="B1107" s="1" t="s">
-        <v>2100</v>
+        <v>2116</v>
       </c>
       <c r="C1107" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1107" s="1" t="s">
-        <v>2101</v>
+        <v>2117</v>
       </c>
       <c r="E1107" s="2">
-        <v>467276</v>
+        <v>53800</v>
       </c>
       <c r="F1107" s="2">
-        <v>462826</v>
+        <v>53288</v>
       </c>
       <c r="G1107" s="2">
-        <v>458376</v>
+        <v>52775</v>
       </c>
       <c r="H1107" s="2">
-        <v>449475</v>
+        <v>51750</v>
       </c>
       <c r="I1107" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1108" spans="1:9">
       <c r="A1108" s="1">
         <v>1107</v>
       </c>
       <c r="B1108" s="1" t="s">
-        <v>2102</v>
+        <v>2118</v>
       </c>
       <c r="C1108" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1108" s="1" t="s">
-        <v>2103</v>
+        <v>2119</v>
       </c>
       <c r="E1108" s="2">
-        <v>281400</v>
+        <v>107573</v>
       </c>
       <c r="F1108" s="2">
-        <v>278720</v>
+        <v>106548</v>
       </c>
       <c r="G1108" s="2">
-        <v>276040</v>
+        <v>105524</v>
       </c>
       <c r="H1108" s="2">
-        <v>270680</v>
+        <v>103475</v>
       </c>
       <c r="I1108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1109" spans="1:9">
       <c r="A1109" s="1">
         <v>1108</v>
       </c>
       <c r="B1109" s="1" t="s">
-        <v>2104</v>
+        <v>2120</v>
       </c>
       <c r="C1109" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1109" s="1" t="s">
-        <v>2105</v>
+        <v>2121</v>
       </c>
       <c r="E1109" s="2">
-        <v>187950</v>
+        <v>161345</v>
       </c>
       <c r="F1109" s="2">
-        <v>186160</v>
+        <v>159808</v>
       </c>
       <c r="G1109" s="2">
-        <v>184370</v>
+        <v>158272</v>
       </c>
       <c r="H1109" s="2">
-        <v>180790</v>
+        <v>155199</v>
       </c>
       <c r="I1109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1110" spans="1:9">
       <c r="A1110" s="1">
         <v>1109</v>
       </c>
       <c r="B1110" s="1" t="s">
-        <v>2106</v>
+        <v>2122</v>
       </c>
       <c r="C1110" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1110" s="1" t="s">
-        <v>2107</v>
+        <v>2123</v>
       </c>
       <c r="E1110" s="2">
-        <v>140700</v>
+        <v>134459</v>
       </c>
       <c r="F1110" s="2">
-        <v>139360</v>
+        <v>133178</v>
       </c>
       <c r="G1110" s="2">
-        <v>138020</v>
+        <v>131898</v>
       </c>
       <c r="H1110" s="2">
-        <v>135340</v>
+        <v>129337</v>
       </c>
       <c r="I1110" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1111" spans="1:9">
       <c r="A1111" s="1">
         <v>1110</v>
       </c>
       <c r="B1111" s="1" t="s">
-        <v>2108</v>
+        <v>2124</v>
       </c>
       <c r="C1111" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1111" s="1" t="s">
-        <v>2109</v>
+        <v>2125</v>
       </c>
       <c r="E1111" s="2">
-        <v>46725</v>
+        <v>242004</v>
       </c>
       <c r="F1111" s="2">
-        <v>46280</v>
+        <v>239699</v>
       </c>
       <c r="G1111" s="2">
-        <v>45835</v>
+        <v>237394</v>
       </c>
       <c r="H1111" s="2">
-        <v>44945</v>
+        <v>232785</v>
       </c>
       <c r="I1111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1112" spans="1:9">
       <c r="A1112" s="1">
         <v>1111</v>
       </c>
       <c r="B1112" s="1" t="s">
-        <v>2110</v>
+        <v>2126</v>
       </c>
       <c r="C1112" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1112" s="1" t="s">
-        <v>2111</v>
+        <v>2127</v>
       </c>
       <c r="E1112" s="2">
-        <v>17019</v>
+        <v>332972</v>
       </c>
       <c r="F1112" s="2">
-        <v>16857</v>
+        <v>329801</v>
       </c>
       <c r="G1112" s="2">
-        <v>16695</v>
+        <v>326629</v>
       </c>
       <c r="H1112" s="2">
-        <v>16371</v>
+        <v>320287</v>
       </c>
       <c r="I1112" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1113" spans="1:9">
       <c r="A1113" s="1">
         <v>1112</v>
       </c>
       <c r="B1113" s="1" t="s">
-        <v>2112</v>
+        <v>2128</v>
       </c>
       <c r="C1113" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1113" s="1" t="s">
-        <v>2113</v>
+        <v>2129</v>
       </c>
       <c r="E1113" s="2">
-        <v>8264</v>
+        <v>416208</v>
       </c>
       <c r="F1113" s="2">
-        <v>8185</v>
+        <v>412245</v>
       </c>
       <c r="G1113" s="2">
-        <v>8106</v>
+        <v>408281</v>
       </c>
       <c r="H1113" s="2">
-        <v>7949</v>
+        <v>400353</v>
       </c>
       <c r="I1113" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1114" spans="1:9">
       <c r="A1114" s="1">
         <v>1113</v>
       </c>
       <c r="B1114" s="1" t="s">
-        <v>2114</v>
+        <v>2130</v>
       </c>
       <c r="C1114" s="1" t="s">
-        <v>1431</v>
+        <v>685</v>
       </c>
       <c r="D1114" s="1" t="s">
-        <v>2115</v>
+        <v>2131</v>
       </c>
       <c r="E1114" s="2">
-        <v>16233</v>
+        <v>37286</v>
       </c>
       <c r="F1114" s="2">
-        <v>16078</v>
+        <v>36930</v>
       </c>
       <c r="G1114" s="2">
-        <v>15924</v>
+        <v>36575</v>
       </c>
       <c r="H1114" s="2">
-        <v>15615</v>
+        <v>35865</v>
       </c>
       <c r="I1114" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1115" spans="1:9">
       <c r="A1115" s="1">
         <v>1114</v>
       </c>
       <c r="B1115" s="1" t="s">
-        <v>2116</v>
+        <v>2132</v>
       </c>
       <c r="C1115" s="1" t="s">
-        <v>1431</v>
+        <v>685</v>
       </c>
       <c r="D1115" s="1" t="s">
-        <v>2117</v>
+        <v>2133</v>
       </c>
       <c r="E1115" s="2">
-        <v>46725</v>
+        <v>79797</v>
       </c>
       <c r="F1115" s="2">
-        <v>46280</v>
+        <v>79037</v>
       </c>
       <c r="G1115" s="2">
-        <v>45835</v>
+        <v>78277</v>
       </c>
       <c r="H1115" s="2">
-        <v>44945</v>
+        <v>76757</v>
       </c>
       <c r="I1115" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1116" spans="1:9">
       <c r="A1116" s="1">
         <v>1115</v>
       </c>
       <c r="B1116" s="1" t="s">
-        <v>2118</v>
+        <v>2134</v>
       </c>
       <c r="C1116" s="1" t="s">
-        <v>1431</v>
+        <v>685</v>
       </c>
       <c r="D1116" s="1" t="s">
-        <v>2119</v>
+        <v>2135</v>
       </c>
       <c r="E1116" s="2">
-        <v>92400</v>
+        <v>154053</v>
       </c>
       <c r="F1116" s="2">
-        <v>91520</v>
+        <v>152586</v>
       </c>
       <c r="G1116" s="2">
-        <v>90640</v>
+        <v>151119</v>
       </c>
       <c r="H1116" s="2">
-        <v>88880</v>
+        <v>148184</v>
       </c>
       <c r="I1116" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1117" spans="1:9">
       <c r="A1117" s="1">
         <v>1116</v>
       </c>
       <c r="B1117" s="1" t="s">
-        <v>2120</v>
+        <v>2136</v>
       </c>
       <c r="C1117" s="1" t="s">
-        <v>1431</v>
+        <v>685</v>
       </c>
       <c r="D1117" s="1" t="s">
-        <v>2121</v>
+        <v>2137</v>
       </c>
       <c r="E1117" s="2">
-        <v>170127</v>
+        <v>308175</v>
       </c>
       <c r="F1117" s="2">
-        <v>168507</v>
+        <v>305240</v>
       </c>
       <c r="G1117" s="2">
-        <v>166887</v>
+        <v>302305</v>
       </c>
       <c r="H1117" s="2">
-        <v>163646</v>
+        <v>296435</v>
       </c>
       <c r="I1117" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1118" spans="1:9">
       <c r="A1118" s="1">
         <v>1117</v>
       </c>
       <c r="B1118" s="1" t="s">
-        <v>2122</v>
+        <v>2138</v>
       </c>
       <c r="C1118" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1118" s="1" t="s">
-        <v>2123</v>
+        <v>2139</v>
       </c>
       <c r="E1118" s="2">
-        <v>186926</v>
+        <v>6465</v>
       </c>
       <c r="F1118" s="2">
-        <v>185146</v>
+        <v>6403</v>
       </c>
       <c r="G1118" s="2">
-        <v>183366</v>
+        <v>6342</v>
       </c>
       <c r="H1118" s="2">
-        <v>179805</v>
+        <v>6219</v>
       </c>
       <c r="I1118" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1119" spans="1:9">
       <c r="A1119" s="1">
         <v>1118</v>
       </c>
       <c r="B1119" s="1" t="s">
-        <v>2124</v>
+        <v>2140</v>
       </c>
       <c r="C1119" s="1" t="s">
-        <v>1431</v>
+        <v>1339</v>
       </c>
       <c r="D1119" s="1" t="s">
-        <v>2125</v>
+        <v>2141</v>
       </c>
       <c r="E1119" s="2">
-        <v>339675</v>
+        <v>485966</v>
       </c>
       <c r="F1119" s="2">
-        <v>336440</v>
+        <v>481338</v>
       </c>
       <c r="G1119" s="2">
-        <v>333205</v>
+        <v>476710</v>
       </c>
       <c r="H1119" s="2">
-        <v>326735</v>
+        <v>467453</v>
       </c>
       <c r="I1119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1120" spans="1:9">
       <c r="A1120" s="1">
         <v>1119</v>
       </c>
       <c r="B1120" s="1" t="s">
-        <v>2126</v>
+        <v>2142</v>
       </c>
       <c r="C1120" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1120" s="1" t="s">
-        <v>2127</v>
+        <v>2143</v>
       </c>
       <c r="E1120" s="2">
-        <v>467276</v>
+        <v>13729</v>
       </c>
       <c r="F1120" s="2">
-        <v>462826</v>
+        <v>13598</v>
       </c>
       <c r="G1120" s="2">
-        <v>458376</v>
+        <v>13467</v>
       </c>
       <c r="H1120" s="2">
-        <v>449475</v>
+        <v>13206</v>
       </c>
       <c r="I1120" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1121" spans="1:9">
       <c r="A1121" s="1">
         <v>1120</v>
       </c>
       <c r="B1121" s="1" t="s">
-        <v>2128</v>
+        <v>2144</v>
       </c>
       <c r="C1121" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1121" s="1" t="s">
-        <v>2129</v>
+        <v>1204</v>
       </c>
       <c r="E1121" s="2">
-        <v>808526</v>
+        <v>12831</v>
       </c>
       <c r="F1121" s="2">
-        <v>800826</v>
+        <v>12709</v>
       </c>
       <c r="G1121" s="2">
-        <v>793126</v>
+        <v>12587</v>
       </c>
       <c r="H1121" s="2">
-        <v>777725</v>
+        <v>12342</v>
       </c>
       <c r="I1121" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1122" spans="1:9">
       <c r="A1122" s="1">
         <v>1121</v>
       </c>
       <c r="B1122" s="1" t="s">
-        <v>2130</v>
+        <v>2145</v>
       </c>
       <c r="C1122" s="1" t="s">
-        <v>1431</v>
+        <v>18</v>
       </c>
       <c r="D1122" s="1" t="s">
-        <v>2131</v>
+        <v>2146</v>
       </c>
       <c r="E1122" s="2">
-        <v>934526</v>
+        <v>87821</v>
       </c>
       <c r="F1122" s="2">
-        <v>925626</v>
+        <v>86985</v>
       </c>
       <c r="G1122" s="2">
-        <v>916726</v>
+        <v>86148</v>
       </c>
       <c r="H1122" s="2">
-        <v>898925</v>
+        <v>84475</v>
       </c>
       <c r="I1122" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1123" spans="1:9">
       <c r="A1123" s="1">
         <v>1122</v>
       </c>
       <c r="B1123" s="1" t="s">
-        <v>2132</v>
+        <v>2147</v>
       </c>
       <c r="C1123" s="1" t="s">
-        <v>1431</v>
+        <v>215</v>
       </c>
       <c r="D1123" s="1" t="s">
-        <v>2133</v>
+        <v>2148</v>
       </c>
       <c r="E1123" s="2">
-        <v>1617026</v>
+        <v>1574876</v>
       </c>
       <c r="F1123" s="2">
-        <v>1601626</v>
+        <v>1559877</v>
       </c>
       <c r="G1123" s="2">
-        <v>1586226</v>
+        <v>1544878</v>
       </c>
       <c r="H1123" s="2">
-        <v>1555425</v>
+        <v>1514881</v>
       </c>
       <c r="I1123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1124" spans="1:9">
       <c r="A1124" s="1">
         <v>1123</v>
       </c>
       <c r="B1124" s="1" t="s">
-        <v>2134</v>
+        <v>2149</v>
       </c>
       <c r="C1124" s="1" t="s">
-        <v>1986</v>
+        <v>215</v>
       </c>
       <c r="D1124" s="1" t="s">
-        <v>2135</v>
+        <v>2150</v>
       </c>
       <c r="E1124" s="2">
-        <v>85740</v>
+        <v>646355</v>
       </c>
       <c r="F1124" s="2">
-        <v>84923</v>
+        <v>640199</v>
       </c>
       <c r="G1124" s="2">
-        <v>84107</v>
+        <v>634043</v>
       </c>
       <c r="H1124" s="2">
-        <v>82474</v>
+        <v>621732</v>
       </c>
       <c r="I1124" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1125" spans="1:9">
       <c r="A1125" s="1">
         <v>1124</v>
       </c>
       <c r="B1125" s="1" t="s">
-        <v>2136</v>
+        <v>2151</v>
       </c>
       <c r="C1125" s="1" t="s">
-        <v>1986</v>
+        <v>215</v>
       </c>
       <c r="D1125" s="1" t="s">
-        <v>2137</v>
+        <v>2152</v>
       </c>
       <c r="E1125" s="2">
-        <v>171427</v>
+        <v>163591</v>
       </c>
       <c r="F1125" s="2">
-        <v>169795</v>
+        <v>162033</v>
       </c>
       <c r="G1125" s="2">
-        <v>168162</v>
+        <v>160475</v>
       </c>
       <c r="H1125" s="2">
-        <v>164897</v>
+        <v>157359</v>
       </c>
       <c r="I1125" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1126" spans="1:9">
       <c r="A1126" s="1">
         <v>1125</v>
       </c>
       <c r="B1126" s="1" t="s">
-        <v>2138</v>
+        <v>2153</v>
       </c>
       <c r="C1126" s="1" t="s">
-        <v>1986</v>
+        <v>215</v>
       </c>
       <c r="D1126" s="1" t="s">
-        <v>2139</v>
+        <v>2154</v>
       </c>
       <c r="E1126" s="2">
-        <v>257115</v>
+        <v>153746</v>
       </c>
       <c r="F1126" s="2">
-        <v>254666</v>
+        <v>152282</v>
       </c>
       <c r="G1126" s="2">
-        <v>252217</v>
+        <v>150818</v>
       </c>
       <c r="H1126" s="2">
-        <v>247320</v>
+        <v>147889</v>
       </c>
       <c r="I1126" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1127" spans="1:9">
       <c r="A1127" s="1">
         <v>1126</v>
       </c>
       <c r="B1127" s="1" t="s">
-        <v>2140</v>
+        <v>2155</v>
       </c>
       <c r="C1127" s="1" t="s">
-        <v>1986</v>
+        <v>215</v>
       </c>
       <c r="D1127" s="1" t="s">
-        <v>2141</v>
+        <v>2156</v>
       </c>
       <c r="E1127" s="2">
-        <v>342802</v>
+        <v>89128</v>
       </c>
       <c r="F1127" s="2">
-        <v>339537</v>
+        <v>88279</v>
       </c>
       <c r="G1127" s="2">
-        <v>336272</v>
+        <v>87431</v>
       </c>
       <c r="H1127" s="2">
-        <v>329743</v>
+        <v>85733</v>
       </c>
       <c r="I1127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1128" spans="1:9">
       <c r="A1128" s="1">
         <v>1127</v>
       </c>
       <c r="B1128" s="1" t="s">
-        <v>2142</v>
+        <v>2157</v>
       </c>
       <c r="C1128" s="1" t="s">
-        <v>1986</v>
+        <v>215</v>
       </c>
       <c r="D1128" s="1" t="s">
-        <v>2143</v>
+        <v>2158</v>
       </c>
       <c r="E1128" s="2">
-        <v>273634</v>
+        <v>323181</v>
       </c>
       <c r="F1128" s="2">
-        <v>271028</v>
+        <v>320103</v>
       </c>
       <c r="G1128" s="2">
-        <v>268422</v>
+        <v>317025</v>
       </c>
       <c r="H1128" s="2">
-        <v>263210</v>
+        <v>310869</v>
       </c>
       <c r="I1128" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1129" spans="1:9">
       <c r="A1129" s="1">
         <v>1128</v>
       </c>
       <c r="B1129" s="1" t="s">
-        <v>2144</v>
+        <v>2159</v>
       </c>
       <c r="C1129" s="1" t="s">
-        <v>1986</v>
+        <v>215</v>
       </c>
       <c r="D1129" s="1" t="s">
-        <v>2145</v>
+        <v>2160</v>
       </c>
       <c r="E1129" s="2">
-        <v>3493710</v>
+        <v>94297</v>
       </c>
       <c r="F1129" s="2">
-        <v>3460437</v>
+        <v>93399</v>
       </c>
       <c r="G1129" s="2">
-        <v>3427163</v>
+        <v>92501</v>
       </c>
       <c r="H1129" s="2">
-        <v>3360616</v>
+        <v>90705</v>
       </c>
       <c r="I1129" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1130" spans="1:9">
       <c r="A1130" s="1">
         <v>1129</v>
       </c>
       <c r="B1130" s="1" t="s">
-        <v>2146</v>
+        <v>2161</v>
       </c>
       <c r="C1130" s="1" t="s">
-        <v>1503</v>
+        <v>215</v>
       </c>
       <c r="D1130" s="1" t="s">
-        <v>224</v>
+        <v>2162</v>
       </c>
       <c r="E1130" s="2">
-        <v>27326</v>
+        <v>80792</v>
       </c>
       <c r="F1130" s="2">
-        <v>27066</v>
+        <v>80023</v>
       </c>
       <c r="G1130" s="2">
-        <v>26806</v>
+        <v>79253</v>
       </c>
       <c r="H1130" s="2">
-        <v>26285</v>
+        <v>77714</v>
       </c>
       <c r="I1130" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1131" spans="1:9">
       <c r="A1131" s="1">
         <v>1130</v>
       </c>
       <c r="B1131" s="1" t="s">
-        <v>2147</v>
+        <v>2163</v>
       </c>
       <c r="C1131" s="1" t="s">
-        <v>1503</v>
+        <v>215</v>
       </c>
       <c r="D1131" s="1" t="s">
-        <v>213</v>
+        <v>2164</v>
       </c>
       <c r="E1131" s="2">
-        <v>81926</v>
+        <v>60438</v>
       </c>
       <c r="F1131" s="2">
-        <v>81146</v>
+        <v>59862</v>
       </c>
       <c r="G1131" s="2">
-        <v>80366</v>
+        <v>59287</v>
       </c>
       <c r="H1131" s="2">
-        <v>78805</v>
+        <v>58136</v>
       </c>
       <c r="I1131" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1132" spans="1:9">
       <c r="A1132" s="1">
         <v>1131</v>
       </c>
       <c r="B1132" s="1" t="s">
-        <v>2148</v>
+        <v>2165</v>
       </c>
       <c r="C1132" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1132" s="1" t="s">
-        <v>2149</v>
+        <v>2166</v>
       </c>
       <c r="E1132" s="2">
-        <v>11062</v>
+        <v>45595</v>
       </c>
       <c r="F1132" s="2">
-        <v>10956</v>
+        <v>45161</v>
       </c>
       <c r="G1132" s="2">
-        <v>10851</v>
+        <v>44727</v>
       </c>
       <c r="H1132" s="2">
-        <v>10640</v>
+        <v>43858</v>
       </c>
       <c r="I1132" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1133" spans="1:9">
       <c r="A1133" s="1">
         <v>1132</v>
       </c>
       <c r="B1133" s="1" t="s">
-        <v>2150</v>
+        <v>2167</v>
       </c>
       <c r="C1133" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1133" s="1" t="s">
-        <v>2151</v>
+        <v>2168</v>
       </c>
       <c r="E1133" s="2">
-        <v>11709</v>
+        <v>32777</v>
       </c>
       <c r="F1133" s="2">
-        <v>11597</v>
+        <v>32465</v>
       </c>
       <c r="G1133" s="2">
-        <v>11486</v>
+        <v>32152</v>
       </c>
       <c r="H1133" s="2">
-        <v>11263</v>
+        <v>31528</v>
       </c>
       <c r="I1133" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1134" spans="1:9">
       <c r="A1134" s="1">
         <v>1133</v>
       </c>
       <c r="B1134" s="1" t="s">
-        <v>2152</v>
+        <v>2169</v>
       </c>
       <c r="C1134" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1134" s="1" t="s">
-        <v>2153</v>
+        <v>2170</v>
       </c>
       <c r="E1134" s="2">
-        <v>31419</v>
+        <v>15442</v>
       </c>
       <c r="F1134" s="2">
-        <v>31120</v>
+        <v>15295</v>
       </c>
       <c r="G1134" s="2">
-        <v>30821</v>
+        <v>15148</v>
       </c>
       <c r="H1134" s="2">
-        <v>30222</v>
+        <v>14854</v>
       </c>
       <c r="I1134" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1135" spans="1:9">
       <c r="A1135" s="1">
         <v>1134</v>
       </c>
       <c r="B1135" s="1" t="s">
-        <v>2154</v>
+        <v>2171</v>
       </c>
       <c r="C1135" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1135" s="1" t="s">
-        <v>2155</v>
+        <v>2172</v>
       </c>
       <c r="E1135" s="2">
-        <v>35303</v>
+        <v>16597</v>
       </c>
       <c r="F1135" s="2">
-        <v>34967</v>
+        <v>16439</v>
       </c>
       <c r="G1135" s="2">
-        <v>34631</v>
+        <v>16281</v>
       </c>
       <c r="H1135" s="2">
-        <v>33958</v>
+        <v>15965</v>
       </c>
       <c r="I1135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1136" spans="1:9">
       <c r="A1136" s="1">
         <v>1135</v>
       </c>
       <c r="B1136" s="1" t="s">
-        <v>2156</v>
+        <v>2173</v>
       </c>
       <c r="C1136" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1136" s="1" t="s">
-        <v>2157</v>
+        <v>2174</v>
       </c>
       <c r="E1136" s="2">
-        <v>54256</v>
+        <v>16325</v>
       </c>
       <c r="F1136" s="2">
-        <v>53739</v>
+        <v>16170</v>
       </c>
       <c r="G1136" s="2">
-        <v>53222</v>
+        <v>16014</v>
       </c>
       <c r="H1136" s="2">
-        <v>52189</v>
+        <v>15703</v>
       </c>
       <c r="I1136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1137" spans="1:9">
       <c r="A1137" s="1">
         <v>1136</v>
       </c>
       <c r="B1137" s="1" t="s">
-        <v>2158</v>
+        <v>2175</v>
       </c>
       <c r="C1137" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1137" s="1" t="s">
-        <v>2159</v>
+        <v>2176</v>
       </c>
       <c r="E1137" s="2">
-        <v>58141</v>
+        <v>6488</v>
       </c>
       <c r="F1137" s="2">
-        <v>57587</v>
+        <v>6426</v>
       </c>
       <c r="G1137" s="2">
-        <v>57033</v>
+        <v>6364</v>
       </c>
       <c r="H1137" s="2">
-        <v>55926</v>
+        <v>6241</v>
       </c>
       <c r="I1137" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1138" spans="1:9">
       <c r="A1138" s="1">
         <v>1137</v>
       </c>
       <c r="B1138" s="1" t="s">
-        <v>2160</v>
+        <v>2177</v>
       </c>
       <c r="C1138" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1138" s="1" t="s">
-        <v>2161</v>
+        <v>2178</v>
       </c>
       <c r="E1138" s="2">
-        <v>108619</v>
+        <v>3224</v>
       </c>
       <c r="F1138" s="2">
-        <v>107585</v>
+        <v>3193</v>
       </c>
       <c r="G1138" s="2">
-        <v>106550</v>
+        <v>3162</v>
       </c>
       <c r="H1138" s="2">
-        <v>104481</v>
+        <v>3101</v>
       </c>
       <c r="I1138" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1139" spans="1:9">
       <c r="A1139" s="1">
         <v>1138</v>
       </c>
       <c r="B1139" s="1" t="s">
-        <v>2162</v>
+        <v>2179</v>
       </c>
       <c r="C1139" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1139" s="1" t="s">
-        <v>2163</v>
+        <v>2180</v>
       </c>
       <c r="E1139" s="2">
-        <v>118087</v>
+        <v>1805</v>
       </c>
       <c r="F1139" s="2">
-        <v>116963</v>
+        <v>1788</v>
       </c>
       <c r="G1139" s="2">
-        <v>115838</v>
+        <v>1771</v>
       </c>
       <c r="H1139" s="2">
-        <v>113589</v>
+        <v>1736</v>
       </c>
       <c r="I1139" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1140" spans="1:9">
       <c r="A1140" s="1">
         <v>1139</v>
       </c>
       <c r="B1140" s="1" t="s">
-        <v>2164</v>
+        <v>2181</v>
       </c>
       <c r="C1140" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1140" s="1" t="s">
-        <v>2165</v>
+        <v>2182</v>
       </c>
       <c r="E1140" s="2">
-        <v>217978</v>
+        <v>146308</v>
       </c>
       <c r="F1140" s="2">
-        <v>215902</v>
+        <v>144915</v>
       </c>
       <c r="G1140" s="2">
-        <v>213826</v>
+        <v>143521</v>
       </c>
       <c r="H1140" s="2">
-        <v>209674</v>
+        <v>140734</v>
       </c>
       <c r="I1140" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1141" spans="1:9">
       <c r="A1141" s="1">
         <v>1140</v>
       </c>
       <c r="B1141" s="1" t="s">
-        <v>2166</v>
+        <v>2183</v>
       </c>
       <c r="C1141" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1141" s="1" t="s">
-        <v>2167</v>
+        <v>2184</v>
       </c>
       <c r="E1141" s="2">
-        <v>239461</v>
+        <v>32383</v>
       </c>
       <c r="F1141" s="2">
-        <v>237180</v>
+        <v>32075</v>
       </c>
       <c r="G1141" s="2">
-        <v>234900</v>
+        <v>31766</v>
       </c>
       <c r="H1141" s="2">
-        <v>230339</v>
+        <v>31149</v>
       </c>
       <c r="I1141" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1142" spans="1:9">
       <c r="A1142" s="1">
         <v>1141</v>
       </c>
       <c r="B1142" s="1" t="s">
-        <v>2168</v>
+        <v>2185</v>
       </c>
       <c r="C1142" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1142" s="1" t="s">
-        <v>2169</v>
+        <v>2186</v>
       </c>
       <c r="E1142" s="2">
-        <v>587885</v>
+        <v>22779</v>
       </c>
       <c r="F1142" s="2">
-        <v>582286</v>
+        <v>22562</v>
       </c>
       <c r="G1142" s="2">
-        <v>576687</v>
+        <v>22345</v>
       </c>
       <c r="H1142" s="2">
-        <v>565489</v>
+        <v>21911</v>
       </c>
       <c r="I1142" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1143" spans="1:9">
       <c r="A1143" s="1">
         <v>1142</v>
       </c>
       <c r="B1143" s="1" t="s">
-        <v>2170</v>
+        <v>2187</v>
       </c>
       <c r="C1143" s="1" t="s">
-        <v>1961</v>
+        <v>215</v>
       </c>
       <c r="D1143" s="1" t="s">
-        <v>2171</v>
+        <v>2188</v>
       </c>
       <c r="E1143" s="2">
-        <v>589623</v>
+        <v>33665</v>
       </c>
       <c r="F1143" s="2">
-        <v>584008</v>
+        <v>33344</v>
       </c>
       <c r="G1143" s="2">
-        <v>578392</v>
+        <v>33024</v>
       </c>
       <c r="H1143" s="2">
-        <v>567161</v>
+        <v>32383</v>
       </c>
       <c r="I1143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1144" spans="1:9">
       <c r="A1144" s="1">
         <v>1143</v>
       </c>
       <c r="B1144" s="1" t="s">
-        <v>2172</v>
+        <v>2189</v>
       </c>
       <c r="C1144" s="1" t="s">
-        <v>1886</v>
+        <v>215</v>
       </c>
       <c r="D1144" s="1" t="s">
-        <v>2173</v>
+        <v>2190</v>
       </c>
       <c r="E1144" s="2">
-        <v>19232</v>
+        <v>20932</v>
       </c>
       <c r="F1144" s="2">
-        <v>19049</v>
+        <v>20732</v>
       </c>
       <c r="G1144" s="2">
-        <v>18865</v>
+        <v>20533</v>
       </c>
       <c r="H1144" s="2">
-        <v>18499</v>
+        <v>20134</v>
       </c>
       <c r="I1144" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1145" spans="1:9">
       <c r="A1145" s="1">
         <v>1144</v>
       </c>
       <c r="B1145" s="1" t="s">
-        <v>2174</v>
+        <v>2191</v>
       </c>
       <c r="C1145" s="1" t="s">
-        <v>1886</v>
+        <v>215</v>
       </c>
       <c r="D1145" s="1" t="s">
-        <v>2175</v>
+        <v>2192</v>
       </c>
       <c r="E1145" s="2">
-        <v>105529</v>
+        <v>10694</v>
       </c>
       <c r="F1145" s="2">
-        <v>104524</v>
+        <v>10592</v>
       </c>
       <c r="G1145" s="2">
-        <v>103519</v>
+        <v>10491</v>
       </c>
       <c r="H1145" s="2">
-        <v>101509</v>
+        <v>10287</v>
       </c>
       <c r="I1145" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1146" spans="1:9">
       <c r="A1146" s="1">
         <v>1145</v>
       </c>
       <c r="B1146" s="1" t="s">
-        <v>2176</v>
+        <v>2193</v>
       </c>
       <c r="C1146" s="1" t="s">
-        <v>1886</v>
+        <v>215</v>
       </c>
       <c r="D1146" s="1" t="s">
-        <v>2177</v>
+        <v>2194</v>
       </c>
       <c r="E1146" s="2">
-        <v>237928</v>
+        <v>62416</v>
       </c>
       <c r="F1146" s="2">
-        <v>235662</v>
+        <v>61822</v>
       </c>
       <c r="G1146" s="2">
-        <v>233396</v>
+        <v>61227</v>
       </c>
       <c r="H1146" s="2">
-        <v>228864</v>
+        <v>60038</v>
       </c>
       <c r="I1146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1147" spans="1:9">
       <c r="A1147" s="1">
         <v>1146</v>
       </c>
       <c r="B1147" s="1" t="s">
-        <v>2178</v>
+        <v>2195</v>
       </c>
       <c r="C1147" s="1" t="s">
-        <v>1886</v>
+        <v>215</v>
       </c>
       <c r="D1147" s="1" t="s">
-        <v>2179</v>
+        <v>2196</v>
       </c>
       <c r="E1147" s="2">
-        <v>434725</v>
+        <v>103900</v>
       </c>
       <c r="F1147" s="2">
-        <v>430585</v>
+        <v>102910</v>
       </c>
       <c r="G1147" s="2">
-        <v>426445</v>
+        <v>101921</v>
       </c>
       <c r="H1147" s="2">
-        <v>418164</v>
+        <v>99942</v>
       </c>
       <c r="I1147" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1148" spans="1:9">
       <c r="A1148" s="1">
         <v>1147</v>
       </c>
       <c r="B1148" s="1" t="s">
-        <v>2180</v>
+        <v>2197</v>
       </c>
       <c r="C1148" s="1" t="s">
-        <v>1886</v>
+        <v>215</v>
       </c>
       <c r="D1148" s="1" t="s">
-        <v>2181</v>
+        <v>2198</v>
       </c>
       <c r="E1148" s="2">
-        <v>661694</v>
+        <v>209324</v>
       </c>
       <c r="F1148" s="2">
-        <v>655392</v>
+        <v>207330</v>
       </c>
       <c r="G1148" s="2">
-        <v>649091</v>
+        <v>205337</v>
       </c>
       <c r="H1148" s="2">
-        <v>636487</v>
+        <v>201350</v>
       </c>
       <c r="I1148" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1149" spans="1:9">
       <c r="A1149" s="1">
         <v>1148</v>
       </c>
       <c r="B1149" s="1" t="s">
-        <v>2182</v>
+        <v>2199</v>
       </c>
       <c r="C1149" s="1" t="s">
-        <v>1886</v>
+        <v>215</v>
       </c>
       <c r="D1149" s="1" t="s">
-        <v>2183</v>
+        <v>2200</v>
       </c>
       <c r="E1149" s="2">
-        <v>1077955</v>
+        <v>419788</v>
       </c>
       <c r="F1149" s="2">
-        <v>1067689</v>
+        <v>415790</v>
       </c>
       <c r="G1149" s="2">
-        <v>1057423</v>
+        <v>411792</v>
       </c>
       <c r="H1149" s="2">
-        <v>1036890</v>
+        <v>403796</v>
       </c>
       <c r="I1149" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1150" spans="1:9">
       <c r="A1150" s="1">
         <v>1149</v>
       </c>
       <c r="B1150" s="1" t="s">
-        <v>2184</v>
+        <v>2201</v>
       </c>
       <c r="C1150" s="1" t="s">
-        <v>1886</v>
+        <v>215</v>
       </c>
       <c r="D1150" s="1" t="s">
-        <v>2185</v>
+        <v>2202</v>
       </c>
       <c r="E1150" s="2">
-        <v>2118534</v>
+        <v>627779</v>
       </c>
       <c r="F1150" s="2">
-        <v>2098357</v>
+        <v>621800</v>
       </c>
       <c r="G1150" s="2">
-        <v>2078181</v>
+        <v>615822</v>
       </c>
       <c r="H1150" s="2">
-        <v>2037828</v>
+        <v>603864</v>
       </c>
       <c r="I1150" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1151" spans="1:9">
       <c r="A1151" s="1">
         <v>1150</v>
       </c>
       <c r="B1151" s="1" t="s">
-        <v>2186</v>
+        <v>2203</v>
       </c>
       <c r="C1151" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1151" s="1" t="s">
-        <v>2187</v>
+        <v>2204</v>
       </c>
       <c r="E1151" s="2">
-        <v>51976</v>
+        <v>838815</v>
       </c>
       <c r="F1151" s="2">
-        <v>51481</v>
+        <v>830826</v>
       </c>
       <c r="G1151" s="2">
-        <v>50986</v>
+        <v>822837</v>
       </c>
       <c r="H1151" s="2">
-        <v>49996</v>
+        <v>806860</v>
       </c>
       <c r="I1151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1152" spans="1:9">
       <c r="A1152" s="1">
         <v>1151</v>
       </c>
       <c r="B1152" s="1" t="s">
-        <v>2188</v>
+        <v>2205</v>
       </c>
       <c r="C1152" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1152" s="1" t="s">
-        <v>2189</v>
+        <v>2206</v>
       </c>
       <c r="E1152" s="2">
-        <v>48694</v>
+        <v>2092468</v>
       </c>
       <c r="F1152" s="2">
-        <v>48230</v>
+        <v>2072540</v>
       </c>
       <c r="G1152" s="2">
-        <v>47766</v>
+        <v>2052612</v>
       </c>
       <c r="H1152" s="2">
-        <v>46839</v>
+        <v>2012755</v>
       </c>
       <c r="I1152" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1153" spans="1:9">
       <c r="A1153" s="1">
         <v>1152</v>
       </c>
       <c r="B1153" s="1" t="s">
-        <v>2190</v>
+        <v>2207</v>
       </c>
       <c r="C1153" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1153" s="1" t="s">
-        <v>2191</v>
+        <v>2208</v>
       </c>
       <c r="E1153" s="2">
-        <v>35583</v>
+        <v>6570</v>
       </c>
       <c r="F1153" s="2">
-        <v>35245</v>
+        <v>6507</v>
       </c>
       <c r="G1153" s="2">
-        <v>34906</v>
+        <v>6445</v>
       </c>
       <c r="H1153" s="2">
-        <v>34228</v>
+        <v>6320</v>
       </c>
       <c r="I1153" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1154" spans="1:9">
       <c r="A1154" s="1">
         <v>1153</v>
       </c>
       <c r="B1154" s="1" t="s">
-        <v>2192</v>
+        <v>2209</v>
       </c>
       <c r="C1154" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1154" s="1" t="s">
-        <v>2193</v>
+        <v>2210</v>
       </c>
       <c r="E1154" s="2">
-        <v>158473</v>
+        <v>11441</v>
       </c>
       <c r="F1154" s="2">
-        <v>156964</v>
+        <v>11332</v>
       </c>
       <c r="G1154" s="2">
-        <v>155455</v>
+        <v>11223</v>
       </c>
       <c r="H1154" s="2">
-        <v>152436</v>
+        <v>11005</v>
       </c>
       <c r="I1154" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1155" spans="1:9">
       <c r="A1155" s="1">
         <v>1154</v>
       </c>
       <c r="B1155" s="1" t="s">
-        <v>2194</v>
+        <v>2211</v>
       </c>
       <c r="C1155" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1155" s="1" t="s">
-        <v>2195</v>
+        <v>2212</v>
       </c>
       <c r="E1155" s="2">
-        <v>4172</v>
+        <v>23620</v>
       </c>
       <c r="F1155" s="2">
-        <v>4132</v>
+        <v>23395</v>
       </c>
       <c r="G1155" s="2">
-        <v>4092</v>
+        <v>23170</v>
       </c>
       <c r="H1155" s="2">
-        <v>4013</v>
+        <v>22720</v>
       </c>
       <c r="I1155" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1156" spans="1:9">
       <c r="A1156" s="1">
         <v>1155</v>
       </c>
       <c r="B1156" s="1" t="s">
-        <v>2196</v>
+        <v>2213</v>
       </c>
       <c r="C1156" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1156" s="1" t="s">
-        <v>2197</v>
+        <v>2214</v>
       </c>
       <c r="E1156" s="2">
-        <v>12464</v>
+        <v>36356</v>
       </c>
       <c r="F1156" s="2">
-        <v>12345</v>
+        <v>36010</v>
       </c>
       <c r="G1156" s="2">
-        <v>12226</v>
+        <v>35664</v>
       </c>
       <c r="H1156" s="2">
-        <v>11989</v>
+        <v>34971</v>
       </c>
       <c r="I1156" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1157" spans="1:9">
       <c r="A1157" s="1">
         <v>1156</v>
       </c>
       <c r="B1157" s="1" t="s">
-        <v>2198</v>
+        <v>2215</v>
       </c>
       <c r="C1157" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1157" s="1" t="s">
-        <v>2199</v>
+        <v>2216</v>
       </c>
       <c r="E1157" s="2">
-        <v>16482</v>
+        <v>34146</v>
       </c>
       <c r="F1157" s="2">
-        <v>16325</v>
+        <v>33821</v>
       </c>
       <c r="G1157" s="2">
-        <v>16168</v>
+        <v>33496</v>
       </c>
       <c r="H1157" s="2">
-        <v>15854</v>
+        <v>32845</v>
       </c>
       <c r="I1157" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1158" spans="1:9">
       <c r="A1158" s="1">
         <v>1157</v>
       </c>
       <c r="B1158" s="1" t="s">
-        <v>2200</v>
+        <v>2217</v>
       </c>
       <c r="C1158" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1158" s="1" t="s">
-        <v>2201</v>
+        <v>2218</v>
       </c>
       <c r="E1158" s="2">
-        <v>21286</v>
+        <v>56829</v>
       </c>
       <c r="F1158" s="2">
-        <v>21083</v>
+        <v>56288</v>
       </c>
       <c r="G1158" s="2">
-        <v>20880</v>
+        <v>55747</v>
       </c>
       <c r="H1158" s="2">
-        <v>20475</v>
+        <v>54664</v>
       </c>
       <c r="I1158" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1159" spans="1:9">
       <c r="A1159" s="1">
         <v>1158</v>
       </c>
       <c r="B1159" s="1" t="s">
-        <v>2202</v>
+        <v>2219</v>
       </c>
       <c r="C1159" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1159" s="1" t="s">
-        <v>2203</v>
+        <v>2220</v>
       </c>
       <c r="E1159" s="2">
-        <v>41510</v>
+        <v>126006</v>
       </c>
       <c r="F1159" s="2">
-        <v>41114</v>
+        <v>124806</v>
       </c>
       <c r="G1159" s="2">
-        <v>40719</v>
+        <v>123606</v>
       </c>
       <c r="H1159" s="2">
-        <v>39928</v>
+        <v>121206</v>
       </c>
       <c r="I1159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1160" spans="1:9">
       <c r="A1160" s="1">
         <v>1159</v>
       </c>
       <c r="B1160" s="1" t="s">
-        <v>2204</v>
+        <v>2221</v>
       </c>
       <c r="C1160" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1160" s="1" t="s">
-        <v>2205</v>
+        <v>2222</v>
       </c>
       <c r="E1160" s="2">
-        <v>48853</v>
+        <v>252361</v>
       </c>
       <c r="F1160" s="2">
-        <v>48388</v>
+        <v>249958</v>
       </c>
       <c r="G1160" s="2">
-        <v>47923</v>
+        <v>247554</v>
       </c>
       <c r="H1160" s="2">
-        <v>46992</v>
+        <v>242747</v>
       </c>
       <c r="I1160" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1161" spans="1:9">
       <c r="A1161" s="1">
         <v>1160</v>
       </c>
       <c r="B1161" s="1" t="s">
-        <v>2206</v>
+        <v>2223</v>
       </c>
       <c r="C1161" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1161" s="1" t="s">
-        <v>2207</v>
+        <v>2224</v>
       </c>
       <c r="E1161" s="2">
-        <v>89772</v>
+        <v>630112</v>
       </c>
       <c r="F1161" s="2">
-        <v>88917</v>
+        <v>624111</v>
       </c>
       <c r="G1161" s="2">
-        <v>88062</v>
+        <v>618110</v>
       </c>
       <c r="H1161" s="2">
-        <v>86352</v>
+        <v>606108</v>
       </c>
       <c r="I1161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1162" spans="1:9">
       <c r="A1162" s="1">
         <v>1161</v>
       </c>
       <c r="B1162" s="1" t="s">
-        <v>2208</v>
+        <v>2225</v>
       </c>
       <c r="C1162" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1162" s="1" t="s">
-        <v>2209</v>
+        <v>2226</v>
       </c>
       <c r="E1162" s="2">
-        <v>85807</v>
+        <v>1437921</v>
       </c>
       <c r="F1162" s="2">
-        <v>84990</v>
+        <v>1424227</v>
       </c>
       <c r="G1162" s="2">
-        <v>84173</v>
+        <v>1410532</v>
       </c>
       <c r="H1162" s="2">
-        <v>82538</v>
+        <v>1383143</v>
       </c>
       <c r="I1162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1163" spans="1:9">
       <c r="A1163" s="1">
         <v>1162</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>2210</v>
+        <v>2227</v>
       </c>
       <c r="C1163" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1163" s="1" t="s">
-        <v>2211</v>
+        <v>2228</v>
       </c>
       <c r="E1163" s="2">
-        <v>106897</v>
+        <v>89276</v>
       </c>
       <c r="F1163" s="2">
-        <v>105879</v>
+        <v>88426</v>
       </c>
       <c r="G1163" s="2">
-        <v>104861</v>
+        <v>87576</v>
       </c>
       <c r="H1163" s="2">
-        <v>102825</v>
+        <v>85875</v>
       </c>
       <c r="I1163" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1164" spans="1:9">
       <c r="A1164" s="1">
         <v>1163</v>
       </c>
       <c r="B1164" s="1" t="s">
-        <v>2212</v>
+        <v>2229</v>
       </c>
       <c r="C1164" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1164" s="1" t="s">
-        <v>2213</v>
+        <v>2230</v>
       </c>
       <c r="E1164" s="2">
-        <v>126551</v>
+        <v>85685</v>
       </c>
       <c r="F1164" s="2">
-        <v>125346</v>
+        <v>84869</v>
       </c>
       <c r="G1164" s="2">
-        <v>124141</v>
+        <v>84053</v>
       </c>
       <c r="H1164" s="2">
-        <v>121730</v>
+        <v>82421</v>
       </c>
       <c r="I1164" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1165" spans="1:9">
       <c r="A1165" s="1">
         <v>1164</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>2214</v>
+        <v>2231</v>
       </c>
       <c r="C1165" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1165" s="1" t="s">
-        <v>2215</v>
+        <v>2232</v>
       </c>
       <c r="E1165" s="2">
-        <v>165286</v>
+        <v>51451</v>
       </c>
       <c r="F1165" s="2">
-        <v>163712</v>
+        <v>50961</v>
       </c>
       <c r="G1165" s="2">
-        <v>162137</v>
+        <v>50471</v>
       </c>
       <c r="H1165" s="2">
-        <v>158989</v>
+        <v>49491</v>
       </c>
       <c r="I1165" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1166" spans="1:9">
       <c r="A1166" s="1">
         <v>1165</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>2216</v>
+        <v>2233</v>
       </c>
       <c r="C1166" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1166" s="1" t="s">
-        <v>2217</v>
+        <v>2234</v>
       </c>
       <c r="E1166" s="2">
-        <v>208070</v>
+        <v>34151</v>
       </c>
       <c r="F1166" s="2">
-        <v>206088</v>
+        <v>33826</v>
       </c>
       <c r="G1166" s="2">
-        <v>204107</v>
+        <v>33501</v>
       </c>
       <c r="H1166" s="2">
-        <v>200144</v>
+        <v>32850</v>
       </c>
       <c r="I1166" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1167" spans="1:9">
       <c r="A1167" s="1">
         <v>1166</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>2218</v>
+        <v>2235</v>
       </c>
       <c r="C1167" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1167" s="1" t="s">
-        <v>2219</v>
+        <v>2236</v>
       </c>
       <c r="E1167" s="2">
-        <v>419624</v>
+        <v>4349</v>
       </c>
       <c r="F1167" s="2">
-        <v>415628</v>
+        <v>4308</v>
       </c>
       <c r="G1167" s="2">
-        <v>411631</v>
+        <v>4266</v>
       </c>
       <c r="H1167" s="2">
-        <v>403638</v>
+        <v>4183</v>
       </c>
       <c r="I1167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1168" spans="1:9">
       <c r="A1168" s="1">
         <v>1167</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>2220</v>
+        <v>2237</v>
       </c>
       <c r="C1168" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1168" s="1" t="s">
-        <v>2221</v>
+        <v>2238</v>
       </c>
       <c r="E1168" s="2">
-        <v>319955</v>
+        <v>12872</v>
       </c>
       <c r="F1168" s="2">
-        <v>316908</v>
+        <v>12749</v>
       </c>
       <c r="G1168" s="2">
-        <v>313861</v>
+        <v>12627</v>
       </c>
       <c r="H1168" s="2">
-        <v>307766</v>
+        <v>12382</v>
       </c>
       <c r="I1168" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1169" spans="1:9">
       <c r="A1169" s="1">
         <v>1168</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>2222</v>
+        <v>2239</v>
       </c>
       <c r="C1169" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1169" s="1" t="s">
-        <v>2223</v>
+        <v>2240</v>
       </c>
       <c r="E1169" s="2">
-        <v>2029676</v>
+        <v>16800</v>
       </c>
       <c r="F1169" s="2">
-        <v>2010346</v>
+        <v>16640</v>
       </c>
       <c r="G1169" s="2">
-        <v>1991016</v>
+        <v>16480</v>
       </c>
       <c r="H1169" s="2">
-        <v>1952355</v>
+        <v>16160</v>
       </c>
       <c r="I1169" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1170" spans="1:9">
       <c r="A1170" s="1">
         <v>1169</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>2224</v>
+        <v>2241</v>
       </c>
       <c r="C1170" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1170" s="1" t="s">
-        <v>2225</v>
+        <v>2242</v>
       </c>
       <c r="E1170" s="2">
-        <v>819026</v>
+        <v>21506</v>
       </c>
       <c r="F1170" s="2">
-        <v>811226</v>
+        <v>21301</v>
       </c>
       <c r="G1170" s="2">
-        <v>803426</v>
+        <v>21096</v>
       </c>
       <c r="H1170" s="2">
-        <v>787825</v>
+        <v>20687</v>
       </c>
       <c r="I1170" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1171" spans="1:9">
       <c r="A1171" s="1">
         <v>1170</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>2226</v>
+        <v>2243</v>
       </c>
       <c r="C1171" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>2227</v>
+        <v>2244</v>
       </c>
       <c r="E1171" s="2">
-        <v>1450244</v>
+        <v>42752</v>
       </c>
       <c r="F1171" s="2">
-        <v>1436432</v>
+        <v>42345</v>
       </c>
       <c r="G1171" s="2">
-        <v>1422621</v>
+        <v>41937</v>
       </c>
       <c r="H1171" s="2">
-        <v>1394997</v>
+        <v>41123</v>
       </c>
       <c r="I1171" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1172" spans="1:9">
       <c r="A1172" s="1">
         <v>1171</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>2228</v>
+        <v>2245</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>1503</v>
+        <v>215</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>2229</v>
+        <v>2246</v>
       </c>
       <c r="E1172" s="2">
-        <v>44127</v>
+        <v>51200</v>
       </c>
       <c r="F1172" s="2">
-        <v>43707</v>
+        <v>50712</v>
       </c>
       <c r="G1172" s="2">
-        <v>43287</v>
+        <v>50225</v>
       </c>
       <c r="H1172" s="2">
-        <v>42446</v>
+        <v>49250</v>
       </c>
       <c r="I1172" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1173" spans="1:9">
       <c r="A1173" s="1">
         <v>1172</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>2230</v>
+        <v>2247</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>2231</v>
+        <v>2248</v>
       </c>
       <c r="E1173" s="2">
-        <v>43113</v>
+        <v>83008</v>
       </c>
       <c r="F1173" s="2">
-        <v>42702</v>
+        <v>82217</v>
       </c>
       <c r="G1173" s="2">
-        <v>42292</v>
+        <v>81427</v>
       </c>
       <c r="H1173" s="2">
-        <v>41471</v>
+        <v>79846</v>
       </c>
       <c r="I1173" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1174" spans="1:9">
       <c r="A1174" s="1">
         <v>1173</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>2232</v>
+        <v>2249</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>2233</v>
+        <v>2250</v>
       </c>
       <c r="E1174" s="2">
-        <v>43327</v>
+        <v>86406</v>
       </c>
       <c r="F1174" s="2">
-        <v>42915</v>
+        <v>85583</v>
       </c>
       <c r="G1174" s="2">
-        <v>42502</v>
+        <v>84760</v>
       </c>
       <c r="H1174" s="2">
-        <v>41677</v>
+        <v>83114</v>
       </c>
       <c r="I1174" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1175" spans="1:9">
       <c r="A1175" s="1">
         <v>1174</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>2234</v>
+        <v>2251</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>2252</v>
       </c>
       <c r="E1175" s="2">
-        <v>101834</v>
+        <v>85208</v>
       </c>
       <c r="F1175" s="2">
-        <v>100864</v>
+        <v>84396</v>
       </c>
       <c r="G1175" s="2">
-        <v>99895</v>
+        <v>83585</v>
       </c>
       <c r="H1175" s="2">
-        <v>97955</v>
+        <v>81962</v>
       </c>
       <c r="I1175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1176" spans="1:9">
       <c r="A1176" s="1">
         <v>1175</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>2235</v>
+        <v>2253</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>2254</v>
       </c>
       <c r="E1176" s="2">
-        <v>4200</v>
+        <v>109568</v>
       </c>
       <c r="F1176" s="2">
-        <v>4160</v>
+        <v>108524</v>
       </c>
       <c r="G1176" s="2">
-        <v>4120</v>
+        <v>107481</v>
       </c>
       <c r="H1176" s="2">
-        <v>4040</v>
+        <v>105394</v>
       </c>
       <c r="I1176" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1177" spans="1:9">
       <c r="A1177" s="1">
         <v>1176</v>
       </c>
       <c r="B1177" s="1" t="s">
-        <v>2236</v>
+        <v>2255</v>
       </c>
       <c r="C1177" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>2256</v>
       </c>
       <c r="E1177" s="2">
-        <v>9140</v>
+        <v>130038</v>
       </c>
       <c r="F1177" s="2">
-        <v>9053</v>
+        <v>128800</v>
       </c>
       <c r="G1177" s="2">
-        <v>8966</v>
+        <v>127561</v>
       </c>
       <c r="H1177" s="2">
-        <v>8792</v>
+        <v>125084</v>
       </c>
       <c r="I1177" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1178" spans="1:9">
       <c r="A1178" s="1">
         <v>1177</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>2237</v>
+        <v>2257</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>15.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>2258</v>
       </c>
       <c r="E1178" s="2">
-        <v>15152</v>
+        <v>173453</v>
       </c>
       <c r="F1178" s="2">
-        <v>15007</v>
+        <v>171801</v>
       </c>
       <c r="G1178" s="2">
-        <v>14863</v>
+        <v>170149</v>
       </c>
       <c r="H1178" s="2">
-        <v>14574</v>
+        <v>166845</v>
       </c>
       <c r="I1178" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1179" spans="1:9">
       <c r="A1179" s="1">
         <v>1178</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>2238</v>
+        <v>2259</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>2260</v>
       </c>
       <c r="E1179" s="2">
-        <v>19982</v>
+        <v>216107</v>
       </c>
       <c r="F1179" s="2">
-        <v>19791</v>
+        <v>214049</v>
       </c>
       <c r="G1179" s="2">
-        <v>19601</v>
+        <v>211990</v>
       </c>
       <c r="H1179" s="2">
-        <v>19220</v>
+        <v>207874</v>
       </c>
       <c r="I1179" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1180" spans="1:9">
       <c r="A1180" s="1">
         <v>1179</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>2239</v>
+        <v>2261</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>2262</v>
       </c>
       <c r="E1180" s="2">
-        <v>25431</v>
+        <v>318490</v>
       </c>
       <c r="F1180" s="2">
-        <v>25189</v>
+        <v>315457</v>
       </c>
       <c r="G1180" s="2">
-        <v>24947</v>
+        <v>312424</v>
       </c>
       <c r="H1180" s="2">
-        <v>24462</v>
+        <v>306357</v>
       </c>
       <c r="I1180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1181" spans="1:9">
       <c r="A1181" s="1">
         <v>1180</v>
       </c>
       <c r="B1181" s="1" t="s">
-        <v>2240</v>
+        <v>2263</v>
       </c>
       <c r="C1181" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>30.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>2264</v>
       </c>
       <c r="E1181" s="2">
-        <v>30870</v>
+        <v>437766</v>
       </c>
       <c r="F1181" s="2">
-        <v>30576</v>
+        <v>433597</v>
       </c>
       <c r="G1181" s="2">
-        <v>30282</v>
+        <v>429428</v>
       </c>
       <c r="H1181" s="2">
-        <v>29694</v>
+        <v>421089</v>
       </c>
       <c r="I1181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1182" spans="1:9">
       <c r="A1182" s="1">
         <v>1181</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>2241</v>
+        <v>2265</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>2266</v>
       </c>
       <c r="E1182" s="2">
-        <v>50085</v>
+        <v>866631</v>
       </c>
       <c r="F1182" s="2">
-        <v>49608</v>
+        <v>858378</v>
       </c>
       <c r="G1182" s="2">
-        <v>49131</v>
+        <v>850124</v>
       </c>
       <c r="H1182" s="2">
-        <v>48177</v>
+        <v>833617</v>
       </c>
       <c r="I1182" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1183" spans="1:9">
       <c r="A1183" s="1">
         <v>1182</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>2242</v>
+        <v>2267</v>
       </c>
       <c r="C1183" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>2268</v>
       </c>
       <c r="E1183" s="2">
-        <v>105054</v>
+        <v>2150984</v>
       </c>
       <c r="F1183" s="2">
-        <v>104053</v>
+        <v>2130498</v>
       </c>
       <c r="G1183" s="2">
-        <v>103053</v>
+        <v>2110013</v>
       </c>
       <c r="H1183" s="2">
-        <v>101052</v>
+        <v>2069042</v>
       </c>
       <c r="I1183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1184" spans="1:9">
       <c r="A1184" s="1">
         <v>1183</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>2243</v>
+        <v>2269</v>
       </c>
       <c r="C1184" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>2270</v>
       </c>
       <c r="E1184" s="2">
-        <v>52763</v>
+        <v>1777868</v>
       </c>
       <c r="F1184" s="2">
-        <v>52260</v>
+        <v>1760936</v>
       </c>
       <c r="G1184" s="2">
-        <v>51758</v>
+        <v>1744004</v>
       </c>
       <c r="H1184" s="2">
-        <v>50753</v>
+        <v>1710140</v>
       </c>
       <c r="I1184" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1185" spans="1:9">
       <c r="A1185" s="1">
         <v>1184</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>2244</v>
+        <v>2271</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>1022</v>
+        <v>18</v>
       </c>
       <c r="D1185" s="1" t="s">
-        <v>2245</v>
+        <v>2272</v>
       </c>
       <c r="E1185" s="2">
-        <v>9980</v>
+        <v>3227</v>
       </c>
       <c r="F1185" s="2">
-        <v>9885</v>
+        <v>3196</v>
       </c>
       <c r="G1185" s="2">
-        <v>9790</v>
+        <v>3165</v>
       </c>
       <c r="H1185" s="2">
-        <v>9600</v>
+        <v>3104</v>
       </c>
       <c r="I1185" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1186" spans="1:9">
       <c r="A1186" s="1">
         <v>1185</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>2246</v>
+        <v>2273</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>1022</v>
+        <v>18</v>
       </c>
       <c r="D1186" s="1" t="s">
-        <v>2247</v>
+        <v>2274</v>
       </c>
       <c r="E1186" s="2">
-        <v>20055</v>
+        <v>52484</v>
       </c>
       <c r="F1186" s="2">
-        <v>19864</v>
+        <v>51984</v>
       </c>
       <c r="G1186" s="2">
-        <v>19673</v>
+        <v>51485</v>
       </c>
       <c r="H1186" s="2">
-        <v>19291</v>
+        <v>50485</v>
       </c>
       <c r="I1186" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1187" spans="1:9">
       <c r="A1187" s="1">
         <v>1186</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>2248</v>
+        <v>2275</v>
       </c>
       <c r="C1187" s="1" t="s">
-        <v>1022</v>
+        <v>215</v>
       </c>
       <c r="D1187" s="1" t="s">
-        <v>2249</v>
+        <v>2276</v>
       </c>
       <c r="E1187" s="2">
-        <v>5245</v>
+        <v>26975</v>
       </c>
       <c r="F1187" s="2">
-        <v>5195</v>
+        <v>26718</v>
       </c>
       <c r="G1187" s="2">
-        <v>5145</v>
+        <v>26461</v>
       </c>
       <c r="H1187" s="2">
-        <v>5045</v>
+        <v>25947</v>
       </c>
       <c r="I1187" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1188" spans="1:9">
       <c r="A1188" s="1">
         <v>1187</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>2250</v>
+        <v>2277</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D1188" s="1" t="s">
-        <v>2251</v>
+        <v>2278</v>
       </c>
       <c r="E1188" s="2">
-        <v>6725</v>
+        <v>145449</v>
       </c>
       <c r="F1188" s="2">
-        <v>6661</v>
+        <v>144064</v>
       </c>
       <c r="G1188" s="2">
-        <v>6597</v>
+        <v>142679</v>
       </c>
       <c r="H1188" s="2">
-        <v>6469</v>
+        <v>139908</v>
       </c>
       <c r="I1188" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1189" spans="1:9">
       <c r="A1189" s="1">
         <v>1188</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>2252</v>
+        <v>2279</v>
       </c>
       <c r="C1189" s="1" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D1189" s="1" t="s">
-        <v>2253</v>
+        <v>2280</v>
       </c>
       <c r="E1189" s="2">
-        <v>9646</v>
+        <v>13964</v>
       </c>
       <c r="F1189" s="2">
-        <v>9554</v>
+        <v>13831</v>
       </c>
       <c r="G1189" s="2">
-        <v>9463</v>
+        <v>13698</v>
       </c>
       <c r="H1189" s="2">
-        <v>9279</v>
+        <v>13432</v>
       </c>
       <c r="I1189" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1190" spans="1:9">
       <c r="A1190" s="1">
         <v>1189</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>2254</v>
+        <v>2281</v>
       </c>
       <c r="C1190" s="1" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="D1190" s="1" t="s">
-        <v>2255</v>
+        <v>2282</v>
       </c>
       <c r="E1190" s="2">
-        <v>34661</v>
+        <v>22262</v>
       </c>
       <c r="F1190" s="2">
-        <v>34330</v>
+        <v>22050</v>
       </c>
       <c r="G1190" s="2">
-        <v>34000</v>
+        <v>21838</v>
       </c>
       <c r="H1190" s="2">
-        <v>33340</v>
+        <v>21414</v>
       </c>
       <c r="I1190" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1191" spans="1:9">
       <c r="A1191" s="1">
         <v>1190</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>2256</v>
+        <v>2283</v>
       </c>
       <c r="C1191" s="1" t="s">
-        <v>980</v>
+        <v>215</v>
       </c>
       <c r="D1191" s="1" t="s">
-        <v>2257</v>
+        <v>2284</v>
       </c>
       <c r="E1191" s="2">
-        <v>13650</v>
+        <v>43070</v>
       </c>
       <c r="F1191" s="2">
-        <v>13520</v>
+        <v>42660</v>
       </c>
       <c r="G1191" s="2">
-        <v>13390</v>
+        <v>42250</v>
       </c>
       <c r="H1191" s="2">
-        <v>13130</v>
+        <v>41429</v>
       </c>
       <c r="I1191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1192" spans="1:9">
       <c r="A1192" s="1">
         <v>1191</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>2258</v>
+        <v>2285</v>
       </c>
       <c r="C1192" s="1" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>215</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>2286</v>
       </c>
       <c r="E1192" s="2">
-        <v>5045</v>
+        <v>41930</v>
       </c>
       <c r="F1192" s="2">
-        <v>4997</v>
+        <v>41530</v>
       </c>
       <c r="G1192" s="2">
-        <v>4949</v>
+        <v>41131</v>
       </c>
       <c r="H1192" s="2">
-        <v>4853</v>
+        <v>40332</v>
       </c>
       <c r="I1192" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1193" spans="1:9">
       <c r="A1193" s="1">
         <v>1192</v>
       </c>
       <c r="B1193" s="1" t="s">
-        <v>2259</v>
+        <v>2287</v>
       </c>
       <c r="C1193" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1193" s="1" t="s">
-        <v>2260</v>
+        <v>2288</v>
       </c>
       <c r="E1193" s="2">
-        <v>54436</v>
+        <v>62357</v>
       </c>
       <c r="F1193" s="2">
-        <v>53918</v>
+        <v>61764</v>
       </c>
       <c r="G1193" s="2">
-        <v>53399</v>
+        <v>61170</v>
       </c>
       <c r="H1193" s="2">
-        <v>52362</v>
+        <v>59982</v>
       </c>
       <c r="I1193" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1194" spans="1:9">
       <c r="A1194" s="1">
         <v>1193</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>2261</v>
+        <v>2289</v>
       </c>
       <c r="C1194" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1194" s="1" t="s">
-        <v>2262</v>
+        <v>2290</v>
       </c>
       <c r="E1194" s="2">
-        <v>108845</v>
+        <v>67190</v>
       </c>
       <c r="F1194" s="2">
-        <v>107808</v>
+        <v>66550</v>
       </c>
       <c r="G1194" s="2">
-        <v>106772</v>
+        <v>65910</v>
       </c>
       <c r="H1194" s="2">
-        <v>104699</v>
+        <v>64630</v>
       </c>
       <c r="I1194" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1195" spans="1:9">
       <c r="A1195" s="1">
         <v>1194</v>
       </c>
       <c r="B1195" s="1" t="s">
-        <v>2263</v>
+        <v>2291</v>
       </c>
       <c r="C1195" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1195" s="1" t="s">
-        <v>2264</v>
+        <v>2292</v>
       </c>
       <c r="E1195" s="2">
-        <v>163254</v>
+        <v>86061</v>
       </c>
       <c r="F1195" s="2">
-        <v>161699</v>
+        <v>85242</v>
       </c>
       <c r="G1195" s="2">
-        <v>160144</v>
+        <v>84422</v>
       </c>
       <c r="H1195" s="2">
-        <v>157035</v>
+        <v>82783</v>
       </c>
       <c r="I1195" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1196" spans="1:9">
       <c r="A1196" s="1">
         <v>1195</v>
       </c>
       <c r="B1196" s="1" t="s">
-        <v>2265</v>
+        <v>2293</v>
       </c>
       <c r="C1196" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1196" s="1" t="s">
-        <v>2266</v>
+        <v>2294</v>
       </c>
       <c r="E1196" s="2">
-        <v>136050</v>
+        <v>105337</v>
       </c>
       <c r="F1196" s="2">
-        <v>134754</v>
+        <v>104334</v>
       </c>
       <c r="G1196" s="2">
-        <v>133458</v>
+        <v>103331</v>
       </c>
       <c r="H1196" s="2">
-        <v>130867</v>
+        <v>101324</v>
       </c>
       <c r="I1196" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1197" spans="1:9">
       <c r="A1197" s="1">
         <v>1196</v>
       </c>
       <c r="B1197" s="1" t="s">
-        <v>2267</v>
+        <v>2295</v>
       </c>
       <c r="C1197" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1197" s="1" t="s">
-        <v>2268</v>
+        <v>2296</v>
       </c>
       <c r="E1197" s="2">
-        <v>244867</v>
+        <v>125188</v>
       </c>
       <c r="F1197" s="2">
-        <v>242535</v>
+        <v>123996</v>
       </c>
       <c r="G1197" s="2">
-        <v>240203</v>
+        <v>122804</v>
       </c>
       <c r="H1197" s="2">
-        <v>235539</v>
+        <v>120419</v>
       </c>
       <c r="I1197" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1198" spans="1:9">
       <c r="A1198" s="1">
         <v>1197</v>
       </c>
       <c r="B1198" s="1" t="s">
-        <v>2269</v>
+        <v>2297</v>
       </c>
       <c r="C1198" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1198" s="1" t="s">
-        <v>2270</v>
+        <v>2298</v>
       </c>
       <c r="E1198" s="2">
-        <v>332972</v>
+        <v>146304</v>
       </c>
       <c r="F1198" s="2">
-        <v>329801</v>
+        <v>144910</v>
       </c>
       <c r="G1198" s="2">
-        <v>326629</v>
+        <v>143517</v>
       </c>
       <c r="H1198" s="2">
-        <v>320287</v>
+        <v>140730</v>
       </c>
       <c r="I1198" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1199" spans="1:9">
       <c r="A1199" s="1">
         <v>1198</v>
       </c>
       <c r="B1199" s="1" t="s">
-        <v>2271</v>
+        <v>2299</v>
       </c>
       <c r="C1199" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1199" s="1" t="s">
-        <v>2272</v>
+        <v>2300</v>
       </c>
       <c r="E1199" s="2">
-        <v>416208</v>
+        <v>169370</v>
       </c>
       <c r="F1199" s="2">
-        <v>412245</v>
+        <v>167757</v>
       </c>
       <c r="G1199" s="2">
-        <v>408281</v>
+        <v>166144</v>
       </c>
       <c r="H1199" s="2">
-        <v>400353</v>
+        <v>162918</v>
       </c>
       <c r="I1199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1200" spans="1:9">
       <c r="A1200" s="1">
         <v>1199</v>
       </c>
       <c r="B1200" s="1" t="s">
-        <v>2273</v>
+        <v>2301</v>
       </c>
       <c r="C1200" s="1" t="s">
-        <v>716</v>
+        <v>215</v>
       </c>
       <c r="D1200" s="1" t="s">
-        <v>2274</v>
+        <v>2302</v>
       </c>
       <c r="E1200" s="2">
-        <v>37286</v>
+        <v>137909</v>
       </c>
       <c r="F1200" s="2">
-        <v>36930</v>
+        <v>136596</v>
       </c>
       <c r="G1200" s="2">
-        <v>36575</v>
+        <v>135282</v>
       </c>
       <c r="H1200" s="2">
-        <v>35865</v>
+        <v>132655</v>
       </c>
       <c r="I1200" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1201" spans="1:9">
       <c r="A1201" s="1">
         <v>1200</v>
       </c>
       <c r="B1201" s="1" t="s">
-        <v>2275</v>
+        <v>2303</v>
       </c>
       <c r="C1201" s="1" t="s">
-        <v>716</v>
+        <v>215</v>
       </c>
       <c r="D1201" s="1" t="s">
-        <v>2276</v>
+        <v>2304</v>
       </c>
       <c r="E1201" s="2">
-        <v>79797</v>
+        <v>212286</v>
       </c>
       <c r="F1201" s="2">
-        <v>79037</v>
+        <v>210264</v>
       </c>
       <c r="G1201" s="2">
-        <v>78277</v>
+        <v>208242</v>
       </c>
       <c r="H1201" s="2">
-        <v>76757</v>
+        <v>204199</v>
       </c>
       <c r="I1201" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1202" spans="1:9">
       <c r="A1202" s="1">
         <v>1201</v>
       </c>
       <c r="B1202" s="1" t="s">
-        <v>2277</v>
+        <v>2305</v>
       </c>
       <c r="C1202" s="1" t="s">
-        <v>716</v>
+        <v>215</v>
       </c>
       <c r="D1202" s="1" t="s">
-        <v>2278</v>
+        <v>2306</v>
       </c>
       <c r="E1202" s="2">
-        <v>154053</v>
+        <v>231561</v>
       </c>
       <c r="F1202" s="2">
-        <v>152586</v>
+        <v>229355</v>
       </c>
       <c r="G1202" s="2">
-        <v>151119</v>
+        <v>227150</v>
       </c>
       <c r="H1202" s="2">
-        <v>148184</v>
+        <v>222739</v>
       </c>
       <c r="I1202" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1203" spans="1:9">
       <c r="A1203" s="1">
         <v>1202</v>
       </c>
       <c r="B1203" s="1" t="s">
-        <v>2279</v>
+        <v>2307</v>
       </c>
       <c r="C1203" s="1" t="s">
-        <v>716</v>
+        <v>215</v>
       </c>
       <c r="D1203" s="1" t="s">
-        <v>2280</v>
+        <v>2308</v>
       </c>
       <c r="E1203" s="2">
-        <v>308175</v>
+        <v>255303</v>
       </c>
       <c r="F1203" s="2">
-        <v>305240</v>
+        <v>252872</v>
       </c>
       <c r="G1203" s="2">
-        <v>302305</v>
+        <v>250440</v>
       </c>
       <c r="H1203" s="2">
-        <v>296435</v>
+        <v>245577</v>
       </c>
       <c r="I1203" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1204" spans="1:9">
       <c r="A1204" s="1">
         <v>1203</v>
       </c>
       <c r="B1204" s="1" t="s">
-        <v>2281</v>
+        <v>2309</v>
       </c>
       <c r="C1204" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1204" s="1" t="s">
-        <v>2282</v>
+        <v>2310</v>
       </c>
       <c r="E1204" s="2">
-        <v>6561</v>
+        <v>293854</v>
       </c>
       <c r="F1204" s="2">
-        <v>6499</v>
+        <v>291055</v>
       </c>
       <c r="G1204" s="2">
-        <v>6436</v>
+        <v>288257</v>
       </c>
       <c r="H1204" s="2">
-        <v>6311</v>
+        <v>282660</v>
       </c>
       <c r="I1204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1205" spans="1:9">
       <c r="A1205" s="1">
         <v>1204</v>
       </c>
       <c r="B1205" s="1" t="s">
-        <v>2283</v>
+        <v>2311</v>
       </c>
       <c r="C1205" s="1" t="s">
-        <v>1466</v>
+        <v>215</v>
       </c>
       <c r="D1205" s="1" t="s">
-        <v>2284</v>
+        <v>2312</v>
       </c>
       <c r="E1205" s="2">
-        <v>485966</v>
+        <v>338510</v>
       </c>
       <c r="F1205" s="2">
-        <v>481338</v>
+        <v>335286</v>
       </c>
       <c r="G1205" s="2">
-        <v>476710</v>
+        <v>332062</v>
       </c>
       <c r="H1205" s="2">
-        <v>467453</v>
+        <v>325614</v>
       </c>
       <c r="I1205" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1206" spans="1:9">
       <c r="A1206" s="1">
         <v>1205</v>
       </c>
       <c r="B1206" s="1" t="s">
-        <v>2285</v>
+        <v>2313</v>
       </c>
       <c r="C1206" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1206" s="1" t="s">
-        <v>2286</v>
+        <v>2314</v>
       </c>
       <c r="E1206" s="2">
-        <v>13638</v>
+        <v>400803</v>
       </c>
       <c r="F1206" s="2">
-        <v>13509</v>
+        <v>396986</v>
       </c>
       <c r="G1206" s="2">
-        <v>13379</v>
+        <v>393169</v>
       </c>
       <c r="H1206" s="2">
-        <v>13119</v>
+        <v>385534</v>
       </c>
       <c r="I1206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1207" spans="1:9">
       <c r="A1207" s="1">
         <v>1206</v>
       </c>
       <c r="B1207" s="1" t="s">
-        <v>2287</v>
+        <v>2315</v>
       </c>
       <c r="C1207" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1207" s="1" t="s">
-        <v>1317</v>
+        <v>2316</v>
       </c>
       <c r="E1207" s="2">
-        <v>12978</v>
+        <v>6428167</v>
       </c>
       <c r="F1207" s="2">
-        <v>12854</v>
+        <v>6366947</v>
       </c>
       <c r="G1207" s="2">
-        <v>12731</v>
+        <v>6305726</v>
       </c>
       <c r="H1207" s="2">
-        <v>12484</v>
+        <v>6183285</v>
       </c>
       <c r="I1207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1208" spans="1:9">
       <c r="A1208" s="1">
         <v>1207</v>
       </c>
       <c r="B1208" s="1" t="s">
-        <v>2288</v>
+        <v>2317</v>
       </c>
       <c r="C1208" s="1" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="D1208" s="1" t="s">
-        <v>2289</v>
+        <v>2318</v>
       </c>
       <c r="E1208" s="2">
-        <v>88791</v>
+        <v>4418768</v>
       </c>
       <c r="F1208" s="2">
-        <v>87946</v>
+        <v>4376684</v>
       </c>
       <c r="G1208" s="2">
-        <v>87100</v>
+        <v>4334601</v>
       </c>
       <c r="H1208" s="2">
-        <v>85409</v>
+        <v>4250434</v>
       </c>
       <c r="I1208" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1209" spans="1:9">
       <c r="A1209" s="1">
         <v>1208</v>
       </c>
       <c r="B1209" s="1" t="s">
-        <v>2290</v>
+        <v>2319</v>
       </c>
       <c r="C1209" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1209" s="1" t="s">
-        <v>2291</v>
+        <v>2320</v>
       </c>
       <c r="E1209" s="2">
-        <v>1421301</v>
+        <v>28119</v>
       </c>
       <c r="F1209" s="2">
-        <v>1407765</v>
+        <v>27851</v>
       </c>
       <c r="G1209" s="2">
-        <v>1394229</v>
+        <v>27583</v>
       </c>
       <c r="H1209" s="2">
-        <v>1367156</v>
+        <v>27048</v>
       </c>
       <c r="I1209" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1210" spans="1:9">
       <c r="A1210" s="1">
         <v>1209</v>
       </c>
       <c r="B1210" s="1" t="s">
-        <v>2292</v>
+        <v>2321</v>
       </c>
       <c r="C1210" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1210" s="1" t="s">
-        <v>2293</v>
+        <v>2322</v>
       </c>
       <c r="E1210" s="2">
-        <v>569924</v>
+        <v>4263</v>
       </c>
       <c r="F1210" s="2">
-        <v>564496</v>
+        <v>4222</v>
       </c>
       <c r="G1210" s="2">
-        <v>559069</v>
+        <v>4182</v>
       </c>
       <c r="H1210" s="2">
-        <v>548213</v>
+        <v>4101</v>
       </c>
       <c r="I1210" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1211" spans="1:9">
       <c r="A1211" s="1">
         <v>1210</v>
       </c>
       <c r="B1211" s="1" t="s">
-        <v>2294</v>
+        <v>2323</v>
       </c>
       <c r="C1211" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1211" s="1" t="s">
-        <v>2295</v>
+        <v>2324</v>
       </c>
       <c r="E1211" s="2">
-        <v>145089</v>
+        <v>142229</v>
       </c>
       <c r="F1211" s="2">
-        <v>143707</v>
+        <v>140874</v>
       </c>
       <c r="G1211" s="2">
-        <v>142325</v>
+        <v>139520</v>
       </c>
       <c r="H1211" s="2">
-        <v>139562</v>
+        <v>136811</v>
       </c>
       <c r="I1211" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1212" spans="1:9">
       <c r="A1212" s="1">
         <v>1211</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>2296</v>
+        <v>2325</v>
       </c>
       <c r="C1212" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1212" s="1" t="s">
-        <v>2297</v>
+        <v>2326</v>
       </c>
       <c r="E1212" s="2">
-        <v>71136</v>
+        <v>13632</v>
       </c>
       <c r="F1212" s="2">
-        <v>70459</v>
+        <v>13502</v>
       </c>
       <c r="G1212" s="2">
-        <v>69781</v>
+        <v>13372</v>
       </c>
       <c r="H1212" s="2">
-        <v>68426</v>
+        <v>13113</v>
       </c>
       <c r="I1212" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1213" spans="1:9">
       <c r="A1213" s="1">
         <v>1212</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>2298</v>
+        <v>2327</v>
       </c>
       <c r="C1213" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1213" s="1" t="s">
-        <v>2299</v>
+        <v>2328</v>
       </c>
       <c r="E1213" s="2">
-        <v>284012</v>
+        <v>49515</v>
       </c>
       <c r="F1213" s="2">
-        <v>281308</v>
+        <v>49043</v>
       </c>
       <c r="G1213" s="2">
-        <v>278603</v>
+        <v>48572</v>
       </c>
       <c r="H1213" s="2">
-        <v>273193</v>
+        <v>47629</v>
       </c>
       <c r="I1213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1214" spans="1:9">
       <c r="A1214" s="1">
         <v>1213</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>2300</v>
+        <v>2329</v>
       </c>
       <c r="C1214" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1214" s="1" t="s">
-        <v>2301</v>
+        <v>2330</v>
       </c>
       <c r="E1214" s="2">
-        <v>84985</v>
+        <v>69157</v>
       </c>
       <c r="F1214" s="2">
-        <v>84176</v>
+        <v>68499</v>
       </c>
       <c r="G1214" s="2">
-        <v>83366</v>
+        <v>67840</v>
       </c>
       <c r="H1214" s="2">
-        <v>81747</v>
+        <v>66523</v>
       </c>
       <c r="I1214" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1215" spans="1:9">
       <c r="A1215" s="1">
         <v>1214</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>2302</v>
+        <v>2331</v>
       </c>
       <c r="C1215" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1215" s="1" t="s">
-        <v>2303</v>
+        <v>2332</v>
       </c>
       <c r="E1215" s="2">
-        <v>70848</v>
+        <v>136155</v>
       </c>
       <c r="F1215" s="2">
-        <v>70173</v>
+        <v>134858</v>
       </c>
       <c r="G1215" s="2">
-        <v>69498</v>
+        <v>133561</v>
       </c>
       <c r="H1215" s="2">
-        <v>68149</v>
+        <v>130968</v>
       </c>
       <c r="I1215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1216" spans="1:9">
       <c r="A1216" s="1">
         <v>1215</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>2304</v>
+        <v>2333</v>
       </c>
       <c r="C1216" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1216" s="1" t="s">
-        <v>2305</v>
+        <v>2334</v>
       </c>
       <c r="E1216" s="2">
-        <v>71681</v>
+        <v>274971</v>
       </c>
       <c r="F1216" s="2">
-        <v>70999</v>
+        <v>272352</v>
       </c>
       <c r="G1216" s="2">
-        <v>70316</v>
+        <v>269733</v>
       </c>
       <c r="H1216" s="2">
-        <v>68951</v>
+        <v>264496</v>
       </c>
       <c r="I1216" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1217" spans="1:9">
       <c r="A1217" s="1">
         <v>1216</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>2306</v>
+        <v>2335</v>
       </c>
       <c r="C1217" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1217" s="1" t="s">
-        <v>2307</v>
+        <v>2336</v>
       </c>
       <c r="E1217" s="2">
-        <v>56656</v>
+        <v>680571</v>
       </c>
       <c r="F1217" s="2">
-        <v>56116</v>
+        <v>674090</v>
       </c>
       <c r="G1217" s="2">
-        <v>55577</v>
+        <v>667608</v>
       </c>
       <c r="H1217" s="2">
-        <v>54498</v>
+        <v>654645</v>
       </c>
       <c r="I1217" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1218" spans="1:9">
       <c r="A1218" s="1">
         <v>1217</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>2308</v>
+        <v>2337</v>
       </c>
       <c r="C1218" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1218" s="1" t="s">
-        <v>2309</v>
+        <v>2338</v>
       </c>
       <c r="E1218" s="2">
-        <v>43240</v>
+        <v>1401915</v>
       </c>
       <c r="F1218" s="2">
-        <v>42828</v>
+        <v>1388563</v>
       </c>
       <c r="G1218" s="2">
-        <v>42416</v>
+        <v>1375212</v>
       </c>
       <c r="H1218" s="2">
-        <v>41593</v>
+        <v>1348509</v>
       </c>
       <c r="I1218" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1219" spans="1:9">
       <c r="A1219" s="1">
         <v>1218</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>2310</v>
+        <v>2339</v>
       </c>
       <c r="C1219" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1219" s="1" t="s">
-        <v>2311</v>
+        <v>2340</v>
       </c>
       <c r="E1219" s="2">
-        <v>28886</v>
+        <v>154724</v>
       </c>
       <c r="F1219" s="2">
-        <v>28610</v>
+        <v>153250</v>
       </c>
       <c r="G1219" s="2">
-        <v>28335</v>
+        <v>151777</v>
       </c>
       <c r="H1219" s="2">
-        <v>27785</v>
+        <v>148830</v>
       </c>
       <c r="I1219" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1220" spans="1:9">
       <c r="A1220" s="1">
         <v>1219</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>2312</v>
+        <v>2341</v>
       </c>
       <c r="C1220" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1220" s="1" t="s">
-        <v>2313</v>
+        <v>2342</v>
       </c>
       <c r="E1220" s="2">
-        <v>14680</v>
+        <v>4506</v>
       </c>
       <c r="F1220" s="2">
-        <v>14540</v>
+        <v>4463</v>
       </c>
       <c r="G1220" s="2">
-        <v>14400</v>
+        <v>4420</v>
       </c>
       <c r="H1220" s="2">
-        <v>14121</v>
+        <v>4334</v>
       </c>
       <c r="I1220" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1221" spans="1:9">
       <c r="A1221" s="1">
         <v>1220</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>2314</v>
+        <v>2343</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1221" s="1" t="s">
-        <v>2315</v>
+        <v>2344</v>
       </c>
       <c r="E1221" s="2">
-        <v>14684</v>
+        <v>14354</v>
       </c>
       <c r="F1221" s="2">
-        <v>14544</v>
+        <v>14217</v>
       </c>
       <c r="G1221" s="2">
-        <v>14405</v>
+        <v>14080</v>
       </c>
       <c r="H1221" s="2">
-        <v>14125</v>
+        <v>13807</v>
       </c>
       <c r="I1221" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1222" spans="1:9">
       <c r="A1222" s="1">
         <v>1221</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>2316</v>
+        <v>2345</v>
       </c>
       <c r="C1222" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1222" s="1" t="s">
-        <v>2317</v>
+        <v>2346</v>
       </c>
       <c r="E1222" s="2">
-        <v>14306</v>
+        <v>52760</v>
       </c>
       <c r="F1222" s="2">
-        <v>14170</v>
+        <v>52258</v>
       </c>
       <c r="G1222" s="2">
-        <v>14034</v>
+        <v>51755</v>
       </c>
       <c r="H1222" s="2">
-        <v>13761</v>
+        <v>50750</v>
       </c>
       <c r="I1222" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1223" spans="1:9">
       <c r="A1223" s="1">
         <v>1222</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>2318</v>
+        <v>2347</v>
       </c>
       <c r="C1223" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1223" s="1" t="s">
-        <v>2319</v>
+        <v>2348</v>
       </c>
       <c r="E1223" s="2">
-        <v>5654</v>
+        <v>72761</v>
       </c>
       <c r="F1223" s="2">
-        <v>5600</v>
+        <v>72068</v>
       </c>
       <c r="G1223" s="2">
-        <v>5547</v>
+        <v>71375</v>
       </c>
       <c r="H1223" s="2">
-        <v>5439</v>
+        <v>69989</v>
       </c>
       <c r="I1223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1224" spans="1:9">
       <c r="A1224" s="1">
         <v>1223</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>2320</v>
+        <v>2349</v>
       </c>
       <c r="C1224" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1224" s="1" t="s">
-        <v>2321</v>
+        <v>2350</v>
       </c>
       <c r="E1224" s="2">
-        <v>2857</v>
+        <v>143249</v>
       </c>
       <c r="F1224" s="2">
-        <v>2830</v>
+        <v>141885</v>
       </c>
       <c r="G1224" s="2">
-        <v>2803</v>
+        <v>140521</v>
       </c>
       <c r="H1224" s="2">
-        <v>2748</v>
+        <v>137792</v>
       </c>
       <c r="I1224" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1225" spans="1:9">
       <c r="A1225" s="1">
         <v>1224</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>2322</v>
+        <v>2351</v>
       </c>
       <c r="C1225" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1225" s="1" t="s">
-        <v>2323</v>
+        <v>2352</v>
       </c>
       <c r="E1225" s="2">
-        <v>1441</v>
+        <v>289301</v>
       </c>
       <c r="F1225" s="2">
-        <v>1427</v>
+        <v>286546</v>
       </c>
       <c r="G1225" s="2">
-        <v>1413</v>
+        <v>283791</v>
       </c>
       <c r="H1225" s="2">
-        <v>1386</v>
+        <v>278280</v>
       </c>
       <c r="I1225" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1226" spans="1:9">
       <c r="A1226" s="1">
         <v>1225</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>2324</v>
+        <v>2353</v>
       </c>
       <c r="C1226" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1226" s="1" t="s">
-        <v>2325</v>
+        <v>2354</v>
       </c>
       <c r="E1226" s="2">
-        <v>141289</v>
+        <v>716038</v>
       </c>
       <c r="F1226" s="2">
-        <v>139943</v>
+        <v>709219</v>
       </c>
       <c r="G1226" s="2">
-        <v>138598</v>
+        <v>702399</v>
       </c>
       <c r="H1226" s="2">
-        <v>135907</v>
+        <v>688760</v>
       </c>
       <c r="I1226" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1227" spans="1:9">
       <c r="A1227" s="1">
         <v>1226</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>2326</v>
+        <v>2355</v>
       </c>
       <c r="C1227" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1227" s="1" t="s">
-        <v>2327</v>
+        <v>2356</v>
       </c>
       <c r="E1227" s="2">
-        <v>28141</v>
+        <v>1474975</v>
       </c>
       <c r="F1227" s="2">
-        <v>27873</v>
+        <v>1460928</v>
       </c>
       <c r="G1227" s="2">
-        <v>27605</v>
+        <v>1446880</v>
       </c>
       <c r="H1227" s="2">
-        <v>27069</v>
+        <v>1418785</v>
       </c>
       <c r="I1227" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1228" spans="1:9">
       <c r="A1228" s="1">
         <v>1227</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>2328</v>
+        <v>2357</v>
       </c>
       <c r="C1228" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1228" s="1" t="s">
-        <v>2329</v>
+        <v>2358</v>
       </c>
       <c r="E1228" s="2">
-        <v>27300</v>
+        <v>31171</v>
       </c>
       <c r="F1228" s="2">
-        <v>27040</v>
+        <v>30874</v>
       </c>
       <c r="G1228" s="2">
-        <v>26780</v>
+        <v>30578</v>
       </c>
       <c r="H1228" s="2">
-        <v>26260</v>
+        <v>29984</v>
       </c>
       <c r="I1228" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1229" spans="1:9">
       <c r="A1229" s="1">
         <v>1228</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>2330</v>
+        <v>2359</v>
       </c>
       <c r="C1229" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1229" s="1" t="s">
-        <v>2331</v>
+        <v>2360</v>
       </c>
       <c r="E1229" s="2">
-        <v>36855</v>
+        <v>14577</v>
       </c>
       <c r="F1229" s="2">
-        <v>36504</v>
+        <v>14438</v>
       </c>
       <c r="G1229" s="2">
-        <v>36153</v>
+        <v>14299</v>
       </c>
       <c r="H1229" s="2">
-        <v>35451</v>
+        <v>14022</v>
       </c>
       <c r="I1229" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1230" spans="1:9">
       <c r="A1230" s="1">
         <v>1229</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>2332</v>
+        <v>2361</v>
       </c>
       <c r="C1230" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1230" s="1" t="s">
-        <v>2333</v>
+        <v>2362</v>
       </c>
       <c r="E1230" s="2">
-        <v>20651</v>
+        <v>44104</v>
       </c>
       <c r="F1230" s="2">
-        <v>20455</v>
+        <v>43684</v>
       </c>
       <c r="G1230" s="2">
-        <v>20258</v>
+        <v>43264</v>
       </c>
       <c r="H1230" s="2">
-        <v>19865</v>
+        <v>42424</v>
       </c>
       <c r="I1230" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1231" spans="1:9">
       <c r="A1231" s="1">
         <v>1230</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>2334</v>
+        <v>2363</v>
       </c>
       <c r="C1231" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1231" s="1" t="s">
-        <v>2335</v>
+        <v>2364</v>
       </c>
       <c r="E1231" s="2">
-        <v>13179</v>
+        <v>112337</v>
       </c>
       <c r="F1231" s="2">
-        <v>13053</v>
+        <v>111268</v>
       </c>
       <c r="G1231" s="2">
-        <v>12928</v>
+        <v>110198</v>
       </c>
       <c r="H1231" s="2">
-        <v>12677</v>
+        <v>108058</v>
       </c>
       <c r="I1231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1232" spans="1:9">
       <c r="A1232" s="1">
         <v>1231</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>2336</v>
+        <v>2365</v>
       </c>
       <c r="C1232" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1232" s="1" t="s">
-        <v>2337</v>
+        <v>2366</v>
       </c>
       <c r="E1232" s="2">
-        <v>61576</v>
+        <v>311948</v>
       </c>
       <c r="F1232" s="2">
-        <v>60990</v>
+        <v>308977</v>
       </c>
       <c r="G1232" s="2">
-        <v>60403</v>
+        <v>306006</v>
       </c>
       <c r="H1232" s="2">
-        <v>59230</v>
+        <v>300064</v>
       </c>
       <c r="I1232" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1233" spans="1:9">
       <c r="A1233" s="1">
         <v>1232</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>2338</v>
+        <v>2367</v>
       </c>
       <c r="C1233" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1233" s="1" t="s">
-        <v>2339</v>
+        <v>2368</v>
       </c>
       <c r="E1233" s="2">
-        <v>102504</v>
+        <v>790232</v>
       </c>
       <c r="F1233" s="2">
-        <v>101528</v>
+        <v>782706</v>
       </c>
       <c r="G1233" s="2">
-        <v>100552</v>
+        <v>775180</v>
       </c>
       <c r="H1233" s="2">
-        <v>98599</v>
+        <v>760128</v>
       </c>
       <c r="I1233" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1234" spans="1:9">
       <c r="A1234" s="1">
         <v>1233</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>2340</v>
+        <v>2369</v>
       </c>
       <c r="C1234" s="1" t="s">
-        <v>215</v>
+        <v>18</v>
       </c>
       <c r="D1234" s="1" t="s">
-        <v>2341</v>
+        <v>2370</v>
       </c>
       <c r="E1234" s="2">
-        <v>206509</v>
+        <v>146262</v>
       </c>
       <c r="F1234" s="2">
-        <v>204542</v>
+        <v>144869</v>
       </c>
       <c r="G1234" s="2">
-        <v>202575</v>
+        <v>143476</v>
       </c>
       <c r="H1234" s="2">
-        <v>198642</v>
+        <v>140690</v>
       </c>
       <c r="I1234" s="1" t="s">
-        <v>11</v>
-[...1100 lines deleted...]
-      <c r="I1272" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>